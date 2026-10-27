--- v1 (2026-08-28)
+++ v2 (2026-10-27)
@@ -16,211 +16,238 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Default" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="908">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="911">
   <si>
     <t>Магазин «Сезам»</t>
   </si>
   <si>
     <t>г. Кемерово, пр.Октябрьский, д.30</t>
   </si>
   <si>
     <t xml:space="preserve">тел: (3842) 67-27-50, 8-953-059-9494     </t>
   </si>
   <si>
     <t>e-mail:info@sezam42.ru</t>
   </si>
   <si>
     <t>https://sezam42.ru/</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Цена, руб</t>
   </si>
   <si>
     <t>Акция, руб</t>
   </si>
   <si>
     <t>Заказ, шт</t>
   </si>
   <si>
     <t>Бумажная продукция</t>
   </si>
   <si>
     <t>Журнал учета первичных средств пожаротушения</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Альбомы</t>
   </si>
   <si>
+    <t>Альбом для рисования на скрепке 30 листов "Вишенки"</t>
+  </si>
+  <si>
+    <t>Альбом для рисования А4, 32 листа 100 г/м², на скрепке, Холодное сердце</t>
+  </si>
+  <si>
+    <t>Альбом для рисования SchoolФормат Забавные собачки A4 100 г/м², 24 л.</t>
+  </si>
+  <si>
+    <t>Альбом для рисования 32 листа на скрепке "Давай дружить" Хатбер {Россия}</t>
+  </si>
+  <si>
+    <t>Альбом для рисования А4, 24 листа 100 г/м² на пружине "Щенячий патруль"</t>
+  </si>
+  <si>
+    <t>Альбом для рисования 24 л. А4 скреп. "Каляка-Маляка" с раскраской</t>
+  </si>
+  <si>
+    <t>Альбом для рисования 32 листа на спирали "Пушистые мордочки"</t>
+  </si>
+  <si>
+    <t>Альбом для рисования А5, 32 листа 100 г/м², на скрепке "Щенячий патруль"</t>
+  </si>
+  <si>
+    <t>Альбом для рисования 32 листа "Стильные девушки"</t>
+  </si>
+  <si>
+    <t>Альбом для рисования 32 листа на скрепке "Астронавт"</t>
+  </si>
+  <si>
+    <t>Альбом для рисования А5 40 листов на гребне "Дельфин"</t>
+  </si>
+  <si>
+    <t>Альбом для рисования 12 листов "Любопытные голуби" SCHOOL FORMAT</t>
+  </si>
+  <si>
+    <t>Альбом для рисования 32 листа "Каляка-Маляка" на скрепке</t>
+  </si>
+  <si>
+    <t>Альбом для рисования А4, 40 листов 100 г/м², на скрепке, «Щенячий патруль»</t>
+  </si>
+  <si>
     <t>Альбом для рисования 40 л. А4 Каляка-Маляка мелованный картон</t>
   </si>
   <si>
     <t>Альбом для рисования 20 листов на скрепке "Щеночек"</t>
   </si>
   <si>
     <t>Альбом для рисования А4, 40 листов 100 г/м², на скрепке, «Мстители»</t>
   </si>
   <si>
     <t>Альбом для рисования 48 листов "Милый зайка"</t>
   </si>
   <si>
     <t>Альбом для рисования 20 листов на скрепке "Мышата"</t>
   </si>
   <si>
     <t>Альбом для рисования 32 л. на спирали</t>
   </si>
   <si>
     <t>Альбом для рисования 40 листов на скрепке "АРТмосфера"</t>
   </si>
   <si>
     <t>Альбом для рисования 40 листов на спирали</t>
   </si>
   <si>
     <t>Альбом для рисования 48 листов на скрепке "Великолепные замки"</t>
   </si>
   <si>
     <t>Альбом для рисования 20 листов "Спорткар"</t>
   </si>
   <si>
     <t>Альбом для рисования 40 листов на скрепке "Страна грез"</t>
   </si>
   <si>
     <t>Альбом для рисования 24 л. "Школа творчества"</t>
   </si>
   <si>
     <t>Альбом для рисования А4 40 листов на скрепке "Школа творчества"</t>
   </si>
   <si>
-    <t>Альбом для рисования 20 л.на спирали</t>
+    <t>Альбом для рисования 40 л.на спирали</t>
   </si>
   <si>
     <t>Альбом для черчения 20 листов с микроперфорацией на отрыва на спирали "Чертеж"</t>
   </si>
   <si>
     <t>Альбом для рисования 24 листа "Котик и мороженое"</t>
   </si>
   <si>
     <t>Альбом для черчения 20 листов на скрепке</t>
   </si>
   <si>
     <t>Альбом для рисования 30 листов на склейки "Девочки красавицы"</t>
   </si>
   <si>
     <t>Альбом для черчения А4 30 листов на склейке "Синий классический"</t>
   </si>
   <si>
     <t>Альбом для рисования 24 листа на спирали "Навстречу ветру"</t>
   </si>
   <si>
     <t>Альбом для рисования А4 20 листов на скрепке «Кошка»</t>
   </si>
   <si>
     <t>Альбом для рисования 30 листов на спирали "Harry Potter"</t>
   </si>
   <si>
     <t>Альбом для рисования на скрепке, А4, 32 листа, Тачки</t>
   </si>
   <si>
-    <t>Альбом для рисования на скрепке 30 листов "Вишенки"</t>
-[...40 lines deleted...]
-  <si>
     <t>Тетради</t>
   </si>
   <si>
+    <t>Тетрадь 18 листов в линейку "Optima Blocks"</t>
+  </si>
+  <si>
+    <t>Тетрадь 12 листов в клетку "Зелёная обложка", 58-63 г/м2, белизна 92%</t>
+  </si>
+  <si>
+    <t>Тетрадь 48 листов "Листья папоротника"</t>
+  </si>
+  <si>
+    <t>Тетрадь 12 листов в линейку "Зелёная обложка", 58-63 г/м2, белизна 90%</t>
+  </si>
+  <si>
+    <t>Тетрадь 48 листов в клетку "Летний закат"</t>
+  </si>
+  <si>
+    <t>Тетрадь А4, 48 листов в клетку "Летние ночи", обложка мелованный картон, блок офсет</t>
+  </si>
+  <si>
+    <t>Тетрадь в клетку 48 листов "Самый быстрый"</t>
+  </si>
+  <si>
+    <t>Тетрадь 24 листа А5 в клетку серия Little Elephant Hatber в ассортименте</t>
+  </si>
+  <si>
+    <t>Тетрадь в клетку 48 листов "Микросхемы"</t>
+  </si>
+  <si>
     <t>Тетрадь 24 листа в клетку Серия " Для мальчиков" ООО "ХАТБЕР"</t>
   </si>
   <si>
     <t>Тетрадь 96 листов в клетку "Atomic heart"</t>
   </si>
   <si>
     <t>Тетрадь А5 24 листа в линейку "K-POP" Erich Krause</t>
   </si>
   <si>
     <t>Тетрадь 96 листов "Медведи"</t>
   </si>
   <si>
     <t>Тетрадь 24 листа в линейку Серия "Микс для девочек" SCHOOL FORMAT в ассортименте</t>
   </si>
   <si>
     <t>Тетрадь 96 листов в клетку "Дождь"</t>
   </si>
   <si>
     <t>Тетрадь в клетку 96 листов "Экстрим"</t>
   </si>
   <si>
     <t>Тетрадь 96 листов в клетку "Academy style"</t>
   </si>
   <si>
     <t>Тетрадь в клетку 96 листов "Яркие детали"</t>
@@ -234,80 +261,95 @@
   <si>
     <t>Тетрадь в клетку 24 листа "Мечты кота"</t>
   </si>
   <si>
     <t>Тетрадь в клетку 96 листов "Машины"</t>
   </si>
   <si>
     <t>Тетрадь 18 л. клетка с пластиковой обложкой Классика CoverPrо Neon желтая Erich Krause</t>
   </si>
   <si>
     <t>Тетрадь со сменным блоком 160 листов клетка на 4 кольца "Keep away"</t>
   </si>
   <si>
     <t>Тетрадь бумвинил А5 48 листов в клетку "Золото Metallic" Hatber</t>
   </si>
   <si>
     <t>Тетрадь со сменным блоком 160 листов клетка на 4 кольца "Кеды Urban"</t>
   </si>
   <si>
     <t>Тетрадь на спирали клетка 80 листов "Ветер" Hatber</t>
   </si>
   <si>
     <t>Тетрадь 18 листов Erich Krause клетка, обложка мелованный картон "Классика" зеленая</t>
   </si>
   <si>
-    <t>Тетрадь 18 листов в линейку "Optima Blocks"</t>
-[...25 lines deleted...]
-  <si>
     <t>Цветная бумага и картон</t>
   </si>
   <si>
+    <t>Картон Calligrata белый А4 8 листов мелованный</t>
+  </si>
+  <si>
+    <t>Бумага креповая поделочная гофро Koh-I-Noor 50 x 200 см. 9755/21 фиолетовая</t>
+  </si>
+  <si>
+    <t>Набор цветной бумаги А4 10 листов</t>
+  </si>
+  <si>
+    <t>Бумага цветная двусторонняя Каляка-Маляка А4, 8 цветов, 16 листов</t>
+  </si>
+  <si>
+    <t>Бумага креповая поделочная гофро Koh-I-Noor 50 x 200 см. 9755/01 белая</t>
+  </si>
+  <si>
+    <t>Бумага цветная двусторонняя Каляка-Маляка А4, 8 цветов</t>
+  </si>
+  <si>
+    <t>Бумага цветная 1-сторонняя. Каляка-Маляка мелов. 8 л. 8 цв.</t>
+  </si>
+  <si>
+    <t>Бумага креповая поделочная гофро Koh-I-Noor 50 x 200 см. Чёрная</t>
+  </si>
+  <si>
+    <t>Бумага цветная тонированная А4 10 л.10ц</t>
+  </si>
+  <si>
+    <t>Бумага цветная односторонняя 8 листов. 8 цветов</t>
+  </si>
+  <si>
+    <t>Бумага цветная А4, 20 цветов, 10 листов Erich Krause, двусторонняя, мелованная в папке плотность 80 г/м2</t>
+  </si>
+  <si>
+    <t>Бумага цветная А4 ФЛУОРЕСЦЕНТНАЯ</t>
+  </si>
+  <si>
+    <t>Набор цветной бумаги А4 10 листов 10 цветов</t>
+  </si>
+  <si>
+    <t>Картон цветной двусторонний А5, 8 листов, 8 цветов Calligrata, немелованный 220 г/м2</t>
+  </si>
+  <si>
     <t>Цветная самоклеящаяся бумага А4 8 л. 8 цв.</t>
   </si>
   <si>
     <t>Бумага цв. 2-стор. Creativiki офсет. 16 л. 8 цветов. на скрепке</t>
   </si>
   <si>
     <t>Картон цветной гофрированный Calligrata, А4, 6 листов, 6 цветов</t>
   </si>
   <si>
     <t>Бумага СамоКлеящаяся белая А4 плотность 70 гр. (1 лист)</t>
   </si>
   <si>
     <t>Картон цветной двухсторонний А4, 10 листов, 20 цветов "Мультики" мелованный</t>
   </si>
   <si>
     <t>Набор самоклеющейся бумаги А4 5 листов 5 цветов {Россия}</t>
   </si>
   <si>
     <t>Набор самоклеющейся бумаги флуоресцентная А4 8 л. 4 цв. Каляка-Маляка {Россия}</t>
   </si>
   <si>
     <t>Картон цветной А4 волшебный 10 л. 10 цв. " Лилия Холдинг " Солнышко, в папке, золото+ серебро</t>
   </si>
   <si>
     <t>Цветная самоклеящаяся бумага А4 8 листов 8 цветов</t>
@@ -333,572 +375,557 @@
   <si>
     <t>Набор цветного картона "Волшебный картон" 10 листов, 10 цветов (золото и серебро)</t>
   </si>
   <si>
     <t>Картон цветной двусторонний немелованный А4 8 цветов 8 листов</t>
   </si>
   <si>
     <t>Набор для детского творчества. Бумага цветная двусторонняя + картон цветной мелованный( 8 листов цветного картона, 8 листов цветной бумаги</t>
   </si>
   <si>
     <t>Картон цветной тонированный, А4, 10 листов, 10 цветов, немелованный, двусторонний, в пакете, 200 г/м², Смешарики</t>
   </si>
   <si>
     <t>Белый картон 8 листов "Школа творчества"</t>
   </si>
   <si>
     <t>Бумага цветная самоклеящаяся А4, 6 листов, 6 цветов, 80 г/м²</t>
   </si>
   <si>
     <t>Картон белый немелованный. 1-стор. 8 л. А4 Каляка-Маляка</t>
   </si>
   <si>
     <t>Бумага креповая поделочная гофро Koh-I-Noor 50 x 200 см. 9755/06 красная</t>
   </si>
   <si>
-    <t>Картон Calligrata белый А4 8 листов мелованный</t>
-[...40 lines deleted...]
-  <si>
     <t>Раскраски, аппликации, книжки с наклейками</t>
   </si>
   <si>
     <t>Аппликации</t>
   </si>
   <si>
+    <t>Веселая аппликация</t>
+  </si>
+  <si>
+    <t>Первые веселые аппликации Любимые сказки(учимся вырезать и клеить)</t>
+  </si>
+  <si>
+    <t>Волшебные аппликации "Синий трактор" Веселые машинки</t>
+  </si>
+  <si>
     <t>Аппликация для малышей "Репка" (веселые ножницы)</t>
   </si>
   <si>
     <t>Аппликация для малышей "Расскажи сказку" (веселые ножницы)</t>
   </si>
   <si>
     <t>Аппликация для малышей "Мои игрушки" (волшебные ножницы)</t>
   </si>
   <si>
-    <t>Веселая аппликация</t>
-[...7 lines deleted...]
-  <si>
     <t>Раскраски</t>
   </si>
   <si>
+    <t>Раскраска по номерам «Сказочный патруль»</t>
+  </si>
+  <si>
+    <t>Водная раскраска «Рисуй водой!»</t>
+  </si>
+  <si>
+    <t>Водная раскраска «Для девочек»</t>
+  </si>
+  <si>
+    <t>Раскраска по номерам «Волшебные единороги»</t>
+  </si>
+  <si>
+    <t>Раскраска по номерам «Школьная пора»</t>
+  </si>
+  <si>
     <t>Раскраска по номерам «Мегатачки»</t>
   </si>
   <si>
     <t>Водная раскраска «Транспорт»</t>
   </si>
   <si>
     <t>Раскраска «Антистресс»</t>
   </si>
   <si>
     <t>Раскраска по номерам с наклейками «Дикие животные»</t>
   </si>
   <si>
     <t>Раскраска «По номерам»</t>
   </si>
   <si>
     <t>Раскраска «Рисуем по номерам»</t>
   </si>
   <si>
     <t>Самая умная раскраска «Рисуем по номерам»</t>
   </si>
   <si>
     <t>Раскраска 12 стр., А4, «Синий трактор»</t>
   </si>
   <si>
     <t>Пальчиковая раскраска «Животные фермы», А5, 16 стр., Синий трактор</t>
   </si>
   <si>
     <t>Раскраска «МЕГА большая», 68 стр., А4,"Синий трактор"</t>
   </si>
   <si>
     <t>Водная раскраска «Раскрась водой» "Синий трактор"</t>
   </si>
   <si>
-    <t>Раскраска по номерам «Сказочный патруль»</t>
-[...13 lines deleted...]
-  <si>
     <t>Книжки с наклейками</t>
   </si>
   <si>
+    <t>Наклейки многоразовые «Животные со всего света»</t>
+  </si>
+  <si>
+    <t>Книжка с наклейками "Колобок"</t>
+  </si>
+  <si>
+    <t>Книжка с наклейками "Три поросенка"</t>
+  </si>
+  <si>
+    <t>Книжка с наклейками "Три медведя"</t>
+  </si>
+  <si>
     <t>Книжка с наклейками "Теремок"</t>
   </si>
   <si>
     <t>Книжка с наклейками "Репка"</t>
   </si>
   <si>
     <t>Книжка с наклейками "Курочка ряба"</t>
   </si>
   <si>
     <t>Книжка с наклейками "Волк и семеро козлят"</t>
   </si>
   <si>
     <t>Книжка с наклейками "Маша и медведь"</t>
   </si>
   <si>
     <t>Наклейки детские «100 наклеек. Мой город и дом» 12 стр.</t>
   </si>
   <si>
     <t>250 наклеек «Для мальчиков»</t>
   </si>
   <si>
     <t>Наклейки детские «100 наклеек. Для мальчиков», 12 стр.</t>
   </si>
   <si>
     <t>Наклейки детские «100 наклеек. Мир животных», 12 стр.9785001243335</t>
   </si>
   <si>
     <t>Книга с наклейками "Мир Динозавров" 100 наклеек</t>
   </si>
   <si>
     <t>250 наклеек «Сказки», 8 стр.</t>
   </si>
   <si>
-    <t>Наклейки многоразовые «Животные со всего света»</t>
-[...10 lines deleted...]
-  <si>
     <t>Детские книги</t>
   </si>
   <si>
     <t>Лучшие загадки для мальчиков и девочек</t>
   </si>
   <si>
     <t>Добрые друзья "Подарок друзей" Гурина И.В</t>
   </si>
   <si>
     <t>Сказки, стихи, рассказы</t>
   </si>
   <si>
+    <t>Сказки для малышей «Теремок»</t>
+  </si>
+  <si>
+    <t>Сказки для малышей «Муха-Цокотуха»</t>
+  </si>
+  <si>
+    <t>Сказки для малышей «Тараканище»</t>
+  </si>
+  <si>
+    <t>Сказки для малышей «Телефон»</t>
+  </si>
+  <si>
     <t>Сказки для малышей «Путаница»</t>
   </si>
   <si>
     <t>Сказки малышам «Басни»</t>
   </si>
   <si>
     <t>Мир сказок "Бременские музыканты" Братья Гримм Андерсон Х.К</t>
   </si>
   <si>
-    <t>Сказки для малышей «Теремок»</t>
-[...10 lines deleted...]
-  <si>
     <t>Прописи и рабочие тетради</t>
   </si>
   <si>
+    <t>Прописи для детского сада с опорными точками прописные буквы и цифры</t>
+  </si>
+  <si>
+    <t>Прописи «Учим цифры»</t>
+  </si>
+  <si>
+    <t>Тетрадь с прописями цифры для детского сада</t>
+  </si>
+  <si>
+    <t>Прописи «Учимся писать буквы»</t>
+  </si>
+  <si>
+    <t>Для детского сада тетрадь с прописями прописные буквы</t>
+  </si>
+  <si>
+    <t>Прописи «Простые фигуры»</t>
+  </si>
+  <si>
+    <t>Мои первые прописи «Учим цифры» 3+</t>
+  </si>
+  <si>
+    <t>Многоразовые прописи «Пишем буквы»</t>
+  </si>
+  <si>
+    <t>Мои первые прописи «Учимся писать буквы»</t>
+  </si>
+  <si>
     <t>Рабочая тетрадь по обучению грамоте детей 5-7 лет «Я учу звуки и буквы»</t>
   </si>
   <si>
     <t>Мои первые прописи «Простые фигуры»</t>
   </si>
   <si>
     <t>Уроки письма. "Учимся писать слоги и слова"</t>
   </si>
   <si>
     <t>Тетрадь с прописями для детского сада "Штриховка"</t>
   </si>
   <si>
     <t>Цветные прописи "Пишем буквы"</t>
   </si>
   <si>
     <t>Рабочая тетрадь Мои первые прописи 5-6 лет Бортникова</t>
   </si>
   <si>
     <t>Цветные прописи "Учимся писать буквы"</t>
   </si>
   <si>
     <t>Дошкольное образование Я учусь писать 7 лет</t>
   </si>
   <si>
     <t>Цветные прописи "Пишем буквы, слоги, слова"</t>
   </si>
   <si>
     <t>Мои первые прописи. Упражнения для тренировки навыков счета от 0 до 20</t>
   </si>
   <si>
     <t>Цветные прописи "Пишем цифры"</t>
   </si>
   <si>
     <t>Прописи для детского сада с опорными точками</t>
   </si>
   <si>
     <t>Прописи дя детского сада с опорными точками печатные буквы и цифры</t>
   </si>
   <si>
     <t>Прописи для детского сада печатные буквы</t>
   </si>
   <si>
     <t>Прописи для детского сада с опорными точками прописные буквы</t>
   </si>
   <si>
-    <t>Прописи для детского сада с опорными точками прописные буквы и цифры</t>
-[...25 lines deleted...]
-  <si>
     <t>Книжки для обучения и развития</t>
   </si>
   <si>
+    <t>Развивающие задания. 2-3 года с наклейками</t>
+  </si>
+  <si>
+    <t>Веселые занятия 5-6 лет Развиваем память, мышление, внимание, моторику</t>
+  </si>
+  <si>
+    <t>Книга в твёрдом переплёте «Азбука для малышей», Корней Чуковский</t>
+  </si>
+  <si>
+    <t>Развивающие задания 3 года</t>
+  </si>
+  <si>
+    <t>Веселые занятия 6+ лет Развиваем память, мышление, внимание, моторику</t>
+  </si>
+  <si>
+    <t>Книга «Уроки логопеда. Закрепляем звуки в речи»</t>
+  </si>
+  <si>
+    <t>Развивающие задания 3-4 года</t>
+  </si>
+  <si>
+    <t>Мои любимые книжки "Лесные звезды" Владимир Степанов</t>
+  </si>
+  <si>
+    <t>Обучающая книга «Тренажёр по русскому языку 1-2 класс»</t>
+  </si>
+  <si>
+    <t>Развивающие задания с наклейками 4 года</t>
+  </si>
+  <si>
+    <t>Обучающая книга «Логопедические тесты. Развиваем речь», для детей 2-3 лет</t>
+  </si>
+  <si>
+    <t>Обучающая книга «Тренажёр по русскому языку 3-4 класс»</t>
+  </si>
+  <si>
+    <t>Развивающие задания 4-5 лет с наклейками</t>
+  </si>
+  <si>
     <t>Обучающая книга «Тренажёр по русскому языку 8-9 класс»</t>
   </si>
   <si>
     <t>Развивающие занятия с наклейками 5 лет</t>
   </si>
   <si>
     <t>Книга обучающая «Многоразовый тренажёр. Таблица умножения»</t>
   </si>
   <si>
     <t>Развивающие задания 5-6 лет с наклейками</t>
   </si>
   <si>
     <t>Книга «Тренажёр по таблице умножения»</t>
   </si>
   <si>
     <t>Развивающие задания 6 лет с наклейками</t>
   </si>
   <si>
-    <t>Развивающие задания с наклейками 4 года</t>
-[...1 lines deleted...]
-  <si>
     <t>Развивающие задания "Веселая зима снеговик и мышонок"</t>
   </si>
   <si>
     <t>Книга-тренажёр «Мнемотехники. Развиваем память»</t>
   </si>
   <si>
     <t>Уроки письма "Учимся писать цифры"</t>
   </si>
   <si>
     <t>Книга «Учимся читать согласные буквы» 24 стр.</t>
   </si>
   <si>
     <t>Веселые уроки 6+ Развиваем память, мышление, внимание, мелкую моторику</t>
   </si>
   <si>
     <t>Обучающая книга «Правда или нет? Необычное об обычном»</t>
   </si>
   <si>
     <t>Веселые уроки "Развиваем память, мышление, внимание, мелкую моторику 5_6 лет</t>
   </si>
   <si>
     <t>Книжка-шпаргалка по английскому языку «Буквы и звуки», 8 стр., 1-4 класс</t>
   </si>
   <si>
     <t>Весёлые уроки 5-7 лет «Решаем задачи»</t>
   </si>
   <si>
     <t>Обучающая книжка по методике Г. Домана «Лесные животные»</t>
   </si>
   <si>
     <t>Веселые занятия 3+ года Развиваем память, мышление, внимание, моторику</t>
   </si>
   <si>
     <t>Обучающая книжка по методике Г. Домана «Фигуры»</t>
   </si>
   <si>
     <t>Веселые занятия 4+года Развиваем память, мышление, внимание, моторику</t>
   </si>
   <si>
     <t>Обучающая книга «Правда или нет? Что из чего»</t>
   </si>
   <si>
     <t>Веселые занятия 4-5 лет Развиваем память, мышление, внимание, моторику</t>
   </si>
   <si>
-    <t>Развивающие задания. 2-3 года с наклейками</t>
-[...34 lines deleted...]
-  <si>
     <t>Школьная и учебная литература</t>
   </si>
   <si>
+    <t>Сборник шпаргалок для 1-4 классов «Окружающий мир»</t>
+  </si>
+  <si>
+    <t>Сборник шпаргалок «Все правила по русскому языку для начальной школы»</t>
+  </si>
+  <si>
+    <t>Нет в наличии</t>
+  </si>
+  <si>
+    <t>Сборник шпаргалок по русскому языку «Все виды разборов»</t>
+  </si>
+  <si>
+    <t>Сборник шпаргалок по английскому языку, 1-4 кл</t>
+  </si>
+  <si>
     <t>Книжка-шпаргалка по английскому языку «Неправильные глаголы», 8 стр., 5‒9 класс</t>
   </si>
   <si>
     <t>Тренажёр по чтению "Английский язык"</t>
   </si>
   <si>
-    <t>Нет в наличии</t>
-[...1 lines deleted...]
-  <si>
     <t>Книга Тренажер по развитию мозга Жукова М.А</t>
   </si>
   <si>
     <t>Книга "Скоро в первый класс" Жукова М.А</t>
   </si>
   <si>
     <t>Книга "7 навыков будущего отличника" Жукова М.А</t>
   </si>
   <si>
     <t>Букварь Жукова Н.С. Учебное пособие (маленький)</t>
   </si>
   <si>
     <t>100 заданий "Развиваем мелкую моторику" 4-5 лет</t>
   </si>
   <si>
     <t>100 заданий "Внимание и память" 4-5 лет</t>
   </si>
   <si>
-    <t>Сборник шпаргалок для 1-4 классов «Окружающий мир»</t>
-[...10 lines deleted...]
-  <si>
     <t>Энциклопедии</t>
   </si>
   <si>
+    <t>Энциклопедия "Кулинария" (Симбат)</t>
+  </si>
+  <si>
+    <t>Энциклопедия "Самая лучшая книга для девочек"</t>
+  </si>
+  <si>
+    <t>Энциклопедия "100 секретов для девочек" С развивающими заданиями</t>
+  </si>
+  <si>
+    <t>Энциклопедия "Научные эксперименты"</t>
+  </si>
+  <si>
     <t>Энциклопедия "Фантастические существа"</t>
   </si>
   <si>
     <t>Энциклопедия "Собаки и Щенки"</t>
   </si>
   <si>
     <t>Энциклопедия "Кошки и котята"</t>
   </si>
   <si>
     <t>Энциклопедия "Хоккей и футбол"</t>
   </si>
   <si>
     <t>Энциклопедия Спорт</t>
   </si>
   <si>
     <t>Энциклопедия Пожарные, спасатели и полицейские</t>
   </si>
   <si>
     <t>Энциклопедия Коронавирус и другие вирусы. 100 фактов (с развивающими заданиями)</t>
   </si>
   <si>
-    <t>Энциклопедия "Кулинария" (Симбат)</t>
-[...10 lines deleted...]
-  <si>
     <t>Наклейки для тетрадей</t>
   </si>
   <si>
+    <t>Наклейка д/тетр."Машинки"</t>
+  </si>
+  <si>
+    <t>Наклейки для тетрадей "Котята"</t>
+  </si>
+  <si>
+    <t>Наклейки 110х170 мм. для подписи на тетрадь "Сова"</t>
+  </si>
+  <si>
+    <t>Наклейки для тетрадей "Единороги"</t>
+  </si>
+  <si>
     <t>Наклейки для тетрадей "Собачки"</t>
   </si>
   <si>
-    <t>Наклейка д/тетр."Машинки"</t>
-[...10 lines deleted...]
-  <si>
     <t>Офисная бумага</t>
   </si>
   <si>
+    <t>Бумага SvetoCopy A4 Classic 80 г/м², 500 л. белая</t>
+  </si>
+  <si>
+    <t>Бумага цветная для офисной техники deVente А4 100 листов</t>
+  </si>
+  <si>
+    <t>Бумага " deVente " интенсив А4 80г/м 20 листов синяя</t>
+  </si>
+  <si>
+    <t>Бумага LITE 50 листов 75 г/м2 А4 неон жёлтый</t>
+  </si>
+  <si>
     <t>Бумага цветная для офиса А4, 20 л., Пастель 'Зеленый', Alingar, 70 г.м2</t>
   </si>
   <si>
     <t>Бумага цветная офисная А4 цветная 50 листов</t>
   </si>
   <si>
     <t>Бумага цветная для офисной техники "deVente" A4 50 л., 80 г/м</t>
   </si>
   <si>
     <t>Бумага А4 офисная "Илим Стандарт", 500 л. 80 г/м², белая</t>
   </si>
   <si>
     <t>Бумага Svetocopy А3 общего назначения (офисная), 80 г.м2, 500 листов</t>
   </si>
   <si>
     <t>Бумага A4 офисная "Снегурочка", 500 л. 80 г/м², белая</t>
   </si>
   <si>
     <t>Бумага офисная А4 LITE 50 л. 70 г. ярко-зеленый</t>
   </si>
   <si>
     <t>Бумага LITE 50 листов 75 г/м2 А4 неон розовый</t>
   </si>
   <si>
     <t>Бумага А4 50 листов 80 г/м2 5 цветов INTENSIVE в ассортименте</t>
   </si>
   <si>
     <t>Бумага A3 офисная "Снегурочка", 500 л. 80 г/м², белая</t>
   </si>
   <si>
-    <t>Бумага SvetoCopy A4 Classic 80 г/м², 500 л. белая</t>
-[...10 lines deleted...]
-  <si>
     <t>Блоки для заметок, стикеры</t>
   </si>
   <si>
+    <t>Блок для записей 90*90*50 белый Attomex</t>
+  </si>
+  <si>
+    <t>Блок для записей бумажный 85*85 500 л. 5 цветов неон (deVente)</t>
+  </si>
+  <si>
+    <t>Блок для заметок СТАММ 8х8х5 см. (БЗ01) белый 80 г/м</t>
+  </si>
+  <si>
+    <t>Блок для заметок 90*90 400 л. 5 цветов Неон 10 слоев</t>
+  </si>
+  <si>
+    <t>Блок для записей бумажный Silwerhof Стандарт 701019 90х90х45 мм. 80 г.м2 92% белый</t>
+  </si>
+  <si>
+    <t>Блок для заметок 80x80x50 мм. не проклеенный Attomex</t>
+  </si>
+  <si>
+    <t>Стикер 70*70 400 л. Россия с клеевым краем</t>
+  </si>
+  <si>
+    <t>Бумага с клеевым краем для заметок deVente 76*76 мм. 100 л. неон голубая</t>
+  </si>
+  <si>
+    <t>Бумага с липким краем (76*76 мм.) 400 л. 6 цв., НЕОН+ПАСТЕЛЬ</t>
+  </si>
+  <si>
     <t>Клейкая бумага для заметок "deVente" 75x75 мм., 100 листов, неоновая зеленая</t>
   </si>
   <si>
     <t>Блок бумаги с клеевым краем 38х51 мм. 100 листов пастельные ассорти "Stickn" Hopax</t>
   </si>
   <si>
     <t>Бумага СамоКлеящаяся 76*76 100 л. Желтая Неон</t>
   </si>
   <si>
     <t>Блок самоклеящийся 51*38 мм., 100 л., пастель, зеленый, inФормат</t>
   </si>
   <si>
     <t>Кл.бумага д/заметок 76*76 мм. ATTOMEX 100 л. жёлт</t>
   </si>
   <si>
     <t>Бумага для заметок с клеевым краем 51*38 мм. 2 шт. 100 л. неон желтый</t>
   </si>
   <si>
     <t>Блок для записей 76*76 100 л. STICK HOPAX клей в ассортименте</t>
   </si>
   <si>
     <t>Бумага с клеевым краем 51*38 мм. 100 листов неон зеленый</t>
   </si>
   <si>
     <t>Бумага с клеевым краем 4 цвета 80 листов</t>
@@ -912,362 +939,377 @@
   <si>
     <t>Бумага для заметок с клеевым краем 67*67 мм. 250 листов</t>
   </si>
   <si>
     <t>Самоклеящийся бумажный блок Deli Explora EA55403 60 листов ассорти</t>
   </si>
   <si>
     <t>Набор самоклеящихся этикеток-закладок "Attomex" пластиковые 45x12 мм., 5x20 листов</t>
   </si>
   <si>
     <t>Бумага для заметок с клеевым краем фигурная 30 л. флуоресцентная Mazari</t>
   </si>
   <si>
     <t>Бумага с клеевым краем "Attomex" (51*76 мм.) 100 листов, голубая</t>
   </si>
   <si>
     <t>Закладки самоклеящ. пластик Stick’N Hopax, 12х45 мм., 25 л., 5 цв. неон</t>
   </si>
   <si>
     <t>Клейкие стрелки-индексы Centrum пластиковые 45 x 12 мм. 5 цветов 20 листов</t>
   </si>
   <si>
     <t>Закладки бумажные клейкие 5 цветов 15х50 мм., 40 листов inFormat</t>
   </si>
   <si>
-    <t>Блок для записей 90*90*50 белый Attomex</t>
-[...25 lines deleted...]
-  <si>
     <t>Блокноты, записные книжки</t>
   </si>
   <si>
+    <t>Блокнот А5, 80 листов в клетку, на гребне "Астрология"</t>
+  </si>
+  <si>
+    <t>Блокнот А5 80 л. клетка "Office Book"</t>
+  </si>
+  <si>
+    <t>Блокнот А5, 80 листов в клетку, на гребне "Мрамор"</t>
+  </si>
+  <si>
+    <t>Блокнот 80 л. А5 клетка на скобе "Моя жизнь - мои правила"</t>
+  </si>
+  <si>
+    <t>Блокнот А5, 80 листов в клетку, на гребне "Черный мрамор"</t>
+  </si>
+  <si>
+    <t>Блокнот А5 32 л.</t>
+  </si>
+  <si>
+    <t>Блокнот А5, 80 листов в клетку, на гребне "Кто здесь?"</t>
+  </si>
+  <si>
+    <t>Блокнот А5, 40 л. клетка "Города"</t>
+  </si>
+  <si>
     <t>Блокнот А5 96 листов в клетку</t>
   </si>
   <si>
     <t>Блокнот А5 (146х205 мм.) 80 л., гребень, бумвинил, клетка, Hatber, METALLIC Красный</t>
   </si>
   <si>
     <t>Блокнот на спирали 150*200 мм. 60 л. клетка</t>
   </si>
   <si>
     <t>Блокнот с замочком Аниме</t>
   </si>
   <si>
     <t>Телефонная книга А 6 64 листа</t>
   </si>
   <si>
     <t>Блокнот Youth, А7 40 листов, клетка</t>
   </si>
   <si>
     <t>Блокнот CRAZY MONSTERS 40 листов, клетка, А7</t>
   </si>
   <si>
     <t>Книга для записей (80 листов А6+() "Пушистые лапы"</t>
   </si>
   <si>
     <t>Книга для записей "Будь здоров", А6+, 80 листов, клетка</t>
   </si>
   <si>
     <t>Книжка записная А6 48 листов в клетку на гребне обложка твердая с ламинацией "Дракон" ассорти с замочком BASIR</t>
   </si>
   <si>
     <t>Книжка записная А7 (65*100) 80 л. клетка Hatber "Цветочное настроение"</t>
   </si>
   <si>
-    <t>Блокнот А5, 80 листов в клетку, на гребне "Астрология"</t>
-[...22 lines deleted...]
-  <si>
     <t>Ежедневники, планинги</t>
   </si>
   <si>
+    <t>Ежедневник датированный А5 красный</t>
+  </si>
+  <si>
+    <t>Ежедневник недатированный А5 128 листов зеленый бумвинил</t>
+  </si>
+  <si>
+    <t>Ежедневник в твердой обложке «Цветы» А5, 80 листов</t>
+  </si>
+  <si>
+    <t>Ежедневник в твердой обложке А5, 80 листов «Зеленый мрамор»</t>
+  </si>
+  <si>
     <t>Ежедневник учителя А5 бумвинил 144 листа "Белые цветы"</t>
   </si>
   <si>
     <t>Еженедельник А6 Bruno Visconti 160 страниц</t>
   </si>
   <si>
     <t>Планинг 64 страницы</t>
   </si>
   <si>
     <t>Еженедельник недатированный "Цветочный сад" 64 листа</t>
   </si>
   <si>
     <t>Еженедельник недатированный, А7 64 страницы "Мегаполис"</t>
   </si>
   <si>
     <t>Дневник универсальный для 1-11 классов, "Однотонный розовый"</t>
   </si>
   <si>
     <t>Дневник школьный с 5-11 класс</t>
   </si>
   <si>
-    <t>Ежедневник датированный А5 красный</t>
-[...10 lines deleted...]
-  <si>
     <t>Календари</t>
   </si>
   <si>
-    <t>Календарь-домик настольный на спирали 2026 г. "Уютный офис"</t>
-[...32 lines deleted...]
-    <t>Календарь листовой 2026 А2 Тропинка (лак)</t>
+    <t>Календарь листовой 2027 А3 Голубой букет</t>
+  </si>
+  <si>
+    <t>Календарь квартальный 2027 г. ОФИС "Красота водопада" 3-х блочный с бегунком 2-х цв. блок</t>
+  </si>
+  <si>
+    <t>Календарь квартальный 2027 г. 4 спирали "Осень в горах" 4-х бл.с бегунком</t>
+  </si>
+  <si>
+    <t>Календарь листовой 2027 А2 Символ года</t>
+  </si>
+  <si>
+    <t>Календарь на магните 2027 Год козы</t>
+  </si>
+  <si>
+    <t>Календарь отрывной на магните с блоком для записи 2027 г. "Котики"</t>
+  </si>
+  <si>
+    <t>Календарь-домик настольный 2027 г. 105х160 мм. на спирали "Цветочная романтика"</t>
+  </si>
+  <si>
+    <t>Календарь квартальный 2027 г. 3 спирали мини "Государственная символика" 3-х блоч. с бегунком</t>
+  </si>
+  <si>
+    <t>Календарь настенный 2027 г. 30х30 см. Водопады</t>
+  </si>
+  <si>
+    <t>Календарь квартальный 2027 г. мини "Офис-очки" 3-х блоч. с бегунком</t>
+  </si>
+  <si>
+    <t>Календарь отрывной 2027 Женский</t>
+  </si>
+  <si>
+    <t>Календарь карманный 2027 Символ года</t>
   </si>
   <si>
     <t>Грамоты, дипломы, благодарности</t>
   </si>
   <si>
+    <t>Диплом классический "Российская символика", золотая рамка, 21х29,7 см.</t>
+  </si>
+  <si>
+    <t>Диплом классический "Российская символика", гильош, 157 гр/кв.м</t>
+  </si>
+  <si>
+    <t>Благодарность А4 ( для принтера)</t>
+  </si>
+  <si>
+    <t>Благодарность</t>
+  </si>
+  <si>
     <t>Благодарственное письмо</t>
   </si>
   <si>
     <t>Грамота А4 (для принтера)</t>
   </si>
   <si>
     <t>Грамота А4</t>
   </si>
   <si>
-    <t>Диплом классический "Российская символика", гильош, 157 гр/кв.м</t>
-[...10 lines deleted...]
-  <si>
     <t>Открытки</t>
   </si>
   <si>
+    <t>Открытка А 4 В чудесный День рождения!</t>
+  </si>
+  <si>
+    <t>Открытка А4 С днем свадьбы!</t>
+  </si>
+  <si>
+    <t>Открытка А 4 С Днем рождения! "Ярких эмоций"</t>
+  </si>
+  <si>
+    <t>Открытка А 4 В День Свадьбы!</t>
+  </si>
+  <si>
+    <t>Открытка А 4 С Днем рождения!</t>
+  </si>
+  <si>
+    <t>Открытка А 4 В прекрасный День вашей Свадьбы!</t>
+  </si>
+  <si>
+    <t>Открытка А 4 С Днем рождения !"Вдохновения и нежности"</t>
+  </si>
+  <si>
+    <t>Открытка А 4 В День рождения! "С пожеланиями счастья и благополучия"</t>
+  </si>
+  <si>
     <t>Открытка А 4 Прекрасным молодоженам!</t>
   </si>
   <si>
     <t>Открытка А 4 Поздравляем! "Исполнение заветной мечты"</t>
   </si>
   <si>
     <t>Открытка А 4 Жениху и Невесте в День Свадьбы!</t>
   </si>
   <si>
     <t>Открытка А4 С Юбилеем!</t>
   </si>
   <si>
     <t>Открытка А4 В этот прекрасный день Юбилея!!</t>
   </si>
   <si>
     <t>Открытка А 4 С Юбилеем!</t>
   </si>
   <si>
     <t>Открытка А4 С Юбилеем! Только вперед!</t>
   </si>
   <si>
     <t>Открытка А 4 Поздравляем!</t>
   </si>
   <si>
-    <t>Открытка А 4 С Днем рождения!</t>
-[...1 lines deleted...]
-  <si>
     <t>Открытка А 4 В День рождения!</t>
   </si>
   <si>
-    <t>Открытка А 4 В чудесный День рождения!</t>
-[...19 lines deleted...]
-  <si>
     <t>Медицинские карты, сертификаты о прививках, амбул.карты</t>
   </si>
   <si>
+    <t>Сертификат о профилактических прививках А6</t>
+  </si>
+  <si>
+    <t>Медицинская карта ребенка красная А4</t>
+  </si>
+  <si>
+    <t>Медицинская карта ребёнка А4 (обложка- мягк.цв. синий</t>
+  </si>
+  <si>
+    <t>Медицинская карта ребёнка А5 64 стр. синяя</t>
+  </si>
+  <si>
+    <t>Медицинская карта. История развития ребенка А5 96 листов (форма №112/у)</t>
+  </si>
+  <si>
     <t>Медицинская карта история развития ребенка обложка бумвинил</t>
   </si>
   <si>
     <t>Медицинская карта ребёнка А5 64 стр. красная</t>
   </si>
   <si>
     <t>Медицинская карта история развития ребенка</t>
   </si>
   <si>
     <t>Сертификат о профилактических прививках А5</t>
   </si>
   <si>
     <t>Бланк Сертификат о профилактических прививках А5</t>
   </si>
   <si>
     <t>Сертификат о профилактических прививках 12 листов А6</t>
   </si>
   <si>
     <t>Сертификат о профилактических прививках А6 в ассортименте</t>
   </si>
   <si>
-    <t>Сертификат о профилактических прививках А6</t>
-[...1 lines deleted...]
-  <si>
     <t>Медицинская карта. История развития ребенка А5 96 листов (форма №112/у) "Самолет и машина"</t>
   </si>
   <si>
-    <t>Медицинская карта ребенка красная А4</t>
-[...10 lines deleted...]
-  <si>
     <t>Плакаты для обучения и школы</t>
   </si>
   <si>
+    <t>Электронный обучающий плакат «Умная азбука», работает от батареек</t>
+  </si>
+  <si>
     <t>Расписание уроков А4 Размер 297*210 мм.</t>
   </si>
   <si>
-    <t>Электронный обучающий плакат «Умная азбука», работает от батареек</t>
-[...1 lines deleted...]
-  <si>
     <t>Ценники</t>
   </si>
   <si>
     <t>Чековая лента</t>
   </si>
   <si>
     <t>Чековая лента 57*12*40</t>
   </si>
   <si>
     <t>Чековая термолента 57 мм* 15 м., * 12 мм., 48 г/м²</t>
   </si>
   <si>
     <t>Рулоны для кассовых аппаратов и терминалов, термобумага 80х54х18 (54 м.) Brauberg</t>
   </si>
   <si>
     <t>Канцелярские принадлежности</t>
   </si>
   <si>
     <t>Ручки и стержни</t>
   </si>
   <si>
+    <t>Ручка шариковая, многоцветная, "Человек-паук"</t>
+  </si>
+  <si>
+    <t>Стержень 116 мм. для ручек с поворотным механизмом BS05-B синий</t>
+  </si>
+  <si>
+    <t>Ручка шариковая Erich Krause R-301 Matic Orange, узел 0.7 мм., автоматическая</t>
+  </si>
+  <si>
+    <t>Ручка футляр поворотная "Dolce vita.Сердечки.Фантазия" корпус металл рисунок кар BRUNO VISCONTI 20-</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Elantra 90 мм. 0,7 мм. синий</t>
+  </si>
+  <si>
+    <t>Ручка шариковая Erich Krause R-301 Orange Stick, узел 0.7 мм., чернила синие, длина линии письма 2000 метров</t>
+  </si>
+  <si>
+    <t>Ручка футляр поворотная "Dolce vita.Сердечки.Красное" корпус металл рисунок карт BRUNO VISCONTI</t>
+  </si>
+  <si>
+    <t>Стержень 98 мм. типа Parker BS02-B объемный синий inФормат</t>
+  </si>
+  <si>
+    <t>Авторучка LITE 51 шариковая 0,7 мм. синяя</t>
+  </si>
+  <si>
+    <t>Ручка шар подар поворот мех DOLCE VITA арт/футляр</t>
+  </si>
+  <si>
+    <t>Стержень металлический шариковый inФормат (тип Parker), 98 мм. синий</t>
+  </si>
+  <si>
+    <t>Ручка шариковая автоматическая Erich Krause Megapolis Concept, резиновый упор, узел 0.7 мм., чернила синие</t>
+  </si>
+  <si>
+    <t>РУЧКА "DOLCE VITA. Жирафы" шариковая, металлический корпус, 0,7</t>
+  </si>
+  <si>
+    <t>Стержень 70 мм. для ручек с поворотным механизмом синий</t>
+  </si>
+  <si>
     <t>Ручка гелевая Erich Krause R-301 Original Gel Matic, чернила синие, узел 0.5 мм., автоматическая</t>
   </si>
   <si>
     <t>Ручка шариковая подарочная. автоматическая 0,7 мм. San remo Bruno Visconti</t>
   </si>
   <si>
     <t>Стержень для шариковых ручек 0.7 мм.</t>
   </si>
   <si>
     <t>Ручка гелевая Erich Krause, R-301 Classic Gel Stick, узел 0,5 мм., чернила черные</t>
   </si>
   <si>
     <t>Ручка гелевая 0.5 мм. с красным стержнем</t>
   </si>
   <si>
     <t>Стержень гелевый красный</t>
   </si>
   <si>
     <t>Ручка шариковая Flair Writo-Meter 0,6 мм. (пишет 10 км) масляная основа синяя</t>
   </si>
   <si>
     <t>Ручка гелевая Crown "Hi-Jell" красная 0,5 мм.</t>
   </si>
   <si>
     <t>Стержень гелевый Crown "Hi-Jell" 138 мм., евронаконечник, узел 0,8 мм., линия 0,5 мм., синий</t>
@@ -1323,209 +1365,203 @@
   <si>
     <t>Ручка шариковая " Erich Krause " R-301 Original Stick красная 0,7 мм., непрозрачный пластиковый корпус</t>
   </si>
   <si>
     <t>Картриджи чернильные Centropen синие</t>
   </si>
   <si>
     <t>Ручка шариковая MunHwa MC Gold, узел 0.5 мм., чернила синие</t>
   </si>
   <si>
     <t>Ручка шариковая LINC "CORONA PLUS" 0,7 мм.зеленый стержень</t>
   </si>
   <si>
     <t>Ручка гелевая R-301 Original Gel, чёрный стержень, узел 0.5 мм., для ОГЭ и ЕГЭ</t>
   </si>
   <si>
     <t>Ручка шариковая, многоцветная, "Коты Аристократы"</t>
   </si>
   <si>
     <t>Ручка шариковая LINC "GLISS" 0,7 мм. зеленая</t>
   </si>
   <si>
     <t>Ручка гелевая "Pin" зеленая 0.5 мм. трехгранный корпус</t>
   </si>
   <si>
-    <t>Ручка шариковая, многоцветная, "Человек-паук"</t>
-[...40 lines deleted...]
-  <si>
     <t>Карандаши, грифели, точилки</t>
   </si>
   <si>
+    <t>Карандаши цветные укороченные "FUNCOLOR" (пластиковые) в картонной тубе 12 цв.</t>
+  </si>
+  <si>
+    <t>Карандаш чернографитный HB Calligrata пластиковый, зелёный</t>
+  </si>
+  <si>
+    <t>Карандаши 18 цветов Каляка-Маляка</t>
+  </si>
+  <si>
+    <t>Карандаш пластиковый НВ LITE зеленый корпус</t>
+  </si>
+  <si>
+    <t>Карандаши 12 цветов Erich Krause шестигранные, 2,6 мм. грифель</t>
+  </si>
+  <si>
+    <t>Карандаш чернографитный Calligrata HB заточенный трехгранный с полоской с резинкой пластик микс</t>
+  </si>
+  <si>
+    <t>Карандаш чернографитный Erich Krause 1 шт. "JOY" HB с резинкой пластик корпус ассорти заточенный</t>
+  </si>
+  <si>
     <t>Карандаши 12 цветов, Erich Krause, пластик, шестигранные, 2,6 мм. грифель</t>
   </si>
   <si>
     <t>Карандаш цветной для разных поверхностей (стекло, ткани, металлу, пластику, резине) белый</t>
   </si>
   <si>
     <t>Точилка электрическая Hatber EPS-9025, 2хАА</t>
   </si>
   <si>
     <t>Карандаши строительные 180 мм.</t>
   </si>
   <si>
     <t>Грифели для механических карандашей 0.5 мм., Koh-I-Noor 4152 Н, 12 штук, в футляре</t>
   </si>
   <si>
     <t>Карандаш чернографитный НВ вечный Calligrata</t>
   </si>
   <si>
     <t>Точилка Erich Krause "Unity", пластиковая, прямоугольная, цвет ассорти</t>
   </si>
   <si>
     <t>Точилка для карандашей электрическая Calligrata, с контейнером, на батарейках (в комплект не входят), голубая</t>
   </si>
   <si>
     <t>Точилка с контейнером 1отв. ATTOMEX</t>
   </si>
   <si>
     <t>Точилка для строительных карандашей</t>
   </si>
   <si>
     <t>Точилка с контейнером PRIME-S Hatber</t>
   </si>
   <si>
+    <t>Карандаши 12 цв. КЦ12КР Creativiki</t>
+  </si>
+  <si>
     <t>Точилка с контейнером + ластик</t>
   </si>
   <si>
+    <t>Карандаши 18 цветов Creativiki</t>
+  </si>
+  <si>
     <t>Точилка пластиковая Erich Krause "Joy", 1 отверстие, ассорти</t>
   </si>
   <si>
+    <t>Карандаши 24 цвета Creativiki</t>
+  </si>
+  <si>
     <t>Точилка Erich Krause "Universe", с пластиковым контейнером, круглая, цвет ассорти</t>
   </si>
   <si>
     <t>Точилка для карандашей "deVente" 1 отверстие, без контейнера, металлическая прямоуг</t>
   </si>
   <si>
     <t>Карандаши цветные Каляка-Маляка 12 цв. туба</t>
   </si>
   <si>
-    <t>Карандаши цветные укороченные "FUNCOLOR" (пластиковые) в картонной тубе 12 цв.</t>
-[...19 lines deleted...]
-  <si>
     <t>Карандаш механический 0,5 мм., deVente НВ с упором, полупрозрачный корпус, с клипом</t>
   </si>
   <si>
     <t>Карандаш механический НВ, 0.5 мм., Erich Krause Megapolis Concept, резиновый упор</t>
   </si>
   <si>
     <t>Маркеры, текстовыделители</t>
   </si>
   <si>
+    <t>Набор маркеров для доски 4 цвета, Brauberg SOFT 5.0 мм., резиновая вставка</t>
+  </si>
+  <si>
+    <t>Текстовыделитель Attomex (1 шт.)</t>
+  </si>
+  <si>
+    <t>Маркер-выделитель 1-5 мм. (жел, зел, роз, оран) скошенный наконечник Attomех (1 шт.)</t>
+  </si>
+  <si>
+    <t>Набор маркеров для доски FL-7006 4 цвета 3 мм. блистер</t>
+  </si>
+  <si>
     <t>Маркер перманентный двусторонний Mazari (синий, черный, красный)</t>
   </si>
   <si>
     <t>Набор маркеров акриловых 12 цветов, круглый наконечник, для любой поверхности</t>
   </si>
   <si>
     <t>Маркер перманентный CENTROPEN, черный, круглый наконечник, 2,5 мм.</t>
   </si>
   <si>
     <t>Маркер перманентный Erich Krause P-100, 0.5-1.2 мм., чернила на спиртовой основе светостойкие, водостойкие без ксилола, чёрный</t>
   </si>
   <si>
     <t>Маркер перманентный 0.7-1.0 мм., Luxor 150, двухсторонний, пулевидный, чёрный</t>
   </si>
   <si>
     <t>Маркер перманентный (нестираемый) Erich Krause "P-100", ЧЕРНЫЙ, круглый наконечник, 0,5-1,2 мм.</t>
   </si>
   <si>
     <t>Набор из 4 маркеров на водной основе</t>
   </si>
   <si>
-    <t>Набор маркеров для доски 4 цвета, Brauberg SOFT 5.0 мм., резиновая вставка</t>
-[...10 lines deleted...]
-  <si>
     <t>Линейки, треугольники, транспортиры, циркули</t>
   </si>
   <si>
+    <t>Линейка пластиковая гибкая 20 см. цветная, ассорти</t>
+  </si>
+  <si>
+    <t>Линейка 20 см. Стамм "Таблица умножения", со справочным материалом, пластиковая, прозрачная, бесцветная</t>
+  </si>
+  <si>
+    <t>Треугольник пластиковый 18 см. 30 градусов "СТАММ" прозрачный цвет ассорти</t>
+  </si>
+  <si>
+    <t>Линейка пластиковая SchoolФОРМАТ 30 см. прозрачная ассорти</t>
+  </si>
+  <si>
+    <t>Транспортир 180 градусов 10 см. металлический</t>
+  </si>
+  <si>
+    <t>Линейка пластиковая 30 см. SchoolФОРМАТ матовая ассорти</t>
+  </si>
+  <si>
+    <t>Транспортир 180 градусов 10 см. пластиковый гибкий</t>
+  </si>
+  <si>
+    <t>Линейка пластиковая 30 см., СТАММ с держателем, прозрачная, тонированная</t>
+  </si>
+  <si>
+    <t>Набор геометрический Deli 4 предмета (линейка 20 см., транспортир, 2 треугольника)</t>
+  </si>
+  <si>
     <t>Линейка металлическая 30 см. Mazari</t>
   </si>
   <si>
     <t>Набор геометрический Стамм 4 предмета размер L (линейка 25 см., 2 треугольника, транспортир)неоновые цвета</t>
   </si>
   <si>
     <t>Линейка металлическая STEEL RULER Deli 30 см.</t>
   </si>
   <si>
     <t>Геометрический набор Стамм 4 предмета размер XL (линейка 30 см. 2 треугольника, транспортир)</t>
   </si>
   <si>
     <t>Линейка деревянная 30 см. ЛП-300 (Россия. Можга)</t>
   </si>
   <si>
     <t>Транспортир 180 градусов пластиковый Neon ассорти из 4 цветов</t>
   </si>
   <si>
     <t>Линейка 30 см. прозрачная "Рантис" ассорти</t>
   </si>
   <si>
     <t>Транспортир 360 градусов 12 см. прозрачный Erich Krause</t>
   </si>
   <si>
     <t>Линейка 20 см. "Рантис" цвет ассорти</t>
@@ -1536,1254 +1572,1227 @@
   <si>
     <t>Линейка деревянная 25 см. ЛП-250 Можга</t>
   </si>
   <si>
     <t>Циркуль металлический 120 мм., в пластиковом тубусе, Calligrata</t>
   </si>
   <si>
     <t>Линейка металлическая 20 см. Mazari</t>
   </si>
   <si>
     <t>Циркуль металлический 125 мм., с карандашом, в пластиковом пенале</t>
   </si>
   <si>
     <t>Линейка пластиковая 15 см. прозрачная цветная SchoolФормат</t>
   </si>
   <si>
     <t>Линейка 15 см. Erich Krause Pastel, пластиковая цвет ассорти</t>
   </si>
   <si>
     <t>Линейка 25 см. inФормат непрозрачная черная</t>
   </si>
   <si>
     <t>Линейка 25 см. "Стамм"цвет ассорти непрозрачная</t>
   </si>
   <si>
-    <t>Линейка пластиковая гибкая 20 см. цветная, ассорти</t>
-[...25 lines deleted...]
-  <si>
     <t>Ластики</t>
   </si>
   <si>
+    <t>Ластик Mazari из синтетического каучука TANDEM</t>
+  </si>
+  <si>
+    <t>Ластик красно-синий inФормат</t>
+  </si>
+  <si>
+    <t>Ластик комбинированный Koh-I-Noor 6521/40, 57x19,5x8 мм., красно-синий, прямоугольный, скошенные края</t>
+  </si>
+  <si>
+    <t>Резинка стирательная Erich Krause "Smart Oval", овальная, 57х34х13 мм., белая, пластиковый держатель</t>
+  </si>
+  <si>
     <t>Ластик с центровкой Erich Krause, Smart треугольный</t>
   </si>
   <si>
     <t>Ластик Erich Krause "ABC" ассорти 34648</t>
   </si>
   <si>
-    <t>Ластик Mazari из синтетического каучука TANDEM</t>
-[...10 lines deleted...]
-  <si>
     <t>Корректоры</t>
   </si>
   <si>
+    <t>Корректирующая жидкость Erich Krause, 20 мл., с кисточкой</t>
+  </si>
+  <si>
+    <t>Корректирующая лента Brauberg "Design One", 5 мм. х 6 м.</t>
+  </si>
+  <si>
+    <t>Корректирующая лента 5 мм. х 10 мм. deVente</t>
+  </si>
+  <si>
+    <t>Корректирующая лента Erich Krause "Techno White Mini", 4,2 мм. х 5 м.</t>
+  </si>
+  <si>
     <t>Корректирующий карандаш Erich Krause 6 мл. "Techno White" спиртовая основа</t>
   </si>
   <si>
     <t>Корректирующая ручка «Луч» 9 мл., металлический наконечник</t>
   </si>
   <si>
     <t>Корректор-ручка 10 мл. Erich Krause "Arctic White" цветные колпачки</t>
   </si>
   <si>
     <t>Корр.ручка 3 мл.Deli мет.након.голубой корпус</t>
   </si>
   <si>
     <t>Корректирующая жидкость 20 мл. inFormat, с кисточкой, на водной основе</t>
   </si>
   <si>
     <t>Корректирующая жидкость водная 15 мл. «Гамма» Школьник, флакон с кисточкой, на быстросохнущей основе</t>
   </si>
   <si>
-    <t>Корректирующая жидкость Erich Krause, 20 мл., с кисточкой</t>
-[...10 lines deleted...]
-  <si>
     <t>Клей и скотч</t>
   </si>
   <si>
+    <t>Клейкая лента двусторонняя 12 мм. × 10 м. Berlingo</t>
+  </si>
+  <si>
+    <t>Клей-роллер канцелярский deVente 50 мл. в пластиковой бутылочке</t>
+  </si>
+  <si>
+    <t>Клейкая лента двусторонняя, OfficeSpace, 25 мм. × 10 м., полипропилен</t>
+  </si>
+  <si>
+    <t>Клей канцелярский 30 мл. Crystal 58408 Erich Krause</t>
+  </si>
+  <si>
+    <t>Клей ПВА 65 гр. с дозатором Хатбер</t>
+  </si>
+  <si>
+    <t>Клей ПВА Каляка-Маляка, 20 г., с кисточкой</t>
+  </si>
+  <si>
     <t>Клей-карандаш Erich Krause "Extra" 36 гр.</t>
   </si>
   <si>
     <t>Клей-карандаш Erich Krause "Extra" 21 гр.</t>
   </si>
   <si>
     <t>Клей - карандаш 15 гр. Еrich Krause Extra</t>
   </si>
   <si>
     <t>Клей карандаш 21 гр. «Луч»</t>
   </si>
   <si>
     <t>Клей карандаш 15 грамм Каляка-Маляка</t>
   </si>
   <si>
     <t>Клей-карандаш Calligrata, 36 г.</t>
   </si>
   <si>
     <t>Клейкая лента двусторонняя "deVente" полипропиленовая основа 90 мкм, 38 мм. x10 м.</t>
   </si>
   <si>
     <t>Скотч двусторонний на бумажной основе 12 мм.*10 м. "Erich Krause" 35 мкм</t>
   </si>
   <si>
     <t>Скотч двухсторонний 18 мм.6 м. Клейкая лента двусторонняя 18*6.3 основа бумага Centrum</t>
   </si>
   <si>
     <t>Клейкая лента малярная 30 мм. х 25 м.</t>
   </si>
   <si>
     <t>Лента малярная ТУНДРА самоклеящаяся, бумажная основа, 120 мкм, 48 мм. × 50 м.</t>
   </si>
   <si>
-    <t>Клейкая лента двусторонняя 12 мм. × 10 м. Berlingo</t>
-[...16 lines deleted...]
-  <si>
     <t>Ножницы</t>
   </si>
   <si>
+    <t>Ножницы Erich Krause Standard, 19 см., двойная заточка, нержавеющие лезвия, ударопрочный пластик, блистер, чёрные</t>
+  </si>
+  <si>
+    <t>Ножницы Erich Krause Standard 190 мм. черные, в карт. упак</t>
+  </si>
+  <si>
+    <t>Ножницы Erich Krause, 17 см., с улучшенной двойной заточкой, лезвия из нержавеющей стали, чёрные</t>
+  </si>
+  <si>
+    <t>Ножницы канцелярские 21,5 см.Centrum</t>
+  </si>
+  <si>
+    <t>Ножницы канцелярские "Attomex" 21 см., титановые лезвия</t>
+  </si>
+  <si>
     <t>Ножницы " deVente " Titanium 19 см. металлические, пластиковые ручки с резиновыми вставками</t>
   </si>
   <si>
     <t>Ножницы металлические 16.5 см. deVente</t>
   </si>
   <si>
     <t>Ножницы 16 см. Twin двухцветные прорезиненные кольца, в картонном блистере deVente</t>
   </si>
   <si>
     <t>Ножницы детские 14 см., Joy Ergo, в стакане, с закруглёнными концами лезвий и линейкой</t>
   </si>
   <si>
     <t>Ножницы 130 мм. детские "deVente. Cosmo" пластиковые кольца, защита на лезвиях, в картонном блистере</t>
   </si>
   <si>
     <t>Ножницы детские Каляка-Маляка, 115 мм.</t>
   </si>
   <si>
     <t>Ножницы Erich Krause "Standard Junior", 130 мм., цвет ассорти</t>
   </si>
   <si>
     <t>Ножницы Erich Krause "Joy", для левшей, 135 мм., с линейкой, ассорти, закругленные</t>
   </si>
   <si>
     <t>Ножницы детские 13 см., Мики Маус</t>
   </si>
   <si>
     <t>Ножницы детские 13 см., Человек-паук</t>
   </si>
   <si>
     <t>Ножницы канцелярские 21 см. "Комфорт" эргономичные пластиковые ручки</t>
   </si>
   <si>
-    <t>Ножницы Erich Krause Standard, 19 см., двойная заточка, нержавеющие лезвия, ударопрочный пластик, блистер, чёрные</t>
-[...13 lines deleted...]
-  <si>
     <t>Фломастеры, краски и мел</t>
   </si>
   <si>
     <t>Акварель Каляка-Маляка 6 цветов, без кисти</t>
   </si>
   <si>
     <t>Краски пальчиковые 6 цветов, 20 мл. Baby с Алоэ Вера Erich Krause</t>
   </si>
   <si>
     <t>Краски акварельные медовые 18 цветов "Классика" с кистью</t>
   </si>
   <si>
     <t>Товары для лепки и труда</t>
   </si>
   <si>
+    <t>Лизун-Слайм Стекло 90 гр.(t замерзания -15°C) (в банке) (от 3 лет)</t>
+  </si>
+  <si>
+    <t>Масса для лепки JOVI, самозатвердевающая, полимерная, 250 г., белая</t>
+  </si>
+  <si>
+    <t>Слайм Стекло с фиолетовыми блесками (90 г. в банке) температура замерзания 5 градусов от 3 лет</t>
+  </si>
+  <si>
+    <t>Клеенка для труда 35*50 см. "Орнамент"</t>
+  </si>
+  <si>
+    <t>Слайм Стекло цвет желтый с декоративным наполнителем ( 90 г. в банке) от 3 лет</t>
+  </si>
+  <si>
+    <t>Клеенка для труда "Конфеты"</t>
+  </si>
+  <si>
+    <t>Фартук для уроков труда 48,5*39,5 с карманом "SPEED RACE"</t>
+  </si>
+  <si>
+    <t>Пластилин 6 цв.классический Erich Krause Basic 6 цветов, 96 г. (коробка)</t>
+  </si>
+  <si>
+    <t>Фартук для уроков труда с нарукавниками 49*39 см. "STREET FOOTBALL"</t>
+  </si>
+  <si>
     <t>Пластилин восковой мягкий 12 цветов</t>
   </si>
   <si>
     <t>Настольное покрытие для труда "Азбука" размер 32*43 см.</t>
   </si>
   <si>
     <t>Пластилин мягкий "Кроха", 10 цветов, 165 г. «Луч»</t>
   </si>
   <si>
     <t>Настольное покрытие для письма А3 "Русский алфавит и счет"</t>
   </si>
   <si>
     <t>Пластилин 6 цв. мягкий 90 г. Каляка-Маляка для детского творчества со стеком</t>
   </si>
   <si>
     <t>Настольное покрытие для письма А3 "Русский и английский алфавит"</t>
   </si>
   <si>
     <t>Набор стеков 4 штуки "Школа творчества"</t>
   </si>
   <si>
     <t>Пластилин супер легкий 12 цветов "Тигр" + инструменты для лепки</t>
   </si>
   <si>
     <t>Стеки для лепки набор 4 шт.</t>
   </si>
   <si>
     <t>Масса для лепки DAS, самозатвердевающая, полимерная,500 гр., белая</t>
   </si>
   <si>
     <t>Клеенка для труда 35*50 см. "Арбуз"</t>
   </si>
   <si>
     <t>Настольное покрытие для труда 33*23 см. "Русский алфавит"</t>
   </si>
   <si>
     <t>Настольное покрытие для лепки А4 330*230 "Таблица умножения"</t>
   </si>
   <si>
     <t>Настольное покрытие для труда 33*23 см. "Карта мира с животными"</t>
   </si>
   <si>
     <t>Клеенка для труда 45*60 см."Бабочки"</t>
   </si>
   <si>
     <t>Тесто для лепки 8 цветов "Смешарики"</t>
   </si>
   <si>
-    <t>Лизун-Слайм Стекло 90 гр.(t замерзания -15°C) (в банке) (от 3 лет)</t>
-[...25 lines deleted...]
-  <si>
     <t>Товары для творчества</t>
   </si>
   <si>
     <t>Рисование</t>
   </si>
   <si>
+    <t>Картина по номерам на холсте с подрамником «Игра дельфинов» 20х30 см.</t>
+  </si>
+  <si>
+    <t>Картина по номерам с подрамником и поталью «Золотые рыбки», 20 х 30 см.</t>
+  </si>
+  <si>
+    <t>Картина по номерам для детей «Яркие зверята»</t>
+  </si>
+  <si>
+    <t>Картина по номерам для детей «Сладкое настроение», 21 х 15 см.</t>
+  </si>
+  <si>
     <t>Картина по номерам для детей «Котёнок с бабочкой», 21 х 15 см.</t>
   </si>
   <si>
     <t>Картина по номерам для детей «Милые котята», 15 х 15 см.</t>
   </si>
   <si>
     <t>Картина по номерам для детей «Единорожки-друзья», 15 х 15 см.</t>
   </si>
   <si>
     <t>Картина по номерам на холсте с подрамником «Грациозный бег коня», 40 х 30 см.</t>
   </si>
   <si>
-    <t>Картина по номерам на холсте с подрамником «Игра дельфинов» 20х30 см.</t>
-[...10 lines deleted...]
-  <si>
     <t>Бисероплетение</t>
   </si>
   <si>
     <t>Набор бисероплетения, 13 видов бусин</t>
   </si>
   <si>
     <t>Набор для бисероплетения «Игрушки из бисера. Единорог»</t>
   </si>
   <si>
     <t>Набор для бисероплетения «Игрушки из бисера. Питомцы»</t>
   </si>
   <si>
     <t>Гравюры</t>
   </si>
   <si>
     <t>Поделки</t>
   </si>
   <si>
+    <t>Пластишка Фигурки из теста (от 5 лет)</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка из фетра "Медвежонок"</t>
+  </si>
+  <si>
+    <t>Набор для создания объемной игрушки из фетра "Милый енотик"</t>
+  </si>
+  <si>
+    <t>Набор для творчества игрушка из фетра "Ежик"</t>
+  </si>
+  <si>
     <t>Набор для создания сумки из фетра "Милая лисичка размер 16*16 см.</t>
   </si>
   <si>
     <t>Наклейки стразы акриловые 164 шт. на листе (10х24 см.)</t>
   </si>
   <si>
     <t>Наклейки-стразы "Ассорти"</t>
   </si>
   <si>
-    <t>Пластишка Фигурки из теста (от 5 лет)</t>
-[...10 lines deleted...]
-  <si>
     <t>Вышивка и вязание</t>
   </si>
   <si>
     <t>Набор ниток мулине «Школьный», хлопок, 8 ± 1 м., 10 шт.</t>
   </si>
   <si>
     <t>Кассы букв и цифр, счетный материал</t>
   </si>
   <si>
     <t>Веер-касса, парные согласные буквы, математические знаки</t>
   </si>
   <si>
     <t>Подставки, закладки для книг</t>
   </si>
   <si>
+    <t>Закладки магнитные на подложке "Выбери цель", 6 шт.</t>
+  </si>
+  <si>
+    <t>Закладки магнитные, 6 шт. «Аниме»</t>
+  </si>
+  <si>
+    <t>Закладка магнитная "Авокадо"</t>
+  </si>
+  <si>
+    <t>Магнитные закладки "Хранитель знаний", 8 шт.</t>
+  </si>
+  <si>
     <t>Подставка для книг Пчелка "ЭКОНОМ" с держателем для ручки, микс</t>
   </si>
   <si>
     <t>Подставка для книг Пчелка "Универсал" с металлическим лепестком</t>
   </si>
   <si>
     <t>Набор закладок для книг 12*376 мм. (ляссе с клеевым краем)</t>
   </si>
   <si>
     <t>Подставка для бумажного блока Attomex 9x9x5 см., прозрачная</t>
   </si>
   <si>
     <t>Закладки магнитные на подложке 6 шт. "Действуй"</t>
   </si>
   <si>
     <t>Закладки магнитные "Котики"</t>
   </si>
   <si>
-    <t>Закладки магнитные на подложке "Выбери цель", 6 шт.</t>
-[...10 lines deleted...]
-  <si>
     <t>Обложки для тетрадей и учебников</t>
   </si>
   <si>
     <t>Набор обложек 232х440 мм. (10 шт.) для тетрадей, дневников с клеевым краем прозрачных 80 мкм/28</t>
   </si>
   <si>
     <t>Папки, скоросшиватели</t>
   </si>
   <si>
+    <t>Папка-уголок А4, 180 мкм, Calligrata Стандарт, полупрозрачные</t>
+  </si>
+  <si>
+    <t>Папка-скоросшиватель А4 140 мкм, Erich Krause Fizzy Neon, микс неон, прозрачный верх, до 130 листов</t>
+  </si>
+  <si>
+    <t>Папка-конверт на кнопке, А6, 180 мкм, вертикальная, тонированная</t>
+  </si>
+  <si>
+    <t>Папка-конверт на кнопке 0.18 мм., полупрозрачная deVente желтая</t>
+  </si>
+  <si>
+    <t>Папка-конверт на кнопке 0.18 мм., полупрозрачная deVente синяя</t>
+  </si>
+  <si>
+    <t>Папка-конверт на кнопке 0.18 мм., полупрозрачная deVente красная</t>
+  </si>
+  <si>
     <t>Папка-конверт на молнии Calligrata А6 (175 х 130 мм.), с сеткой внутри</t>
   </si>
   <si>
     <t>Папка на резинке А4, 500 мкм, Erich Krause</t>
   </si>
   <si>
     <t>Папка с завязками для бумаг Attomex 360г/м2 немелов.бел</t>
   </si>
   <si>
     <t>Скоросшиватель Calligrata «Дело», картон немелованный, 220 г/м²</t>
   </si>
   <si>
     <t>Папка скоросшиватель А4 Erich Krause Fizzy Pastel</t>
   </si>
   <si>
     <t>Папка-уголок А4, 150 мкм, Calligrata, 3 отделения</t>
   </si>
   <si>
     <t>Папка для бумаг с завязками, картон немелованный, 220г/м2, белый</t>
   </si>
   <si>
     <t>Папка-конверт на кнопке А4, 140 мкм, Erich Krause Fizzy Vivid, глянцевая, вмещает до 120 листов, полупрозрачная, микс</t>
   </si>
   <si>
     <t>Папка-уголок А4, 180 мкм., Calligrata Pastel. цвет ассорти</t>
   </si>
   <si>
     <t>Файл-вкладыш А4, 40 мкм, Стамм, матовый, вертикальный, 100 штук</t>
   </si>
   <si>
     <t>Файл - вкладыш Calligrata, А4, 40 мкм, глянцевый, вертикальный, 100 штук</t>
   </si>
   <si>
-    <t>Папка-уголок А4, 180 мкм, Calligrata Стандарт, полупрозрачные</t>
-[...16 lines deleted...]
-  <si>
     <t>Папки-регистраторы, короба, лотки для бумаг</t>
   </si>
   <si>
+    <t>Папка-регистратор (орднер) 75 мм. deVente синяя, металлическая окантовка, торц. карман</t>
+  </si>
+  <si>
+    <t>Папка-регистратор (орднер) 50 мм. торцкарман Attomex черный</t>
+  </si>
+  <si>
+    <t>Лоток для бумаг вертикальный "Лидер", чёрный</t>
+  </si>
+  <si>
+    <t>Лоток вертикальный для бумаг СТАММ "Респект-эконом" (220х290 мм.), ширина 70 мм., полипропилен, черный</t>
+  </si>
+  <si>
     <t>Лоток для бумаг вертикальный СТАММ "Лидер", синий, ширина 75 мм.</t>
   </si>
   <si>
     <t>Лоток для бумаг вертикальный СТАММ "Лидер", красный, ширина 70 мм.</t>
   </si>
   <si>
     <t>Папка -регистратор А4, 50 мм. Attomex</t>
   </si>
   <si>
     <t>Архивный короб бумвинил 9 см.( красный, синий)</t>
   </si>
   <si>
     <t>Архивный короб бумвинил 15 см. (красный, синий)</t>
   </si>
   <si>
     <t>Короб архивный с завязками А4, корешок 80 мм. Calligrata, бумвинил, синий</t>
   </si>
   <si>
     <t>Лоток для бумаг вертикальный СТАММ " Лидер" зеленый</t>
   </si>
   <si>
     <t>Лоток вертикальный для бумаг СТАММ "Респект" (290х70х220 мм.), прозрачный</t>
   </si>
   <si>
     <t>Лоток вертикальный для бумаг СТАММ (245х240х300 мм.), 4 отделения, сетчатый, сборный, черный</t>
   </si>
   <si>
     <t>Лоток для бумаг из 3 секций, горизонтальные, на металлических стержнях</t>
   </si>
   <si>
-    <t>Папка-регистратор (орднер) 75 мм. deVente синяя, металлическая окантовка, торц. карман</t>
-[...10 lines deleted...]
-  <si>
     <t>Планшеты, деловые папки</t>
   </si>
   <si>
+    <t>Планшет с зажимом А4 синий</t>
+  </si>
+  <si>
+    <t>Папка адресная "Поздравляем!"</t>
+  </si>
+  <si>
+    <t>Папка для бумаг с завязками бумажная 380г/м2 deVente</t>
+  </si>
+  <si>
+    <t>Папка с ручками А4, 340 х 245 х 75 мм., пластиковая, ручки-тесьма, Calligrata "Дружок Персик"</t>
+  </si>
+  <si>
     <t>Папка с ручками А4, 340 х 245 х 75 мм., пластиковая, ручки-тесьма, Calligrata "Звездолет"</t>
   </si>
   <si>
     <t>Папка с ручками А4, 340 х 245 х 75 мм., пластиковая, ручки-тесьма, Calligrata "Тачка огонь"</t>
   </si>
   <si>
     <t>Папка с ручками А4, 335 х 235 х 55 мм., пластиковая, ручки-тесьма, Calligrata "Кеды"</t>
   </si>
   <si>
     <t>Папка с ручками А4, 335 х 235 х 55 мм., пластиковая, ручки-тесьма, Calligrata "Корея"</t>
   </si>
   <si>
     <t>Папка с зажимом А4, 700 мкм, корешок 27 мм., Calligrata DeLuxe, внутренний карман, до 180 листов</t>
   </si>
   <si>
     <t>Папка с зажимом А4, 700 мкм, корешок 27 мм., Calligrata DeLuxe, внутренний карман, до 180 листов, черный</t>
   </si>
   <si>
     <t>Папка с зажимом А4, 700 мкм, корешок 27 мм., Calligrata DeLuxe, внутренний карман, до 180 листов, цвет красный</t>
   </si>
   <si>
     <t>Папка для труда, А4, пластиковая, 33×26×7.5 см. «Котик»</t>
   </si>
   <si>
     <t>Папка для труда, А4, пластиковая, 33×26×7.5 см. «Тачка»</t>
   </si>
   <si>
     <t>Папка для труда, А4, пластиковая, 33×26×7.5 см. «Мяч»</t>
   </si>
   <si>
-    <t>Планшет с зажимом А4 синий</t>
-[...10 lines deleted...]
-  <si>
     <t>Скрепки, скрепочницы</t>
   </si>
   <si>
+    <t>Скрепки 33 мм. овальные оцинкованные 100 шт. Attomex</t>
+  </si>
+  <si>
+    <t>Скрепки 28 мм. овальные цветные ZEBRA 100 шт. deVente</t>
+  </si>
+  <si>
+    <t>Скрепочница магнитная Brauberg с 30 скрепками, роликовый механизм подачи. черная</t>
+  </si>
+  <si>
+    <t>Скрепочница магнитная Brauberg с 30 скрепками, большой бочонок, черная</t>
+  </si>
+  <si>
     <t>Подставка для скрепок магнитная "deVente" 45*65*45 мм., прямоугольной формы</t>
   </si>
   <si>
     <t>Скрепки 28 мм. deVente 4135324 металлические, цветные</t>
   </si>
   <si>
     <t>Скрепки канцелярские "Erich Krause", 28 мм., металл с цвет.покрытием, 100 шт./, Россия</t>
   </si>
   <si>
     <t>Скрепки металлические с виниловым покрытием Erich Krause цветные, 33 мм.</t>
   </si>
   <si>
     <t>Скрепки металлические "deVente" овальные никелированные 50 мм., 50 шт.</t>
   </si>
   <si>
     <t>Скрепки 50 мм. 50 шт. оцинкованные овальные гофрированные deVente</t>
   </si>
   <si>
     <t>Скрепки канцелярские "ЦЕНТРУМ" 100 шт. 33 мм. никел</t>
   </si>
   <si>
     <t>Скрепки металлические "Attomex" овальные оцинкованные 28 мм., 100 шт.</t>
   </si>
   <si>
     <t>Скрепки канцелярские"Globus", 28 мм., с цветным покрытием, 70 штук в упаковке Россия</t>
   </si>
   <si>
-    <t>Скрепки 33 мм. овальные оцинкованные 100 шт. Attomex</t>
-[...10 lines deleted...]
-  <si>
     <t>Степлеры, скобы, антистеплеры</t>
   </si>
   <si>
+    <t>Мини-степлер №24/6, Kangaro "Trendy-45M" до 15 листов пластиковый корпус, ассорти</t>
+  </si>
+  <si>
+    <t>Степлер 24/6,26/6 30 л. HS-45P Kangaro</t>
+  </si>
+  <si>
+    <t>Степлер №24-26/6 на 30 листов Kangaro DS-35</t>
+  </si>
+  <si>
     <t>Степлер №24/6, 26/6 Kangaro 35 до 20 л.</t>
   </si>
   <si>
     <t>Степлер №10 Kangaro "Aris-10" до 15 л.</t>
   </si>
   <si>
     <t>Антистеплер для скоб №10 и №24/6, Brauberg "METROPOLIS", с фиксатором, ассорти</t>
   </si>
   <si>
     <t>Антистеплер STAFF для скоб № 10 и № 24/6, черный</t>
   </si>
   <si>
     <t>Мини-степлер №10 Kangaro "Trendy-10M" до 10 л.</t>
   </si>
   <si>
     <t>Степлер №23/10 Berlingo "Steel and Style" до 50 л., металлический корпус, черный</t>
   </si>
   <si>
     <t>Скобы для степлера Brauberg № 23/13, 1000 штук, в картонной коробке, до 80 листов</t>
   </si>
   <si>
     <t>Скобы для степлера Hatber X-Mate №24/6 1000 скоб 6 мм. оцинкованные</t>
   </si>
   <si>
     <t>Скобы для степлера Hatber X-Mate №10 1000 скоб 5 мм. оцинкованные</t>
   </si>
   <si>
-    <t>Мини-степлер №24/6, Kangaro "Trendy-45M" до 15 листов пластиковый корпус, ассорти</t>
-[...5 lines deleted...]
-    <t>Степлер №24-26/6 на 30 листов Kangaro DS-35</t>
+    <t>Скобы для степлера N10 стальные Kangaro</t>
+  </si>
+  <si>
+    <t>Скобы для степлера N24/6 стальные Kangaro</t>
   </si>
   <si>
     <t>Скобы для степлера N10 Erich Krause</t>
   </si>
   <si>
     <t>Скобы для степлера N24 Erich Krause с усиленной пробивной способностью</t>
   </si>
   <si>
-    <t>Скобы для степлера N10 стальные Kangaro</t>
-[...4 lines deleted...]
-  <si>
     <t>Зажимы для бумаг</t>
   </si>
   <si>
+    <t>Зажим для бумаг 19 мм. LITE черный до 60 листов</t>
+  </si>
+  <si>
+    <t>Зажим для бумаг 25 мм. LITE черный</t>
+  </si>
+  <si>
+    <t>Зажим для бумаг 51 мм. LITE черный</t>
+  </si>
+  <si>
+    <t>Зажим для бумаг 15 мм. на 45 л., цветной ассорти, черный</t>
+  </si>
+  <si>
     <t>Зажим для бумаг 25 мм. пастельные тона ассорти LITE</t>
   </si>
   <si>
     <t>Зажим для бумаг LITE 41 мм.черный до 190 листов</t>
   </si>
   <si>
     <t>Зажим для бумаг LITE 32 мм. черный до 140 листов</t>
   </si>
   <si>
     <t>Зажим для бумаг LITE 32 мм. цветной</t>
   </si>
   <si>
     <t>Зажим для бумаг LITE 41 мм. цветной ассорти до 190 листов</t>
   </si>
   <si>
     <t>Зажим для бумаг 15 мм. LITE черный до 45 листов</t>
   </si>
   <si>
-    <t>Зажим для бумаг 19 мм. LITE черный до 60 листов</t>
-[...10 lines deleted...]
-  <si>
     <t>Кнопки и булавки, магниты для досок</t>
   </si>
   <si>
+    <t>Кнопки силовые цветные 50 штук deVente 9 мм. в картонной коробке</t>
+  </si>
+  <si>
+    <t>Магниты для досок 40 мм., 4 штуки, GLOBUS цветные</t>
+  </si>
+  <si>
+    <t>Кнопки канцелярские "deVente" диаметр 10,5 мм., цветные 50 шт.</t>
+  </si>
+  <si>
+    <t>Булавки офисные 38 мм. в ассортименте металлические 100 штук в упаковке ATTOMEX</t>
+  </si>
+  <si>
     <t>Магниты для доски "Смайлы" 4 шт. 40 мм. (Германия</t>
   </si>
   <si>
     <t>Набор магнитов buro 30 мм. (5 шт.)</t>
   </si>
   <si>
     <t>Магнит для досок Deli E7825 ассорти d=30 мм. круглый 6 шт.</t>
   </si>
   <si>
     <t>Кнопки канцелярские Erich Krause металлические, никелированные, 10 мм., 50 штук</t>
   </si>
   <si>
     <t>Иглы для закалывания "BLITZ"ромашка 12x40 шт. ассорти</t>
   </si>
   <si>
-    <t>Кнопки силовые цветные 50 штук deVente 9 мм. в картонной коробке</t>
-[...10 lines deleted...]
-  <si>
     <t>Ножи канцелярские</t>
   </si>
   <si>
+    <t>Нож Канцелярский 18 мм. с АвтоФиксатором</t>
+  </si>
+  <si>
+    <t>Нож канцелярский, лезвие 9 мм., корпус пластик, фиксатор</t>
+  </si>
+  <si>
+    <t>Лезвия для ножей Erich Krause, комплект 10 шт., 18 мм.</t>
+  </si>
+  <si>
+    <t>Набор лезвий для канцелярских ножей 9 мм.</t>
+  </si>
+  <si>
     <t>Лезвие для канцелярского ножа 18 мм.</t>
   </si>
   <si>
     <t>Лезвие сменное для канцелярского ножа 18 мм. "deVente", 10 шт./уп</t>
   </si>
   <si>
     <t>Нож канцелярский, лезвие 18 мм.</t>
   </si>
   <si>
     <t>Нож канцелярский 9 мм. ассорти BURO</t>
   </si>
   <si>
     <t>Нож канцелярский с лезвием 18 мм., с металлическими направляющими, с фиксатором</t>
   </si>
   <si>
     <t>Нож универсальный трапециевидный 19 мм., корпус пластик</t>
   </si>
   <si>
     <t>Нож канцелярский 18 мм. пластиковый, 2 штуки запасных лезвий</t>
   </si>
   <si>
-    <t>Нож Канцелярский 18 мм. с АвтоФиксатором</t>
-[...10 lines deleted...]
-  <si>
     <t>Дыроколы, шилья, нитки для сшивания</t>
   </si>
   <si>
+    <t>Нить для прошивки документов, лавсано-штапелированная, ЛШ-210, 1000 м., бобина</t>
+  </si>
+  <si>
+    <t>Нитка №10 Армированные 100 ЛЛ 200 м.белые + игла</t>
+  </si>
+  <si>
+    <t>Игла швейная для переплетных работ</t>
+  </si>
+  <si>
+    <t>Дырокол 11 л. DP-280 /Kangaro</t>
+  </si>
+  <si>
     <t>Дырокол 30 л. deVente Stripe пластик. с линейкой, черный</t>
   </si>
   <si>
     <t>Дырокол "Attomex" (30 листов) металлический с линейкой</t>
   </si>
   <si>
     <t>Шило "Globus" канцелярское большое, 153 мм., 70 мм.</t>
   </si>
   <si>
-    <t>Нить для прошивки документов, лавсано-штапелированная, ЛШ-210, 1000 м., бобина</t>
-[...10 lines deleted...]
-  <si>
     <t>Штампы, датеры</t>
   </si>
   <si>
     <t>Датер автоматический "deVente" 7810, 3 мм., буквенное отображение месяца, в блистере, шт.</t>
   </si>
   <si>
     <t>Штамп автоматический стандартный "deVente" готовый к работе №10 "КОПИЯ ВЕРНА"</t>
   </si>
   <si>
     <t>Бейджи, брелки для ключей</t>
   </si>
   <si>
+    <t>Бейджик на булавке</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный 54*85 мм., на шнуре</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный 95*60 на веревке</t>
+  </si>
+  <si>
+    <t>Бейдж + держатель-рулетка и зажим Mazari</t>
+  </si>
+  <si>
     <t>Бейдж вертикальный кожзам</t>
   </si>
   <si>
     <t>Бейдж горизонтальный 90*60 мм. металл зажим, булавка deVente</t>
   </si>
   <si>
     <t>Бейдж с рулеткой и держателем</t>
   </si>
   <si>
     <t>Бейдж на шнурке горизонтальный Mazari серый</t>
   </si>
   <si>
     <t>Бейдж 85*54 мм. с держателем и рулеткой горизонтальный</t>
   </si>
   <si>
     <t>Брелок для ключей цвет ассорти</t>
   </si>
   <si>
-    <t>Бейджик на булавке</t>
-[...10 lines deleted...]
-  <si>
     <t>Калькуляторы</t>
   </si>
   <si>
+    <t>Калькулятор Skainer SК-108XRD 8 разрядов карманный красный</t>
+  </si>
+  <si>
+    <t>Калькулятор Skainer SК-108 8 разрядов карманный</t>
+  </si>
+  <si>
+    <t>Калькулятор Skainer SК-210 10р черный</t>
+  </si>
+  <si>
+    <t>Калькулятор Braunberg Extra-12 WR</t>
+  </si>
+  <si>
     <t>Калькулятор 12 разрядный цв.мятный Braunberg Extra-12- LG</t>
   </si>
   <si>
     <t>Калькулятор настольный Brauberg EXTRA-12-DG (206x155 мм.) 12 разрядов двойное питание зеленый</t>
   </si>
   <si>
     <t>Калькулятор настольный Brauberg EXTRA PASTEL-12-PK (206x155 мм.), 12 разрядов, двойное питание розовый</t>
   </si>
   <si>
     <t>Калькулятор, настольный, 205*155*30 мм., 12 разрядов Skainer SK-555BK</t>
   </si>
   <si>
     <t>Калькулятор настольный Brauberg ULTRA COLOR-12-BKPR (192x143 мм.), 12 разрядов, двойное питание черный</t>
   </si>
   <si>
-    <t>Калькулятор Skainer SК-108XRD 8 разрядов карманный красный</t>
-[...10 lines deleted...]
-  <si>
     <t>Организация рабочего места</t>
   </si>
   <si>
     <t>Журналы и бланки</t>
   </si>
   <si>
     <t>Журналы по охране труда</t>
   </si>
   <si>
     <t>Журнал инструктажа на рабочем месте</t>
   </si>
   <si>
     <t>Журнал регистрации вводного инструктажа</t>
   </si>
   <si>
     <t>Строительство, производство, автопредприятия</t>
   </si>
   <si>
+    <t>Общий журнал работ</t>
+  </si>
+  <si>
+    <t>Журнал регистрации предрейсовых, предсменных, послерейсовых, послесменных медицинских осмотров</t>
+  </si>
+  <si>
+    <t>Журнал контроля технического состояния при выпуске и возвращении автомобилей с линии</t>
+  </si>
+  <si>
+    <t>Журнал бетонных работ</t>
+  </si>
+  <si>
     <t>Журнал работ по нарядам и распоряжениям (пот рм-016-2001)</t>
   </si>
   <si>
     <t>Журнал сварочных работ</t>
   </si>
   <si>
-    <t>Общий журнал работ</t>
-[...10 lines deleted...]
-  <si>
     <t>Школы, детсады</t>
   </si>
   <si>
     <t>Бухучет, делопроизводство, кадры</t>
   </si>
   <si>
     <t>Книга бухгалтерская "Главная книга"</t>
   </si>
   <si>
     <t>Журнал учета выданных доверенностей</t>
   </si>
   <si>
     <t>Кассовая книга Форма КО-4, 48 л.</t>
   </si>
   <si>
     <t>Удостоверения</t>
   </si>
   <si>
+    <t>Удостоверение о проверках знаний требований по охране труда</t>
+  </si>
+  <si>
+    <t>Удостоверение к работам в электроустановках напряжением</t>
+  </si>
+  <si>
+    <t>Удостоверение о проверке знаний пожарно-технического минимума</t>
+  </si>
+  <si>
+    <t>Удостоверение "Правил технической эксплуатации тепловых энергоустановок"</t>
+  </si>
+  <si>
     <t>Удостоверение</t>
   </si>
   <si>
     <t>Бланк Пенсионное удостоверение бумвинил, бордовый с тиснением ПУ-209</t>
   </si>
   <si>
-    <t>Удостоверение о проверках знаний требований по охране труда</t>
-[...10 lines deleted...]
-  <si>
     <t>Хозтовары</t>
   </si>
   <si>
     <t>Салфетки бумажные, влажные</t>
   </si>
   <si>
+    <t>Влажные салфетки антибактериальные 20 штук</t>
+  </si>
+  <si>
+    <t>Салфетки влажные дезинфицирующие 120 шт.</t>
+  </si>
+  <si>
+    <t>Влажные салфетки Cotte softcare универсальные 130 шт.</t>
+  </si>
+  <si>
+    <t>Платочки бумажные "Лилия" для всей семьи</t>
+  </si>
+  <si>
     <t>Влажные полотенца хозяйственные универсальные 60 штук</t>
   </si>
   <si>
     <t>Платочки бумажные familia</t>
   </si>
   <si>
-    <t>Влажные салфетки антибактериальные 20 штук</t>
-[...10 lines deleted...]
-  <si>
     <t>Товары для праздника</t>
   </si>
   <si>
     <t>Шар латексный 12", пастель, 1 шт.</t>
   </si>
   <si>
     <t>Свечи для торта Веселая затея с подставками 6 см. 24 шт.</t>
   </si>
   <si>
     <t>Одноразовая посуда</t>
   </si>
   <si>
     <t>Средства для уборки</t>
   </si>
   <si>
     <t>Пакеты, упаковка</t>
   </si>
   <si>
+    <t>Пакет подарочный ламинированный «Сияй» 9 х 12 х 6.5 см.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный ламинированный «Счастье» 12 х 15 х 5.5 см.</t>
+  </si>
+  <si>
+    <t>Пакет Полиэтиленовый 37*34 (пластиковые ручки) Лайк</t>
+  </si>
+  <si>
+    <t>Пакет Полиэтиленовый 37*35 (пластиковые ручки) Ароматный букет</t>
+  </si>
+  <si>
     <t>Пакет Полиэтиленовый 37*34 (пластиковые ручки) Десерт</t>
   </si>
   <si>
     <t>Пакет "Бразилия", полиэтиленовый с пластиковой ручкой, 37х34 см.</t>
   </si>
   <si>
     <t>Бант "Шар" перламутровый, синий</t>
   </si>
   <si>
     <t>Бант-шар №5 "Узор"</t>
   </si>
   <si>
-    <t>Пакет подарочный ламинированный «Сияй» 9 х 12 х 6.5 см.</t>
-[...10 lines deleted...]
-  <si>
     <t>Элементы питания (батарейки)</t>
   </si>
   <si>
+    <t>Батарейка Energizer MAX LR 03 AAA мизинчиковая 1 шт.</t>
+  </si>
+  <si>
+    <t>Батарейка GP SUPER ААА мизинчиковая</t>
+  </si>
+  <si>
+    <t>Элемент питания (батарейка) щелочной. GP Ultra 14АU-UЕ2 (LR14-1,5 V)</t>
+  </si>
+  <si>
+    <t>Батарейка Ergolux, 9V 6F22, Zinc-carbon, солевая, 9 В крона</t>
+  </si>
+  <si>
     <t>Аккумулятор VIDEX HR03/AAA 800mAh 2BL (LSD, низк. саморазряд) (2/20/200) 1 шт.</t>
   </si>
   <si>
     <t>Аккумулятор Videx AA 1000mAh (Ni-MH) 1 шт.</t>
   </si>
   <si>
     <t>Батарейка А 23</t>
   </si>
   <si>
     <t>Батарейка А 27</t>
   </si>
   <si>
     <t>Элемент питания GP Alkaline GP 4 9. 177 (AG4, LR626), алкалиновая</t>
   </si>
   <si>
     <t>Батарейка Kodak G 0 LR 521</t>
   </si>
   <si>
     <t>Наушники беспроводные LuazON I7-mini, вкладыши, Bluetooth 5.0, глянцевые, белые</t>
   </si>
   <si>
-    <t>Батарейка Energizer MAX LR 03 AAA мизинчиковая 1 шт.</t>
-[...10 lines deleted...]
-  <si>
     <t>Зарядные устройства</t>
   </si>
   <si>
+    <t>Сетевое зарядное USB устройство ( 1 USB выход ) Borofone BA 19 A Nimble, 5 В, 1 А, белое</t>
+  </si>
+  <si>
+    <t>Зарядное устройство Hoco С 95 А</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Hoco USB, 2.1 А, кабель Type-C 1 м. Белый</t>
+  </si>
+  <si>
+    <t>Сетевое зарядное устройство Hoco 18 Вт, USB QC3.0 - 3 А черный</t>
+  </si>
+  <si>
     <t>Сетевое зарядное устройство BOROFONE BA46A Premium 1xUSB + 1xUSB-C, 3A, 18W, черный</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство HOCO N25 Maker 2xUSB, 2.1A, 10W, белый</t>
   </si>
   <si>
     <t>СЗУ на PD (гнездо Type-C) BOROFONE BA84A, QC3.0, PD30Вт, белый</t>
   </si>
   <si>
     <t>Блок питания сетевой 1 USB HOCO, C72A, Glorious, 2100mA, пластик, цвет: белый US</t>
   </si>
   <si>
     <t>Зарядное устройство в прикуриватель Cartage, 12-24 в, USB, Type-c 3.1 А, чёрное</t>
   </si>
   <si>
-    <t>Сетевое зарядное USB устройство ( 1 USB выход ) Borofone BA 19 A Nimble, 5 В, 1 А, белое</t>
-[...10 lines deleted...]
-  <si>
     <t>Кабели для зарядки телефонов и планшетов</t>
   </si>
   <si>
+    <t>Кабель micro USB Hoco X29 Superior белый</t>
+  </si>
+  <si>
+    <t>USB BOROFONE BX 37 Wieldy charging data cable for Type-C (белый) 1 метр</t>
+  </si>
+  <si>
+    <t>Кабель micro BSB BX 54 Красный (ткань)</t>
+  </si>
+  <si>
+    <t>Кабель USB - lighting USB Borofone BX19 Benefit, 1.0 м., круглый, 2.1A, силикон черный</t>
+  </si>
+  <si>
     <t>Кабель USB 2,0 1,8 м. для принтера</t>
   </si>
   <si>
     <t>Кабель Borofont BX 63 micro USB 2A 1 метр, красный</t>
   </si>
   <si>
     <t>Кабель USB - Type-C Borofone BX 84 1 метр, 3.0A, цвет: белый</t>
   </si>
   <si>
     <t>Дата-кабель BOROFONE BX 21 Outstanding Type-C 1 метр</t>
   </si>
   <si>
     <t>Кабель Lightning - USB, 2.1 А, оплётка нейлон, 2 метра, синий</t>
   </si>
   <si>
     <t>Кабель Hoco X20 Flash джек USB - джек USB Type-C 3 А 3 метра белый</t>
   </si>
   <si>
     <t>Кабель Hoco X20, Type-C - USB 3 А 2 м. PVC оплетка черный</t>
   </si>
   <si>
-    <t>Кабель micro USB Hoco X29 Superior белый</t>
-[...10 lines deleted...]
-  <si>
     <t>Флэшки, CD-диски, токены</t>
   </si>
   <si>
+    <t>Рутокен Lite для электронных подписей (для ЭЦП ФНС) с индивидуальным сертификатом ФСТЭК</t>
+  </si>
+  <si>
+    <t>DVD диск 4.7 гб с поверхностью под печать</t>
+  </si>
+  <si>
+    <t>Диск CD-RW 700 MB</t>
+  </si>
+  <si>
+    <t>Диск CD R под печать</t>
+  </si>
+  <si>
     <t>USB флеш-накопитель 4 Gb SmartBuy SB004GB2SCK черная</t>
   </si>
   <si>
     <t>USB флеш-накопитель 8 Gb SmartBuy SB008GB2SCR красная</t>
   </si>
   <si>
     <t>USB флеш-накопитель 32 Gb Smartbuy SB32GBDK-B синяя</t>
   </si>
   <si>
     <t>Флэш-накопитель 16Gb SmartBuy красный</t>
   </si>
   <si>
     <t>Флешка Smartbuy 64 GB USB 2.0, синяя</t>
   </si>
   <si>
     <t>Флешка 128 CB Netac</t>
   </si>
   <si>
     <t>Мышь Oklick 125M черный оптическая (1500dpi) USB (2but)</t>
   </si>
   <si>
     <t>Мышь беспроводная Smart Buy 300AG-K ONE черная (SBM-300AG-K) (ГП 3 м.)</t>
   </si>
   <si>
-    <t>Рутокен Lite для электронных подписей (для ЭЦП ФНС) с индивидуальным сертификатом ФСТЭК</t>
-[...10 lines deleted...]
-  <si>
     <t>Брелки для ключей и сумок</t>
   </si>
   <si>
     <t>Компасы, фонарики, лаз.указки</t>
   </si>
   <si>
+    <t>Компас Maclay DC45-8</t>
+  </si>
+  <si>
+    <t>Компас Maclay DC44-2, d=44 мм., h=5 мм.</t>
+  </si>
+  <si>
+    <t>Компас туристический Maclay DC60</t>
+  </si>
+  <si>
+    <t>Лазерная указка «Мастер К», с карабином, 2 LED, 7×1.5 см.</t>
+  </si>
+  <si>
     <t>Компас DC 45A, жидкостный, d=4.2 см.</t>
   </si>
   <si>
-    <t>Компас Maclay DC45-8</t>
-[...10 lines deleted...]
-  <si>
     <t>Удлинители, пилоты</t>
   </si>
   <si>
     <t>Изолента, креп.лента</t>
   </si>
   <si>
     <t>Сопутствующие</t>
   </si>
   <si>
     <t>Обложки на документы</t>
   </si>
   <si>
     <t>Для автодокументов</t>
   </si>
   <si>
     <t>Обложка для автодокументов, цвет бордовый</t>
   </si>
   <si>
     <t>Обложка для автодокументов</t>
   </si>
   <si>
     <t>Обложка для автодокументов черный</t>
   </si>
   <si>
     <t>Для карточек, пропусков</t>
   </si>
   <si>
     <t>Обложка для проездного двусторонняя</t>
   </si>
   <si>
     <t>Футляр для проездного билета с рамкой 68*92 см.</t>
   </si>
   <si>
     <t>Для паспорта</t>
   </si>
   <si>
+    <t>Обложка для паспорта, цвет красный</t>
+  </si>
+  <si>
+    <t>Обложка для паспорта, цвет синий</t>
+  </si>
+  <si>
+    <t>Обложка для паспорта, цвет зелёный</t>
+  </si>
+  <si>
+    <t>Обложка для паспорта. "Герб" цвет бордовый (нат.кожа)</t>
+  </si>
+  <si>
     <t>Обложка на паспорт «Паспорт Россия»</t>
   </si>
   <si>
-    <t>Обложка для паспорта, цвет красный</t>
-[...10 lines deleted...]
-  <si>
     <t>На пенсионное удостоверение</t>
   </si>
   <si>
     <t>Прочие товары</t>
   </si>
   <si>
+    <t>Лупа, диаметр 60 мм. с шестикратным увеличением на блистре с европодвесом Centrum</t>
+  </si>
+  <si>
+    <t>Резинка банковская 50 г., d=60 мм., цветная inFormat</t>
+  </si>
+  <si>
+    <t>Резинка для денег универсальная диаметр 6 см. 100 гр.</t>
+  </si>
+  <si>
+    <t>Веер Цифр "1-20"</t>
+  </si>
+  <si>
     <t>Мешочек подарочный (12*15 см., органза)</t>
   </si>
   <si>
     <t>Набор для опытов, для детей «Котики. Выращиваем травку»</t>
   </si>
   <si>
     <t>Лента «Георгиевская» репсовая 25 мм. 23 ± 1 м.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Веер Цифр "1-20"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="13">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="00000000"/>
       <name val="BELL MT"/>
@@ -2984,51 +2993,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="12" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_ucheta_pervichnykh_sredstv_pozharotusheniia-50x501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_40_l-50x502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_20_listov_001-50x503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_40_001-50x504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_48_listov-50x505.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_20_listov-50x506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_l-50x507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_40_listov_001-50x508.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_40_listov-50x509.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_48_listov_001-50x5010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_drisovaniia_20_listov_sportkar-50x5011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_40_listov_002-50x5012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_24_l-50x5013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_40-50x5014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_20_l_na-50x5015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_chercheniia_20_listov_001-50x5016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_24_lista-50x5017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_chercheniia_20_listov-50x5018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_30_listov-50x5019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_chercheniia_a4_30-50x5020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_24_lista_001-50x5021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_20-50x5022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_30_listov_001-50x5023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_na_skrepke-50x5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_na_skrepke-50x5025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_32-50x5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_schoolformat_zabavnye-50x5027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_lista_003-50x5028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_24-50x5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_24_l_001-50x5030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_lista_004-50x5031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a5_32-50x5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_lista-50x5033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_lista_002-50x5034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a5_40-50x5035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_12_listov-50x5036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_lista_001-50x5037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_40_002-50x5038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_24_lista_v_kletku-50x5039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_96_listov_v_kletku_001-50x5040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_a5_24_lista_v-50x5041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_96_listov_medvedi-50x5042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_24_lista_v_lineiku-50x5043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_96_listov_v_kletku_002-50x5044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_96_listov_002-50x5045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_96_listov_v_kletku-50x5046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_96_listov_003-50x5047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_obshchaia_48_listov_na-50x5048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_96_listov_001-50x5049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_24_lista-50x5050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_96_listov-50x5051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_18l_kletka_s_plastikovoi-50x5052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_so_smennym_blokom_160-50x5053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_bumvinil_a5_48_listov-50x5054.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_so_smennym_blokom_160_001-50x5055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_na_spirali_kletka_80-50x5056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_18_listov_erich_krause-50x5057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_18_listov_v_lineiku-50x5058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_12_listov_v_kletku-50x5059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_48_listov_listia_paporotnika-50x5060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_12_listov_v_lineiku-50x5061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_48_listov_v_kletku-50x5062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_a4_48_listov_v-50x5063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_48_listov_001-50x5064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_24_lista_a5_v-50x5065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_48_listov-50x5066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnaia_samokleiashchaiasia_bumaga_a4-50x5067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcv_2-stor_creativiki_ofset-50x5068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_gofrirovannyi_calligrata_a4-50x5069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_samokleiashchaiasia_belaia_a4_pl_70gr-50x5070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_dvukhstoronnii_a4_10-50x5071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_samokleiushcheisia_bumagi_a4-50x5072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_samokleiushcheisia_bumagi_fluorestcentnaia_a4-50x5073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_a4_volshebnyi_10l-50x5074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnaia_samokleiashchaiasia_bumaga_a4_001-50x5075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_a4_liliia_kholding-50x5076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tcvetnogo_kartona_dvustoronnego_a-50x5077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnoi_karton_10l_10tcv_tcvetik-50x5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tcvetnogo_kartona_dvustoronnego_a_001-50x5079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_melovannyi_kaliaka-maliaka_a4-50x5080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_samokleiushcheisia_bumagi_fluorestcentnaia_a4_001-50x5081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tcvetnogo_kartona_volshebnyi_karton-50x5082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_dvustoronnii_nemelovannyi_a4-50x5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_detskogo_tvorchestva_bumaga-50x5084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_tonirovannyi_a4_10-50x5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/belyi_karton_8_listov_shkola-50x5086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_samokleiashchaiasia_a4_6-50x5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_belyi_nemelovannyi_1-stor_8l-50x5088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_krepovaia_podelochnaia_gofro_koh-i-noor-50x5089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_calligrata_belyi_a4_8-50x5090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_krepovaia_podelochnaia_gofro_koh-i-noor_001-50x5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tcvetnoi_bumagi_a4_10-50x5092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_dvustoronniaia_kaliaka-maliaka_a4_001-50x5093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_krepovaia_podelochnaia_gofro_koh-i-noor-50x5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_dvustoronniaia_kaliaka-maliaka_a4-50x5095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_1-storonniaia_kaliaka-maliaka_melov-50x5096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_krepovaia_podelochnaia_gofro_koh-i-noor_002-50x5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_tonirovannaia_a4_10l_10tc-50x5098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_odnostoronniaia_8_listov-50x5099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_a4_20_tcvetov-50x50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_a4_fluorestcentnaia-50x50101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tcvetnoi_bumagi_a4_10_001-50x50102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_dvustoronnii_a5_8-50x50103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/applikatciia_dlia_malyshei_repka-50x50104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/applikatciia_dlia_malyshei_rasskazhi_skazku-50x50105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/applikatciia_dlia_malyshei_moi_igrushki-50x50106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselaia_applikatciia-50x50107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pervye_veselye_applikatcii_liubimye_skazkiuchimsia-50x50108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/volshebnye_applikatcii_sinii_traktorveselyi_mashinki-50x50109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/volshebnye_applikatcii_sinii_traktorveselyi_mashinki_001-50x50110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram_megatachki-50x50111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vodnaia_raskraska_transport-50x50112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_antistress-50x50113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram_s_nakleikami-50x50114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram-50x50115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_risuem_po_nomeram-50x50116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/samaia_umnaia_raskraska_risuem_po-50x50117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_12_str_a4_sinii-50x50118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/palchikovaia_raskraska_zhivotnye_fermy_a5-50x50119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_mega_bolshaia_68_str-50x50120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vodnaia_raskraska_raskras_vodoi_sinii-50x50121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram_skazochnyi_patrul-50x50122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vodnaia_raskraska_risui_vodoi-50x50123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vodnaia_raskraska_dlia_devochek-50x50124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram_volshebnye_edinorogi-50x50125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram_shkolnaia_pora-50x50126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_teremok-50x50127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_repka-50x50128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_kurochka_riaba-50x50129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_volk_i-50x50130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_masha_i-50x50131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_detskie_100_nakleek_moi-50x50132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250_nakleek_dlia_malchikov-50x50133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_detskie_100_nakleek_dlia-50x50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_detskie_100_nakleek_mir-50x50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_s_nakleikami_mir_dinozavrov-50x50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250_nakleek_skazki_8_str-50x50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_mnogorazovye_zhivotnye_so_vsego-50x50138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_kolobok-50x50139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_tri_porosenka-50x50140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_tri_medvedia-50x50141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/luchshie_zagadki_dlia_malchikov_i-50x50142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dobrye_druzia_podarok_druzei_gurina-50x50143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_dlia_malyshei_putanitca-50x50144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_malysham_basni-50x50145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mir_skazok_bremenskie_muzykanty_bratia-50x50146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_dlia_malyshei_teremok-50x50147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_dlia_malyshei_mukha-tcokotukha-50x50148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_dlia_malyshei_tarakanishche-50x50149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_dlia_malyshei_telefon-50x50150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rabochaia_tetrad_po_obucheniiu_gramote-50x50151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/moi_pervye_propisi_prostye_figury-50x50152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uroki_pisma_uchimsia_pisat_slogi-50x50153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_s_propisiami_dlia_detskogo-50x50154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnye_propisi_pishem_bukvy-50x50155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rabochaia_tetrad_moi_pervye_propisi-50x50156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnye_propisi_uchimsia_pisat_bukvy-50x50157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/doshkolnoe_obrazovanie_ia_uchus_pisat-50x50158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnye_propisi_pishem_bukvy_slogi-50x50159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/moi_pervye_propisi_uprazhneniia_dlia-50x50160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnye_propisi_pishem_tcifry-50x50161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_dlia_detskogo_sada_s-50x50162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_dia_detskogo_sada_s-50x50163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_dlia_detskogo_sada_pechatnye-50x50164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_dlia_detskogo_sada_s_001-50x50165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_dlia_detskogo_sada_s_002-50x50166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_uchim_tcifry-50x50167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_s_propisiami_tcifry_dlia-50x50168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_uchimsia_pisat_bukvy-50x50169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dlia_detskogo_sada_tetrad_s-50x50170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_prostye_figury-50x50171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/moi_pervye_propisi_uchim_tcifry-50x50172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mnogorazovye_propisi_pishem_bukvy-50x50173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/moi_pervye_propisi_uchimsia_pisat-50x50174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_trenazher_po_russkomu_002-50x50175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zaniatiia_s_nakleikami_5-50x50176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_obuchaiushchaia_mnogorazovyi_trenazher_tablitca-50x50177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_5-6_let-50x50178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_trenazher_po_tablitce_umnozheniia-50x50179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_6_let_s-50x50180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_s_nakleikami_4_001-50x50181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_veselaia_zima_snegovik-50x50182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga-trenazher_mnemotekhniki_razvivaem_pamiat-50x50183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uroki_pisma_uchimsia_pisat_tcifry-50x50184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_uchimsia_chitat_soglasnye_bukvy-50x50185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_uroki_6_razvivaem_pamiat-50x50186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_pravda_ili_net-50x50187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_uroki_razvivaem_pamiat_myshlenie-50x50188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka-shpargalka_po_angliiskomu_iazyku_bukvy-50x50189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_uroki_5-7_let_reshaem-50x50190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_knizhka_po_metodike_g-50x50191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_zaniatiia_3goda_razvivaem_pamiat-50x50192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_knizhka_po_metodike_g_001-50x50193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_zaniatiia_4goda_razvivaem_pamiat-50x50194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_pravda_ili_net_001-50x50195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_zaniatiia_4-5_let_razvivaem-50x50196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_2-3_goda_s-50x50197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_zaniatiia_5-6_let_razvivaem-50x50198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_v_tverdom_pereplete_azbuka-50x50199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_3_goda-50x50200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_zaniatiia_6_let_razvivaem-50x50201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_uroki_logopeda_zakrepliaem_zvuki-50x50202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_3-4_goda-50x50203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/moi_liubimye_knizhki_lesnye_zvezdy-50x50204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_trenazher_po_russkomu-50x50205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_s_nakleikami_4-50x50206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_logopedicheskie_testy_razvivaem-50x50207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_trenazher_po_russkomu_001-50x50208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_4-5_let_s-50x50209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka-shpargalka_po_angliiskomu_iazyku_nepravilnye-50x50210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/trenazher_po_chteniiu_angliiskii_iazyk-50x50211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_trenazher_po_razvitiiu_mozga-50x50212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_skoro_v_pervyi_klass-50x50213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_7_navykov_budushchego_otlichnika-50x50214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bukvar_zhukova_n_s_uchebnoe_posobie-50x50215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100_zadanii_razvivaem_melkuiu_motoriku-50x50216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100_zadanii_vnimanie_i_pamiat-50x50217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sbornik_shpargalok_dlia_1-4_klassov-50x50218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sbornik_shpargalok_vse_pravila_po-50x50219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sbornik_shpargalok_po_russkomu_iazyku-50x50220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sbornik_shpargalok_po_angliiskomu_iazyku-50x50221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_fantasticheskie_sushchestva-50x50222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_sobaki_i_shchenki-50x50223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_koshki_i_kotiata-50x50224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_khokkei_i_futbol-50x50225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_sport-50x50226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_pozharnye_spasateli_i_politceiskie-50x50227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_koronavirus_i_drugie_virusy-50x50228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_kulinariia_simbat-50x50229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_samaia_luchshaia_kniga_dlia-50x50230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_100_sekretov_dlia_devochek-50x50231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_nauchnye_eksperimenty-50x50232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_dlia_tetradei_sobachki-50x50233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_dlia_tetradei-50x50234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleika_dtetr_mashinki-50x50235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_dlia_tetradei_kotiata-50x50236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_110kh170_mm_dlia_podpisi-50x50237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_dlia_tetradei_edinorogi-50x50238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_dlia_ofisa_a4-50x50239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_ofisnaia_a4_tcvetnaia-50x50240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_dlia_ofisnoi_tekhniki-50x50241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_a4_standart-50x50242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_svetocopy_a3_obshchego_naznacheniiaofisnaia-50x50243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_a4_ofisnaia_snegurochka_500-50x50244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_ofisnaia_a4_lite_50l_001-50x50245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_lite_50_listov_75_001-50x50246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_a4_50_listov_80-50x50247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_a3_ofisnaia_snegurochka_500-50x50248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_svetocopy_a4_classic_80-50x50249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_devente_intensiv-50x50250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_lite_50_listov_75-50x50251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikaia_bumaga_dlia_zametok_devente-50x50252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_bumagi_s_kleevym_kraem-50x50253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_samokleiashchaiasia_7676_100l_zheltaia-50x50254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_samokleiashchiisia_5138_mm_100-50x50255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kl_bumaga_dzametok_7676mm_attomex_100l-50x50256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_dlia_zametok_s_kleevym_001-50x50257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_dlia_zapisei_7676_100l-50x50258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_kleevym_kraem_5138-50x50259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_kleevym_kraem_4-50x50260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_samokleiashchiisia_stikery_brauberg_pastelnyi-50x50261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_lipkim_kraem_7676mm-50x50262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_dlia_zametok_s_kleevym_002-50x50263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/samokleiashchiisia_bumazhnyi_blok_deli_explora-50x50264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_samokleiashchikhsia_etiketok-zakladok_attomex_plastikovye-50x50265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_dlia_zametok_s_kleevym-50x50266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_kleevym_kraem_attomex-50x50267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_samokleiashch_plastik_stickn_hopax-50x50268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikie_strelki-indeksy_centrum_plastikovye_45-50x50269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_bumazhnye_kleikie_5_tcvetov-50x50270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_dzapisei_909050_belyi_attomex-50x50271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_ne_samokleiashchiisia_8585_500l-50x50272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stamm_blok_dlia_zametok_8kh8kh5-50x50273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_dlia_zametok_9090_400l-50x50274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_dlia_zapisei_bumazhnyi_silwerhof-50x50275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_dlia_zametok_80x80x50mm_neprokleenyi-50x50276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stiker_7070_400l_rossiia-50x50277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_kleevym_kraem_dlia-50x50278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_lipkim_kraem_7676mm_001-50x50279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_96_listov_v-50x50280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_146kh205_mm_80-50x50281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_na_spirali_150200mm_60l-50x50282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_s_zamochkom_anime-50x50283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/telefonnaia_kniga_a_6_64-50x50284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_youth_a7_40_listov-50x50285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_crazy_monsters_40_listov-50x50286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_dlia_zapisei_80_listov-50x50287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_dlia_zapisei_bud_zdorov-50x50288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_zapisnaia_a6_48_listov-50x50289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_zapisnaia_a7_65100_80l-50x50290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_80_listov_v-50x50291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_80l_kletka_office-50x50292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_80_listov_v_002-50x50293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_80l_a5_kletka_na-50x50294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_80_listov_v_003-50x50295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_32l-50x50296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_80_listov_v_001-50x50297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_40_l_kletka-50x50298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhednevnik_uchitelia_a5_bumvinil_144-50x50299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhenedelnik_a6_bruno_visconti_160-50x50300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/planing_64_stranitcy-50x50301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhenedelnik_nedatirovannyi_tcvetochnyi_sad-50x50302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhenedelnik_nedatirovannyi_a7_64_stranitcy-50x50303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dnevnik_universalnyi_dlia_1-11_klassov-50x50304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dnevnik_shkolnyi_s_5-11_klass-50x50305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhednevnik_datirovannyi_a5_attomex_krasnyi-50x50306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhednevnik_nedatirovannyi_a5_128_listov-50x50307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhednevnik_v_tverdoi_oblozhke_tcvety-50x50308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhednevnik_v_tverdoi_oblozhke_a5-50x50309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar-domik_nastolnyi_na_spirali_2026_001-50x50310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_otryvnoi_na_magnite_s-50x50311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar-domik_nastolnyi_na_spirali_2026-50x50312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_kvartalnyi_2026_g_3_001-50x50313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_otryvnoi_na_magnite_na-50x50314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_kvart_4-kh_blochnyi_26-50x50315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_otryvnoi_2026_g_semeinyi-50x50316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_karmannyi_2026_god_loshadi-50x50317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_listovoi_2026_a3_berezki-50x50318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_kvartalnyi_2026_g_3-50x50319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_nastennyi_3_kh_blochnyi-50x50320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_listovoi_2026_a2_tropinka-50x50321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blagodarstvennoe_pismo-50x50322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gramota_a4_dlia_printera-50x50323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gramota_a4-50x50324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diplom_klassicheskii_rossiiskaia_simvolika_gilosh-50x50325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diplom_klassicheskii_rossiiskaia_simvolika_zolotaia-50x50326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diplom_klassicheskii_rossiiskaia_simvolika_zolotaia_001-50x50327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diplom_klassicheskii_rossiiskaia_simvolika_gilosh_001-50x50328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blagodarnost_a4_dlia_printera-50x50329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blagodarnost-50x50330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_prekrasnym_molodozhenam-50x50331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_pozdravliaem_ispolnenie-50x50332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_zhenikhu_i-50x50333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a4_s_iubileem-50x50334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a4_s_iubileem_001-50x50335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a4_v_etot_prekrasnyi-50x50336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_s_iubileem-50x50337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a4_s_iubileem_tolko-50x50338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_pozdravliaem-50x50339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_pozdravliaem_001-50x50340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_s_dnem_002-50x50341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_den-50x50342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_chudesnyi-50x50343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a4_s_dnem_svadby-50x50344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_s_dnem_003-50x50345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_den_002-50x50346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_s_dnem_001-50x50347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_prekrasnyi-50x50348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_s_dnem-50x50349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_den_003-50x50350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_den_001-50x50351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_istoriia_razvitiia_rebenka_001-50x50352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_rebenka_a5_64-50x50353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_istoriia_razvitiia_rebenka-50x50354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a5-50x50355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blank_sertifikat_o_profilakticheskikh_privivkakh-50x50356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_12l-50x50357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a6_002-50x50358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a6-50x50359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a6_001-50x50360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_istoriia_razvitiia_rebenka_003-50x50361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a6_003-50x50362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a6_004-50x50363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_rebenka_krasnaia_a4-50x50364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_rebenka_a4_oblozhka--50x50365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_rebenka_a5_64_001-50x50366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_istoriia_razvitiia_rebenka_002-50x50367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raspisanie_urokov_a4_razmer_297210_002-50x50368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/elektronnyi_obuchaiushchii_plakat_umnaia_azbuka-50x50369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raspisanie_urokov_a4_razmer_297210_003-50x50370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raspisanie_urokov_a4_razmer_297210-50x50371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raspisanie_urokov_a4_razmer_297210_001-50x50372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/chekovaia_lenta_571240-50x50373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/chekovaia_lenta_57mm_18m-50x50374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/chekovaia_lenta_54_metra-50x50375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_erichkrause_r-301_original-50x50376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_shar_podarochnaia_avt_0_7mm_t_sin_sin_futl_san-50x50377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_dlia_sharikovykh_ruchek_0_7-50x50378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_erichkrause_r-301_classic-50x50379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_0_5_mm_s-50x50380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_gelevyi_krasnyi-50x50381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_flair_writo-meter_0_6-50x50382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_crown_hi-jell_krasnaia-50x50383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_gelevyi_crown_hi-jell_138-50x50384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_pilot_0_7_mm-50x50385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_pentonic_krasnaia_0_7_linc-50x50386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_sharikovyi_linc-50x50387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_siniaia_aiteng_dlia-50x50388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_erichkrause_g-tone_krasnaia-50x50389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_utochka_siniaia_so-50x50390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_bic_cristal_exact-50x50391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_kapilliarnaia_f-15_krasnaia_erichkrause-50x50392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_siniaialapki_so_semnym-50x50393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_avtomaticheskaia_4-kh_tcvetnaia-50x50394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_kapilliarnaia_f-15_chernaia_erichkrause-50x50395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_schneider_germaniia_siniaia_001-50x50396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_calligrata_avtomaticheskaia_4-kh-50x50397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_linc_glycer_0_7mm-50x50398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_na_podstavke_sharikovaia_erich-50x50399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_avtomaticheskaia_6-ti_tcvetnaia-50x50400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_erich_krause-50x50401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartridzhi_chernilnye_centropen_sinie-50x50402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_munhwa_mc_gold-50x50403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_linc_corona_plus-50x50404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_r-301_original_gel-50x50405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_mnogotcvetnaia_koty_aristokraty-50x50406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_linc_gliss_0_7mm-50x50407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_pin_zelenaia_0_5-50x50408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_mnogotcvetnaia_chelovek-pauk-50x50409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_116_mm_dlia_ruchek-50x50410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_erichkrause_r-301_matic-50x50411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_futliar_povorotnaia_dolce_vita_serdechki_fantaziia-50x50412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_sharikovyi_elantra_90mm_0_7mm-50x50413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_erichkrause_r-301_orange-50x50414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_futliar_povorotnaia_dolce_vita_serdechki_krasnoe-50x50415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_98_mm_tipa_parker-50x50416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/avtoruchka_lite_51_sharikovaia_0_7-50x50417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_shar_podar_povorot_mekh-50x50418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_metallicheskii_sharikovyi_informat_tip-50x50419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_avtomaticheskaia_erich_krause-50x50420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_dolce_vita_zhirafy_sharikovaia-50x50421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_70_mm_dlia_ruchek-50x50422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_12_tcvetov_erichkrause_plastik-50x50423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_tcvetnoi_dlia_raznykh_poverkhnostei-50x50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_elektricheskaia_hatber_eps-9025_2khaa-50x50425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_stroitelnye_180_mm-50x50426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/grifeli_dlia_mekhanicheskikh_karandashei_0_5-50x50427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_chernografitnyi_nv_vechnyi_calligrata-50x50428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_erich_krause_unity_plastikovaia-50x50429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_dlia_karandashei_elektricheskaia_calligrata-50x50430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_s_konteinerom_1otv_attomex-50x50431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_dlia_stroitelnykh_karandashei-50x50432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_s_konteinerom_prime-s_hatber-50x50433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_s_konteinerom_lastik-50x50434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_plastikovaia_erich_krause_joy-50x50435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_erich_krause_universe_s-50x50436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_dlia_karandashei_devente_1-50x50437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_tcvetnye_kaliaka-maliaka_12_tcv-50x50438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_tcvetnye_ukorochennye_funcolor_plastikovye-50x50439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_chernografitnyi_hb_calligrata_plastikovyi-50x50440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_18_tcvetov_kaliaka-maliaka-50x50441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_plastikovyi_nv_lite_zelenyi-50x50442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_12_tcvetov_erichkrause_shestigrannye-50x50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_chernografitnyi_calligrata_hb-50x50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_chernografitnyi_erich_krause_1sht-50x50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_mekhanicheskii_0_5_mm_devente-50x50446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_mekhanicheskii_nv_0_5_mm-50x50447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/marker_permanentnyi_dvustoronnii_mazari_sinii-50x50448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_markerov_akrilovykh_12_tcvetov-50x50449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/marker_permanentnyi_centropen_chernyi_kruglyi-50x50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/marker_permanentnyi_erichkrause_p-100_0_5-1_2-50x50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/marker_permanentnyi_0_7-1_0_mm_luxor-50x50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/marker_permanentnyi_nestiraemyi_erich_krause-50x50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_iz_4_markerov_na-50x50454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_markerov_dlia_doski_4-50x50455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tekstovydelitel_attomex_1sht-50x50456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tekstovydelitelei_1-5mm_zhel_zel_roz_oran_skosh_nakon-50x50457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_markerov_dlia_doski_fl-7006-50x50458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_metallicheskaia_30_sm_mazari-50x50459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_geometricheskii_stamm_4_predmeta-50x50460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_metallicheskaia_steel_ruler_deli-50x50461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/geometricheskii_nabor_stamm_4_predmeta-50x50462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_dereviannaia_30_sm_lp-300-50x50463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/transportir_180_gradusov_plastikovyi_neon-50x50464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_30_sm_prozrachnaia_rantis-50x50465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/transportir_360_gradusov_12_sm-50x50466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_20sm_rantis_tcvet_assorti-50x50467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_zakroishchika_plastik_50_sm-50x50468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_dereviannaia_25_sm_lp-250-50x50469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcirkul_metallicheskii_120_mm_v-50x50470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_metallicheskaia_20sm_mazari-50x50471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcirkul_metallicheskii_125_mm_s-50x50472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_plastikovaia_15_sm_prozrachnaia-50x50473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_15_sm_erichkrause_pastel-50x50474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_25_sm_informat_neprozrachnaia-50x50475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_25_sm_stammtcvet_assorti-50x50476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_plastikovaia_gibkaia_20_sm-50x50477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_20_sm_stamm_tablitca-50x50478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/treugolnik_plastikovyi_18sm_30_gradusov-50x50479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_plastikovaia_schoolformat_30-50x50480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/transportir_180_gradusov_10_sm-50x50481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_plastikovaia_30sm_schoolformat_matovaia-50x50482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/transportir_180_gradusov_10sm_plastikovyi-50x50483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_plastikovaia_30_sm_stamm-50x50484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_geometricheskii_deli_4_predmeta-50x50485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lastik_s_tcentrovkoi_erich_krause-50x50486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lastik_erich_krause_abc_assorti-50x50487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lastik_mazari_iz_sinteticheskogo_kauchuka-50x50488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lastik_krasno-sinii_infopmat-50x50489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lastik_kombinirovannyi_koh-i-noor_652140_57x19_5x8-50x50490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rezinka_stiratelnaia_erich_krause_smart-50x50491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchii_karandash_ek_6ml-50x50492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_ruchka_luch_9_ml-50x50493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektor-ruchka_10_ml_erich_krause-50x50494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korr_ruchka_3ml_deli_met_nakon_goluboi_korpus-50x50495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_zhidkost_20ml_informat_s-50x50496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_zhidkost_vodnaia_15-50x50497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_zhidkost_erichkrause_20_ml-50x50498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_lenta_brauberg_design_one-50x50499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_lenta_5mm_kh_10mm-50x50500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_lenta_erich_krause_techno-50x50501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei-karandash_erich_krause_extra_36-50x50502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei-karandash_erich_krause_extra_21-50x50503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_-_karandash_15grerich-50x50504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_karandash_21_gramm_luch-50x50505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_karandash_15_gramm_kaliaka-maliaka-50x50506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_karandash_36_gramm-50x50507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikaia_lenta_dvustoronniaia_devente_polipropilenovaia-50x50508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skotch_dvustoronnii_na_bumazhnoi_osnove-50x50509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skotch_dvukhstoronnii_18mm_6m_kleikaia_lenta-50x50510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikaia_lenta_maliarnaia_30_mm-50x50511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lenta_maliarnaia_tundra_samokleiashchaiasia_bumazhnaia-50x50512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikaia_lenta_dvustoronniaia_12_mm-50x50513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei-roller_kantceliarskii_devente_50_ml-50x50514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikaia_lenta_dvustoronniaia_officespace_25-50x50515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_kantceliarskii_30_ml_crystal-50x50516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_pva_65_gr_s_001-50x50517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_pva_kaliaka-maliaka_20_g-50x50518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_devente_titanium-50x50519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_metallicheskie_16_5_sm_devente-50x50520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_16sm_twin_dvukhtcvetnye_prorezinennye-50x50521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_detskie_14_sm_joy-50x50522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_130_mm_detskie_devente-50x50523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_detskie_kaliaka-maliaka_115mm-50x50524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_erich_krause_standard_junior-50x50525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_erich_krause_joy_dlia-50x50526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_detskie_13_sm_miki-50x50527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_detskie_13_sm_chelovek-pauk-50x50528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_kantceliarskie_21_sm_komfort-50x50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_erichkrause_standard_19_sm-50x50530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_erich_krause_standard_190mm-50x50531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_erichkrause_17_sm-50x50532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_kantceliarskie_21_5sm_centrum-50x50533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_kantceliarskie_attomex_21_sm-50x50534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/akvarel_kaliaka-maliaka_6_tcvetov_bez-50x50535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kraski_palchikovye_6_tcvetov_20-50x50536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kraski_akvarelnye_medovye_18_tcvetov-50x50537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastilin_voskovoi_miagkii_12_tcvetov-50x50538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_truda_azbuka-50x50539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastilin_miagkii_krokha_10_tcvetov-50x50540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_pisma_a3-50x50541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastilin_6_tcv_miagkii_90-50x50542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_pisma_a3_001-50x50543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_stekov_4_shtuki_shkola-50x50544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastilin_super_legkii_12_tcvetov-50x50545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/steki_dlia_lepki_nabor_4-50x50546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/massa_dlia_lepki_das_samozatverdevaiushchaia-50x50547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleenka_dlia_truda_3550_sm-50x50548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_truda_3323_001-50x50549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_lepki_a4-50x50550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_truda_3323-50x50551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleenka_dlia_truda_4560_sm_babochki-50x50552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/testo_dlia_lepki_8_tcvetov-50x50553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lizun-slaim_steklo_90_gr_t_zamerzaniia-50x50554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/massa_dlia_lepki_jovi_samozatverdevaiushchaia-50x50555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/slaim_steklo_s_fioletovymi_bleskami-50x50556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleenka_dlia_truda_3550_sm_001-50x50557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/slaim_steklo_tcvet_zheltyi_s-50x50558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleenka_dlia_truda_konfety-50x50559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fartuk_dlia_urokov_truda_48_539_5-50x50560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastilin_6_tcv_klassicheskii_erich_krause-50x50561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fartuk_dlia_urokov_truda_s-50x50562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_dlia_detei_001-50x50563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_dlia_detei_002-50x50564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_dlia_detei-50x50565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_na_kholste_001-50x50566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_na_kholste-50x50567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_s_podramnikom-50x50568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_dlia_detei_004-50x50569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_dlia_detei_003-50x50570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_biseropleteniia_13_vidov_busin-50x50571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_biseropleteniia_igrushki_iz_002-50x50572.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_biseropleteniia_igrushki_iz-50x50573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_biseropleteniia_igrushki_iz_001-50x50574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_sozdaniia_sumki_iz-50x50575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_strazy_akrilovye_164-50x50576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki-strazy_assorti-50x50577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastishka_figurki_iz_testa_ot-50x50578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/miagkaia_igrushka_iz_fetra_medvezhonok-50x50579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_sozdaniia_obemnoi_igrushki-50x50580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_tvorchestva_igrushka_iz-50x50581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_nitok_muline_shkolnyi_khlopok-50x50582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veer-kassa_parnye_soglasnye_bukvy_matematicheskie-50x50583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/podstavka_dlia_knig_pchelka_ekonom-50x50584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/podstavka_dlia_knig_pchelka_universal-50x50585.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_zakladok_dlia_knig_12376mm-50x50586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/podstavka_dlia_bumazhnogo_bloka_attomex-50x50587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_magnitnye_na_podlozhke_6-50x50588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_magnitnye_kotiki-50x50589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_magnitnye_na_podlozhke_vyberi-50x50590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_magnitnye_6_sht_anime-50x50591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladka_magnitnaia_avokado-50x50592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/magnitnye_zakladki_khranitel_znanii_8-50x50593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_oblozhek_232kh440_mm_10-50x50594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_molnii_calligrata_a6-50x50595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_na_rezinke_a4_500-50x50596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_zaviazkami_dlia_bumag-50x50597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-skorosshivatel_delo_kartonnaia_a4-50x50598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_skorosshivatel_a4_ek-50x50599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-ugolok_a4_150_mkm_calligrata-50x50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_dlia_bumag_s_zaviazkami-50x50601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_knopke_a4_140-50x50602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-ugolok_a4_180_mkm_calligrata-50x50603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fail-vkladysh_a4_40_mkm_stamm-50x50604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fail_-_vkladysh_calligrata_a4-50x50605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-ugolok_a4_180_mkm_calligrata_001-50x50606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-skorosshivatel_a4_140_mkm_erichkrause-50x50607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_knopke_a6_180-50x50608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_knopke_0_18mm_poluprozrachnaia-50x50609.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_knopke_0_18mm_poluprozrachnaia_002-50x50610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_knopke_0_18mm_poluprozrachnaia_001-50x50611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_vertikalnyi_stamm_002-50x50612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_vertikalnyi_stamm_001-50x50613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_-registrator_a4_50_mm-50x50614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/arkhivnyi_korob_bumvinil_9_sm-50x50615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/arkhivnyi_korob_bumvinil_15_sm-50x50616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korob_arkhivnyi_s_zaviazkami_a4-50x50617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_vertikalnyi_stamm-50x50618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_vertikalnyi_dlia_bumag_stamm-50x50619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_vertikalnyi_dlia_bumag_stamm_001-50x50620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_iz_3-50x50621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-registrator_ordner_75mm_metal_okantovka_tortckarman-50x50622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-registrator_ordner_50_mm_tortckarman-50x50623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_vertikalnyi_lider-50x50624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_vertikalnyi_respekt-50x50625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_ruchkami_a4_340_001-50x50626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_ruchkami_a4_340_002-50x50627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_ruchkami_a4_335-50x50628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_ruchkami_a4_335_001-50x50629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_zazhimom_a4_700-50x50630.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_zazhimom_a4_700_001-50x50631.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_zazhimom_a4_700_002-50x50632.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_dlia_truda_a4_plastikovaia-50x50633.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_dlia_truda_a4_plastikovaia_002-50x50634.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_dlia_truda_a4_plastikovaia_001-50x50635.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/planshet_s_zazhimom_a4_sinii-50x50636.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_adresnaia_pozdravliaem-50x50637.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_dlia_bumag_s_zaviazkami-50x50638.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_ruchkami_a4_340-50x50639.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/podstavka_dlia_skrepok_magnitnaia_devente-50x50640.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_28mm_devente_4135324-50x50641.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_kantceliarskie_erichkrause_28_mm-50x50642.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_metallicheskie_s_vinilovym_pokrytiem-50x50643.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_metallicheskie_devente_ovalnye_nikelirovannye-50x50644.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_50mm_50sht_otcinkovannye_ovalnye-50x50645.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_kantceliarskie_tcentrum_100sht_33mm-50x50646.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_metallicheskie_attomex_ovalnye_otcinkovannye-50x50647.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_kantceliarskieglobus_28_mm_s-50x50648.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_33mm_ovalnye_otcinkovannye_100sht-50x50649.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_28mm_ovalnye_tcvetnye_zebra-50x50650.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepochnitca_magnitnaia_brauberg_s_30_001-50x50651.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepochnitca_magnitnaia_brauberg_s_30-50x50652.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stepler_246_266_kangaro_35-50x50653.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stepler_10_kangaro_aris-10_do-50x50654.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/antistepler_dlia_skob_10_i-50x50655.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/antistepler_staff_dlia_skob-50x50656.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mini-stepler_10_kangaro_trendy-10m_do-50x50657.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stepler_2310_berlingo_steel_and-50x50658.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_brauberg-50x50659.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_hatber_x-mate_001-50x50660.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_hatber_x-mate-50x50661.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mini-stepler_246_kangaro_trendy-45m_do-50x50662.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stepler_246_266_30l_hs-45p_kangaro-50x50663.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stepler_24-266_na_30_listov-50x50664.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_n10_erichkrause-50x50665.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_n24_erichkrause-50x50666.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_n10_stalnye-50x50667.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_n246_stalnye-50x50668.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_25_mm_001-50x50669.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_lite_41_001-50x50670.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_lite_32_001-50x50671.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_lite_32-50x50672.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_lite_41-50x50673.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_15_mm-50x50674.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_19_mm-50x50675.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_25_mm-50x50676.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_51_mm-50x50677.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_15mm_na-50x50678.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/magnity_dlia_doski_smaily_4-50x50679.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_magnitov_buro_30_mm-50x50680.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/magnit_dlia_dosok_deli_e7825-50x50681.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knopki_kantceliarskie_erich_krause_metallicheskie-50x50682.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/igly_dlia_zakalyvaniia_blitzromashka_12x40-50x50683.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knopki_silovye_tcvetnye_50_shtuk_001-50x50684.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/magnity_dlia_dosok_40_mm-50x50685.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knopki_kantceliarskie_devente_diametr_10_5-50x50686.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bulavki_ofisnye_38mm_v_assortimente-50x50687.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lezvie_dlia_kantceliarskogo_nozha_18-50x50688.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lezvie_smennoe_dlia_kantceliarskogo_nozha-50x50689.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_lezvie_18_mm-50x50690.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_9mm_assorti_buro-50x50691.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_s_lezviem_18-50x50692.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_universalnyi_trapetcievidnyi_19mm_korpus-50x50693.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_18mm_plastikovyi_2-50x50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_18mm_s_avtofiksatorom-50x50695.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_lezvie_9_mm-50x50696.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lezviia_dlia_nozhei_erich_krause-50x50697.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_lezvii_dlia_kantceliarskikh_nozhei-50x50698.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dyrokol_30l_devente_stripe-50x50699.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dyrokol_attomex_30_listov_metallicheskii-50x50700.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shilo_globus_kantceliarskoe_bolshoe_153mm_70mm-50x50701.jpg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nit_dlia_proshivki_dokumentov_lavsano-shtapelirovannaia-50x50702.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nitka_10_armirovannye_100_ll-50x50703.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/igla_shveinaia_dlia_perepletnykh_rabot-50x50704.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dyrokol_11l_dp-280_kangaro-50x50705.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dater_avtomaticheskii_devente_7810_3-50x50706.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shtamp_avtomaticheskii_standartnyi_deventegotovyi_k-50x50707.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_vertikalnyi_kozhzam-50x50708.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_goriz_9060mm_metall_zazhimbulavka_devente-50x50709.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_s_ruletkoi_i_derzhatelem-50x50710.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_na_shnurke_gorizontalnyi_mazari-50x50711.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_8554mm_s_derzhatelem_i_ruletkoi-50x50712.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/brelok_dlia_kliuchei_tcvet_assorti-50x50713.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzhik_na_bulavke-50x50714.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_vertikalnyi_5485_mm_na_shnure-50x50715.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_gorizontalnyi_9560_na_verevke-50x50716.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzhderzhatel-ruletka_i_zazhim_mazari-50x50717.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_12_razriadnyi_tcv_miatnyi_braunberg-50x50718.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_nastolnyi_brauberg_extra-12-dg_206x155-50x50719.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_nastolnyi_brauberg_extra_pastel-12-pk-50x50720.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_nastolnyi_20515530_mm_12-50x50721.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_nastolnyi_brauberg_ultra_color-12-bkpr-50x50722.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_skainer_sk-108xrd_8_razriadov-50x50723.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_skainer_sk-108_8_razriadov-50x50724.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_skainer_sk-210_10r_chernyi-50x50725.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_braunberg_extra-12_wr-50x50726.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_instruktazha_na_rabochem_meste-50x50727.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_registratcii_vvodnogo_instruktazha-50x50728.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_rabot_po_nariadam_i-50x50729.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_svarochnykh_rabot-50x50730.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obshchii_zhurnal_rabot-50x50731.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_registratcii_predreisovykh_predsmennykh_poslereisovykh-50x50732.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_kontrolia_tekhnicheskogo_sostoianiia_pri-50x50733.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_betonnykh_rabot_001-50x50734.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_bukhgalterskaia_glavnaia_kniga_001-50x50735.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_ucheta_vydannykh_doverennostei-50x50736.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kassovaia_kniga_forma_ko-4_48_001-50x50737.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udostoverenie-50x50738.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blank_pensionnoe_udostoverenie_bumvinil_bordovyi-50x50739.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udostoverenie_o_proverkakh_znanii_trebovanii-50x50740.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udostoverenie_k_rabotam_v_elektroustanovkakh-50x50741.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udostoverenie_o_proverke_znanii_pozharno-tekhnicheskogo-50x50742.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udostoverenie_pravil_tekhnicheskoi_ekspluatatcii_teplovykh-50x50743.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vlazhnye_polotentca_khoziaistvennye_universalnye_60-50x50744.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/platochki_bumazhnye_familia-50x50745.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vlazhnye_salfetki_antibakterialnye_20_shtuk-50x50746.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/salfetki_vlazhnye_dezinfitciruiushchie_120_sht-50x50747.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vlazhnye_salfetki_cotte_softcare_universalnye-50x50748.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/platochki_bumazhnye_liliia_dlia_vsei-50x50749.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shar_lateksnyi_12_pastel_1sht-50x50750.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/svechi_dlia_torta_veselaia_zateia-50x50751.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_polietilenovyi_3734_plastikovye_ruchki-50x50752.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_braziliia_polietilenovyi_s_plastikovoi-50x50753.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bant_shar_perlamutrovyi_sinii-50x50754.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bant-shar_5_uzor-50x50755.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_podarochnyi_laminirovannyi_siiai_9-50x50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_podarochnyi_laminirovannyi_schaste_12-50x50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_polietilenovyi_3734_plastikovye_ruchki_001-50x50758.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_polietilenovyi_3735_plastikovye_ruchki-50x50759.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/akkumuliator_videx_hr03aaa_800mah-50x50760.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/akkumuliator_videx_aa_1000mah_ni-mh-50x50761.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_a_23-50x50762.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_a_27_001-50x50763.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/element_pitaniia_gp_alkaline_gp-50x50764.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_kodak_g_0_lr-50x50765.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/naushniki_besprovodnye_luazon_i7-mini_vkladyshi-50x50766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_energizer_max_lr-50x50767.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_gp_super_aaa_mizinchikovaia-50x50768.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/element_pitaniia_batareika_shchelochnoi_gp-50x50769.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_ergolux_9v_6f22-50x50770.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/setevoe_zariadnoe_ustroistvo_borofone_ba46a-50x50771.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/setevoe_zariadnoe_ustroistvo_hoco_n25-50x50772.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/szu_na_pd_gnezdo_type-c-50x50773.jpg"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_pitaniia_setevoi_1_usb-50x50774.jpg"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zariadnoe_ustroistvo_v_prikurivatel_cartage-50x50775.jpg"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/setevoe_zariadnoe_usb_ustroistvo-50x50776.jpg"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zariadnoe_ustroistvo_hoco_s_95-50x50777.jpg"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/setevoe_zariadnoe_ustroistvo_hoco_usb-50x50778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/setevoe_zariadnoe_ustroistvo_hoco_18-50x50779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_usb_2_0_1_8m_dlia-50x50780.jpg"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_borofont_bx_63_micro-50x50781.jpg"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_usb_-_type-c_borofone-50x50782.jpg"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/data-kabel_borofone_bx_21_outstanding-50x50783.jpg"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_lightning_-_usb_2_1-50x50784.jpeg"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_hoco_x20_flash_dzhek-50x50785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_hoco_x20_type-c_--50x50786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_micro_usb_hoco_x29-50x50787.jpg"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/usb_borofone_bx_37_wieldy-50x50788.jpg"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_micro_bsb_bx_54-50x50789.jpg"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_usb_-_lighting_usb-50x50790.jpg"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/usb_flesh-nakopitel_4_gb_smartbuy-50x50791.jpg"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/usb_flesh-nakopitel_8_gb_smartbuy-50x50792.jpg"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/usb_flesh-nakopitel_32_gb_smartbuy-50x50793.jpg"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/flesh-nakopitel_16gb_smartbuy_krasnyi-50x50794.jpg"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fleshka_smartbuy_64_gb_usb-50x50795.jpg"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fleshka_128_cb_netac-50x50796.jpg"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mysh_oklick_125m_chernyi_opticheskaia-50x50797.jpg"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mysh_besprovodnaia_smart_buy_300ag-k-50x50798.jpg"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rutoken_lite_dlia_elektronnykh_podpisei-50x50799.jpg"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dvd_disk_4_7_gb_s-50x50800.jpg"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/disk_cd-rw_700_mb-50x50801.jpg"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/disk_cd_r_pod_pechat-50x50802.jpg"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kompas_dc_45a_zhidkostnyi_d4_2-50x50803.jpg"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kompas_maclay_dc45-8-50x50804.jpg"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kompas_maclay_dc44-2_d44_mm-50x50805.jpg"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kompas_turisticheskii_maclay_dc60-50x50806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/analogi_lazernaia_ukazka_master_k-50x50807.jpg"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_avtodokumentov_tcvet_bordovyi-50x50808.jpg"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_avtodokumentov-50x50809.jpg"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_avtodokumentov_chernyi-50x50810.jpg"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_proezdnogo_dvustoronniaia-50x50811.jpg"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/futliar_dlia_proezdnogo_bileta_s-50x50812.jpg"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_na_pasport_pasport_rossiia-50x50813.jpg"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_pasporta_tcvet_krasnyi-50x50814.jpg"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_pasporta_tcvet_sinii-50x50815.jpg"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_pasporta_tcvet_zelenyi-50x50816.jpg"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_pasporta_gerb_tcvet-50x50817.jpg"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meshochek_podarochnyi_1215_sm_organza-50x50818.jpg"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_opytov_dlia_detei-50x50819.jpg"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lenta_georgievskaia_repsovaia_25_mm-50x50820.jpg"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lupa_diametr_60mm_s_shestikratnym-50x50821.jpg"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rezinka_bankovskaia_50g_d60mm_tcvetnaia-50x50822.jpg"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rezinka_dlia_deneg_universalnaia_diametr-50x50823.jpg"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veer_tcifr_1-20-50x50824.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_ucheta_pervichnykh_sredstv_pozharotusheniia-50x501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_na_skrepke-50x502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_32-50x503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_schoolformat_zabavnye-50x504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_lista_003-50x505.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_24-50x506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_24_l_001-50x507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_lista_004-50x508.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a5_32-50x509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_lista-50x5010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_lista_002-50x5011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a5_40-50x5012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_12_listov-50x5013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_lista_001-50x5014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_40_002-50x5015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_40_l-50x5016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_20_listov_001-50x5017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_40_001-50x5018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_48_listov-50x5019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_20_listov-50x5020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_32_l-50x5021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_40_listov_001-50x5022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_40_listov-50x5023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_48_listov_001-50x5024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_drisovaniia_20_listov_sportkar-50x5025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_40_listov_002-50x5026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_24_l-50x5027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_40-50x5028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_20_l_na-50x5029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_chercheniia_20_listov_001-50x5030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_24_lista-50x5031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_chercheniia_20_listov-50x5032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_30_listov-50x5033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_chercheniia_a4_30-50x5034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_24_lista_001-50x5035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_a4_20-50x5036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_30_listov_001-50x5037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/albom_dlia_risovaniia_na_skrepke-50x5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_18_listov_v_lineiku-50x5039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_12_listov_v_kletku-50x5040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_48_listov_listia_paporotnika-50x5041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_12_listov_v_lineiku-50x5042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_48_listov_v_kletku-50x5043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_a4_48_listov_v-50x5044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_48_listov_001-50x5045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_24_lista_a5_v-50x5046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_48_listov-50x5047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_24_lista_v_kletku-50x5048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_96_listov_v_kletku_001-50x5049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_a5_24_lista_v-50x5050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_96_listov_medvedi-50x5051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_24_lista_v_lineiku-50x5052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_96_listov_v_kletku_002-50x5053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_96_listov_002-50x5054.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_96_listov_v_kletku-50x5055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_96_listov_003-50x5056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_obshchaia_48_listov_na-50x5057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_96_listov_001-50x5058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_24_lista-50x5059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_v_kletku_96_listov-50x5060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_18l_kletka_s_plastikovoi-50x5061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_so_smennym_blokom_160-50x5062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_bumvinil_a5_48_listov-50x5063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_so_smennym_blokom_160_001-50x5064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_na_spirali_kletka_80-50x5065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_18_listov_erich_krause-50x5066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_calligrata_belyi_a4_8-50x5067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_krepovaia_podelochnaia_gofro_koh-i-noor_001-50x5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tcvetnoi_bumagi_a4_10-50x5069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_dvustoronniaia_kaliaka-maliaka_a4_001-50x5070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_krepovaia_podelochnaia_gofro_koh-i-noor-50x5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_dvustoronniaia_kaliaka-maliaka_a4-50x5072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_1-storonniaia_kaliaka-maliaka_melov-50x5073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_krepovaia_podelochnaia_gofro_koh-i-noor_002-50x5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_tonirovannaia_a4_10l_10tc-50x5075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_odnostoronniaia_8_listov-50x5076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_a4_20_tcvetov-50x5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_a4_fluorestcentnaia-50x5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tcvetnoi_bumagi_a4_10_001-50x5079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_dvustoronnii_a5_8-50x5080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnaia_samokleiashchaiasia_bumaga_a4-50x5081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcv_2-stor_creativiki_ofset-50x5082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_gofrirovannyi_calligrata_a4-50x5083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_samokleiashchaiasia_belaia_a4_pl_70gr-50x5084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_dvukhstoronnii_a4_10-50x5085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_samokleiushcheisia_bumagi_a4-50x5086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_samokleiushcheisia_bumagi_fluorestcentnaia_a4-50x5087.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_a4_volshebnyi_10l-50x5088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnaia_samokleiashchaiasia_bumaga_a4_001-50x5089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_a4_liliia_kholding-50x5090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tcvetnogo_kartona_dvustoronnego_a-50x5091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnoi_karton_10l_10tcv_tcvetik-50x5092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tcvetnogo_kartona_dvustoronnego_a_001-50x5093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_melovannyi_kaliaka-maliaka_a4-50x5094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_samokleiushcheisia_bumagi_fluorestcentnaia_a4_001-50x5095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tcvetnogo_kartona_volshebnyi_karton-50x5096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_dvustoronnii_nemelovannyi_a4-50x5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_detskogo_tvorchestva_bumaga-50x5098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_tcvetnoi_tonirovannyi_a4_10-50x5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/belyi_karton_8_listov_shkola-50x50100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_samokleiashchaiasia_a4_6-50x50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karton_belyi_nemelovannyi_1-stor_8l-50x50102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_krepovaia_podelochnaia_gofro_koh-i-noor-50x50103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselaia_applikatciia-50x50104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pervye_veselye_applikatcii_liubimye_skazkiuchimsia-50x50105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/volshebnye_applikatcii_sinii_traktorveselyi_mashinki-50x50106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/volshebnye_applikatcii_sinii_traktorveselyi_mashinki_001-50x50107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/applikatciia_dlia_malyshei_repka-50x50108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/applikatciia_dlia_malyshei_rasskazhi_skazku-50x50109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/applikatciia_dlia_malyshei_moi_igrushki-50x50110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram_skazochnyi_patrul-50x50111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vodnaia_raskraska_risui_vodoi-50x50112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vodnaia_raskraska_dlia_devochek-50x50113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram_volshebnye_edinorogi-50x50114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram_shkolnaia_pora-50x50115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram_megatachki-50x50116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vodnaia_raskraska_transport-50x50117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_antistress-50x50118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram_s_nakleikami-50x50119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_po_nomeram-50x50120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_risuem_po_nomeram-50x50121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/samaia_umnaia_raskraska_risuem_po-50x50122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_12_str_a4_sinii-50x50123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/palchikovaia_raskraska_zhivotnye_fermy_a5-50x50124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raskraska_mega_bolshaia_68_str-50x50125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vodnaia_raskraska_raskras_vodoi_sinii-50x50126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_mnogorazovye_zhivotnye_so_vsego-50x50127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_kolobok-50x50128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_tri_porosenka-50x50129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_tri_medvedia-50x50130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_teremok-50x50131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_repka-50x50132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_kurochka_riaba-50x50133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_volk_i-50x50134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_s_nakleikami_masha_i-50x50135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_detskie_100_nakleek_moi-50x50136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250_nakleek_dlia_malchikov-50x50137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_detskie_100_nakleek_dlia-50x50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_detskie_100_nakleek_mir-50x50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_s_nakleikami_mir_dinozavrov-50x50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250_nakleek_skazki_8_str-50x50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/luchshie_zagadki_dlia_malchikov_i-50x50142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dobrye_druzia_podarok_druzei_gurina-50x50143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_dlia_malyshei_teremok-50x50144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_dlia_malyshei_mukha-tcokotukha-50x50145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_dlia_malyshei_tarakanishche-50x50146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_dlia_malyshei_telefon-50x50147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_dlia_malyshei_putanitca-50x50148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skazki_malysham_basni-50x50149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mir_skazok_bremenskie_muzykanty_bratia-50x50150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_dlia_detskogo_sada_s_002-50x50151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_uchim_tcifry-50x50152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_s_propisiami_tcifry_dlia-50x50153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_uchimsia_pisat_bukvy-50x50154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dlia_detskogo_sada_tetrad_s-50x50155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_prostye_figury-50x50156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/moi_pervye_propisi_uchim_tcifry-50x50157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mnogorazovye_propisi_pishem_bukvy-50x50158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/moi_pervye_propisi_uchimsia_pisat-50x50159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rabochaia_tetrad_po_obucheniiu_gramote-50x50160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/moi_pervye_propisi_prostye_figury-50x50161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uroki_pisma_uchimsia_pisat_slogi-50x50162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tetrad_s_propisiami_dlia_detskogo-50x50163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnye_propisi_pishem_bukvy-50x50164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rabochaia_tetrad_moi_pervye_propisi-50x50165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnye_propisi_uchimsia_pisat_bukvy-50x50166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/doshkolnoe_obrazovanie_ia_uchus_pisat-50x50167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnye_propisi_pishem_bukvy_slogi-50x50168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/moi_pervye_propisi_uprazhneniia_dlia-50x50169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcvetnye_propisi_pishem_tcifry-50x50170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_dlia_detskogo_sada_s-50x50171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_dia_detskogo_sada_s-50x50172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_dlia_detskogo_sada_pechatnye-50x50173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/propisi_dlia_detskogo_sada_s_001-50x50174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_2-3_goda_s-50x50175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_zaniatiia_5-6_let_razvivaem-50x50176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_v_tverdom_pereplete_azbuka-50x50177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_3_goda-50x50178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_zaniatiia_6_let_razvivaem-50x50179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_uroki_logopeda_zakrepliaem_zvuki-50x50180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_3-4_goda-50x50181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/moi_liubimye_knizhki_lesnye_zvezdy-50x50182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_trenazher_po_russkomu-50x50183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_s_nakleikami_4-50x50184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_logopedicheskie_testy_razvivaem-50x50185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_trenazher_po_russkomu_001-50x50186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_4-5_let_s-50x50187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_trenazher_po_russkomu_002-50x50188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zaniatiia_s_nakleikami_5-50x50189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_obuchaiushchaia_mnogorazovyi_trenazher_tablitca-50x50190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_5-6_let-50x50191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_trenazher_po_tablitce_umnozheniia-50x50192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_6_let_s-50x50193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_s_nakleikami_4_001-50x50194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/razvivaiushchie_zadaniia_veselaia_zima_snegovik-50x50195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga-trenazher_mnemotekhniki_razvivaem_pamiat-50x50196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/uroki_pisma_uchimsia_pisat_tcifry-50x50197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_uchimsia_chitat_soglasnye_bukvy-50x50198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_uroki_6_razvivaem_pamiat-50x50199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_pravda_ili_net-50x50200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_uroki_razvivaem_pamiat_myshlenie-50x50201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka-shpargalka_po_angliiskomu_iazyku_bukvy-50x50202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_uroki_5-7_let_reshaem-50x50203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_knizhka_po_metodike_g-50x50204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_zaniatiia_3goda_razvivaem_pamiat-50x50205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_knizhka_po_metodike_g_001-50x50206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_zaniatiia_4goda_razvivaem_pamiat-50x50207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obuchaiushchaia_kniga_pravda_ili_net_001-50x50208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veselye_zaniatiia_4-5_let_razvivaem-50x50209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sbornik_shpargalok_dlia_1-4_klassov-50x50210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sbornik_shpargalok_vse_pravila_po-50x50211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sbornik_shpargalok_po_russkomu_iazyku-50x50212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sbornik_shpargalok_po_angliiskomu_iazyku-50x50213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka-shpargalka_po_angliiskomu_iazyku_nepravilnye-50x50214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/trenazher_po_chteniiu_angliiskii_iazyk-50x50215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_trenazher_po_razvitiiu_mozga-50x50216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_skoro_v_pervyi_klass-50x50217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_7_navykov_budushchego_otlichnika-50x50218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bukvar_zhukova_n_s_uchebnoe_posobie-50x50219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100_zadanii_razvivaem_melkuiu_motoriku-50x50220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100_zadanii_vnimanie_i_pamiat-50x50221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_kulinariia_simbat-50x50222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_samaia_luchshaia_kniga_dlia-50x50223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_100_sekretov_dlia_devochek-50x50224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_nauchnye_eksperimenty-50x50225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_fantasticheskie_sushchestva-50x50226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_sobaki_i_shchenki-50x50227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_koshki_i_kotiata-50x50228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_khokkei_i_futbol-50x50229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_sport-50x50230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_pozharnye_spasateli_i_politceiskie-50x50231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/entciklopediia_koronavirus_i_drugie_virusy-50x50232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleika_dtetr_mashinki-50x50233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_dlia_tetradei_kotiata-50x50234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_110kh170_mm_dlia_podpisi-50x50235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_dlia_tetradei_edinorogi-50x50236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_dlia_tetradei_sobachki-50x50237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_dlia_tetradei-50x50238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_svetocopy_a4_classic_80-50x50239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_devente_intensiv-50x50240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_lite_50_listov_75-50x50241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_dlia_ofisa_a4-50x50242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_ofisnaia_a4_tcvetnaia-50x50243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_tcvetnaia_dlia_ofisnoi_tekhniki-50x50244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_a4_standart-50x50245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_svetocopy_a3_obshchego_naznacheniiaofisnaia-50x50246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_a4_ofisnaia_snegurochka_500-50x50247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_ofisnaia_a4_lite_50l_001-50x50248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_lite_50_listov_75_001-50x50249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_a4_50_listov_80-50x50250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_a3_ofisnaia_snegurochka_500-50x50251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_dzapisei_909050_belyi_attomex-50x50252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_ne_samokleiashchiisia_8585_500l-50x50253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stamm_blok_dlia_zametok_8kh8kh5-50x50254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_dlia_zametok_9090_400l-50x50255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_dlia_zapisei_bumazhnyi_silwerhof-50x50256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_dlia_zametok_80x80x50mm_neprokleenyi-50x50257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stiker_7070_400l_rossiia-50x50258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_kleevym_kraem_dlia-50x50259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_lipkim_kraem_7676mm_001-50x50260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikaia_bumaga_dlia_zametok_devente-50x50261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_bumagi_s_kleevym_kraem-50x50262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_samokleiashchaiasia_7676_100l_zheltaia-50x50263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_samokleiashchiisia_5138_mm_100-50x50264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kl_bumaga_dzametok_7676mm_attomex_100l-50x50265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_dlia_zametok_s_kleevym_001-50x50266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_dlia_zapisei_7676_100l-50x50267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_kleevym_kraem_5138-50x50268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_kleevym_kraem_4-50x50269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_samokleiashchiisia_stikery_brauberg_pastelnyi-50x50270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_lipkim_kraem_7676mm-50x50271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_dlia_zametok_s_kleevym_002-50x50272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/samokleiashchiisia_bumazhnyi_blok_deli_explora-50x50273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_samokleiashchikhsia_etiketok-zakladok_attomex_plastikovye-50x50274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_dlia_zametok_s_kleevym-50x50275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bumaga_s_kleevym_kraem_attomex-50x50276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_samokleiashch_plastik_stickn_hopax-50x50277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikie_strelki-indeksy_centrum_plastikovye_45-50x50278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_bumazhnye_kleikie_5_tcvetov-50x50279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_80_listov_v-50x50280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_80l_kletka_office-50x50281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_80_listov_v_002-50x50282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_80l_a5_kletka_na-50x50283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_80_listov_v_003-50x50284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_32l-50x50285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_80_listov_v_001-50x50286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_40_l_kletka-50x50287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_96_listov_v-50x50288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_a5_146kh205_mm_80-50x50289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_na_spirali_150200mm_60l-50x50290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_s_zamochkom_anime-50x50291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/telefonnaia_kniga_a_6_64-50x50292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_youth_a7_40_listov-50x50293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bloknot_crazy_monsters_40_listov-50x50294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_dlia_zapisei_80_listov-50x50295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_dlia_zapisei_bud_zdorov-50x50296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_zapisnaia_a6_48_listov-50x50297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knizhka_zapisnaia_a7_65100_80l-50x50298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhednevnik_datirovannyi_a5_attomex_krasnyi-50x50299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhednevnik_nedatirovannyi_a5_128_listov-50x50300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhednevnik_v_tverdoi_oblozhke_tcvety-50x50301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhednevnik_v_tverdoi_oblozhke_a5-50x50302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhednevnik_uchitelia_a5_bumvinil_144-50x50303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhenedelnik_a6_bruno_visconti_160-50x50304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/planing_64_stranitcy-50x50305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhenedelnik_nedatirovannyi_tcvetochnyi_sad-50x50306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ezhenedelnik_nedatirovannyi_a7_64_stranitcy-50x50307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dnevnik_universalnyi_dlia_1-11_klassov-50x50308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dnevnik_shkolnyi_s_5-11_klass-50x50309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_listovoi_2027_a3_goluboi-50x50310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_kvartalnyi_2027_g_ofis-50x50311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_kvartalnyi_2027_g_4-50x50312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_listovoi_2027_a2_simvol-50x50313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_na_magnite_2027_god-50x50314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_otryvnoi_na_magnite_s_001-50x50315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar-domik_nastolnyi_2027g_105kh160_mm-50x50316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_kvartalnyi_2027_g_3-50x50317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_nastennyi_2027_g_30kh30-50x50318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_kvartalnyi_2027_g-50x50319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_otryvnoi_2027_zhenskii-50x50320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalendar_karmannyi_2027_simvol_goda-50x50321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diplom_klassicheskii_rossiiskaia_simvolika_zolotaia_001-50x50322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diplom_klassicheskii_rossiiskaia_simvolika_gilosh_001-50x50323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blagodarnost_a4_dlia_printera-50x50324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blagodarnost-50x50325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blagodarstvennoe_pismo-50x50326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gramota_a4_dlia_printera-50x50327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gramota_a4-50x50328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diplom_klassicheskii_rossiiskaia_simvolika_gilosh-50x50329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diplom_klassicheskii_rossiiskaia_simvolika_zolotaia-50x50330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_chudesnyi-50x50331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a4_s_dnem_svadby-50x50332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_s_dnem_003-50x50333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_den_002-50x50334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_s_dnem_001-50x50335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_prekrasnyi-50x50336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_s_dnem-50x50337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_den_003-50x50338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_den_001-50x50339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_prekrasnym_molodozhenam-50x50340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_pozdravliaem_ispolnenie-50x50341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_zhenikhu_i-50x50342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a4_s_iubileem-50x50343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a4_s_iubileem_001-50x50344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a4_v_etot_prekrasnyi-50x50345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_s_iubileem-50x50346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a4_s_iubileem_tolko-50x50347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_pozdravliaem-50x50348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_pozdravliaem_001-50x50349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_s_dnem_002-50x50350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/otkrytka_a_4_v_den-50x50351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a6_004-50x50352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_rebenka_krasnaia_a4-50x50353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_rebenka_a4_oblozhka--50x50354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_rebenka_a5_64_001-50x50355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_istoriia_razvitiia_rebenka_002-50x50356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_istoriia_razvitiia_rebenka_001-50x50357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_rebenka_a5_64-50x50358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_istoriia_razvitiia_rebenka-50x50359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a5-50x50360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blank_sertifikat_o_profilakticheskikh_privivkakh-50x50361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_12l-50x50362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a6_002-50x50363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a6-50x50364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a6_001-50x50365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meditcinskaia_karta_istoriia_razvitiia_rebenka_003-50x50366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sertifikat_o_profilakticheskikh_privivkakh_a6_003-50x50367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/elektronnyi_obuchaiushchii_plakat_umnaia_azbuka-50x50368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raspisanie_urokov_a4_razmer_297210_003-50x50369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raspisanie_urokov_a4_razmer_297210-50x50370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raspisanie_urokov_a4_razmer_297210_001-50x50371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/raspisanie_urokov_a4_razmer_297210_002-50x50372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/chekovaia_lenta_571240-50x50373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/chekovaia_lenta_57mm_18m-50x50374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/chekovaia_lenta_54_metra-50x50375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_mnogotcvetnaia_chelovek-pauk-50x50376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_116_mm_dlia_ruchek-50x50377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_erichkrause_r-301_matic-50x50378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_futliar_povorotnaia_dolce_vita_serdechki_fantaziia-50x50379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_sharikovyi_elantra_90mm_0_7mm-50x50380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_erichkrause_r-301_orange-50x50381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_futliar_povorotnaia_dolce_vita_serdechki_krasnoe-50x50382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_98_mm_tipa_parker-50x50383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/avtoruchka_lite_51_sharikovaia_0_7-50x50384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_shar_podar_povorot_mekh-50x50385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_metallicheskii_sharikovyi_informat_tip-50x50386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_avtomaticheskaia_erich_krause-50x50387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_dolce_vita_zhirafy_sharikovaia-50x50388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_70_mm_dlia_ruchek-50x50389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_erichkrause_r-301_original-50x50390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_shar_podarochnaia_avt_0_7mm_t_sin_sin_futl_san-50x50391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_dlia_sharikovykh_ruchek_0_7-50x50392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_erichkrause_r-301_classic-50x50393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_0_5_mm_s-50x50394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_gelevyi_krasnyi-50x50395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_flair_writo-meter_0_6-50x50396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_crown_hi-jell_krasnaia-50x50397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_gelevyi_crown_hi-jell_138-50x50398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_pilot_0_7_mm-50x50399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_pentonic_krasnaia_0_7_linc-50x50400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sterzhen_sharikovyi_linc-50x50401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_siniaia_aiteng_dlia-50x50402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_erichkrause_g-tone_krasnaia-50x50403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_utochka_siniaia_so-50x50404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_bic_cristal_exact-50x50405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_kapilliarnaia_f-15_krasnaia_erichkrause-50x50406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_siniaialapki_so_semnym-50x50407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_avtomaticheskaia_4-kh_tcvetnaia-50x50408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_kapilliarnaia_f-15_chernaia_erichkrause-50x50409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_schneider_germaniia_siniaia_001-50x50410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_calligrata_avtomaticheskaia_4-kh-50x50411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_linc_glycer_0_7mm-50x50412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_na_podstavke_sharikovaia_erich-50x50413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_avtomaticheskaia_6-ti_tcvetnaia-50x50414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_erich_krause-50x50415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartridzhi_chernilnye_centropen_sinie-50x50416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_munhwa_mc_gold-50x50417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_linc_corona_plus-50x50418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_r-301_original_gel-50x50419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_mnogotcvetnaia_koty_aristokraty-50x50420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_sharikovaia_linc_gliss_0_7mm-50x50421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ruchka_gelevaia_pin_zelenaia_0_5-50x50422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_tcvetnye_ukorochennye_funcolor_plastikovye-50x50423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_chernografitnyi_hb_calligrata_plastikovyi-50x50424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_18_tcvetov_kaliaka-maliaka-50x50425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_plastikovyi_nv_lite_zelenyi-50x50426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_12_tcvetov_erichkrause_shestigrannye-50x50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_chernografitnyi_calligrata_hb-50x50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_chernografitnyi_erich_krause_1sht-50x50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_12_tcvetov_erichkrause_plastik-50x50430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_tcvetnoi_dlia_raznykh_poverkhnostei-50x50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_elektricheskaia_hatber_eps-9025_2khaa-50x50432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_stroitelnye_180_mm-50x50433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/grifeli_dlia_mekhanicheskikh_karandashei_0_5-50x50434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_chernografitnyi_nv_vechnyi_calligrata-50x50435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_erich_krause_unity_plastikovaia-50x50436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_dlia_karandashei_elektricheskaia_calligrata-50x50437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_s_konteinerom_1otv_attomex-50x50438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_dlia_stroitelnykh_karandashei-50x50439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_s_konteinerom_prime-s_hatber-50x50440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_12tcv_ktc12kr_creativiki-50x50441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_s_konteinerom_lastik-50x50442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_18_tcvetov_creativiki-50x50443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_plastikovaia_erich_krause_joy-50x50444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_24_tcveta_creativiki-50x50445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_erich_krause_universe_s-50x50446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tochilka_dlia_karandashei_devente_1-50x50447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandashi_tcvetnye_kaliaka-maliaka_12_tcv-50x50448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_mekhanicheskii_0_5_mm_devente-50x50449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/karandash_mekhanicheskii_nv_0_5_mm-50x50450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_markerov_dlia_doski_4-50x50451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tekstovydelitel_attomex_1sht-50x50452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_tekstovydelitelei_1-5mm_zhel_zel_roz_oran_skosh_nakon-50x50453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_markerov_dlia_doski_fl-7006-50x50454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/marker_permanentnyi_dvustoronnii_mazari_sinii-50x50455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_markerov_akrilovykh_12_tcvetov-50x50456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/marker_permanentnyi_centropen_chernyi_kruglyi-50x50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/marker_permanentnyi_erichkrause_p-100_0_5-1_2-50x50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/marker_permanentnyi_0_7-1_0_mm_luxor-50x50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/marker_permanentnyi_nestiraemyi_erich_krause-50x50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_iz_4_markerov_na-50x50461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_plastikovaia_gibkaia_20_sm-50x50462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_20_sm_stamm_tablitca-50x50463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/treugolnik_plastikovyi_18sm_30_gradusov-50x50464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_plastikovaia_schoolformat_30-50x50465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/transportir_180_gradusov_10_sm-50x50466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_plastikovaia_30sm_schoolformat_matovaia-50x50467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/transportir_180_gradusov_10sm_plastikovyi-50x50468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_plastikovaia_30_sm_stamm-50x50469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_geometricheskii_deli_4_predmeta-50x50470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_metallicheskaia_30_sm_mazari-50x50471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_geometricheskii_stamm_4_predmeta-50x50472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_metallicheskaia_steel_ruler_deli-50x50473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/geometricheskii_nabor_stamm_4_predmeta-50x50474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_dereviannaia_30_sm_lp-300-50x50475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/transportir_180_gradusov_plastikovyi_neon-50x50476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_30_sm_prozrachnaia_rantis-50x50477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/transportir_360_gradusov_12_sm-50x50478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_20sm_rantis_tcvet_assorti-50x50479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_zakroishchika_plastik_50_sm-50x50480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_dereviannaia_25_sm_lp-250-50x50481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcirkul_metallicheskii_120_mm_v-50x50482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_metallicheskaia_20sm_mazari-50x50483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tcirkul_metallicheskii_125_mm_s-50x50484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_plastikovaia_15_sm_prozrachnaia-50x50485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_15_sm_erichkrause_pastel-50x50486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_25_sm_informat_neprozrachnaia-50x50487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lineika_25_sm_stammtcvet_assorti-50x50488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lastik_mazari_iz_sinteticheskogo_kauchuka-50x50489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lastik_krasno-sinii_infopmat-50x50490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lastik_kombinirovannyi_koh-i-noor_652140_57x19_5x8-50x50491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rezinka_stiratelnaia_erich_krause_smart-50x50492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lastik_s_tcentrovkoi_erich_krause-50x50493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lastik_erich_krause_abc_assorti-50x50494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_zhidkost_erichkrause_20_ml-50x50495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_lenta_brauberg_design_one-50x50496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_lenta_5mm_kh_10mm-50x50497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_lenta_erich_krause_techno-50x50498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchii_karandash_ek_6ml-50x50499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_ruchka_luch_9_ml-50x50500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektor-ruchka_10_ml_erich_krause-50x50501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korr_ruchka_3ml_deli_met_nakon_goluboi_korpus-50x50502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_zhidkost_20ml_informat_s-50x50503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korrektiruiushchaia_zhidkost_vodnaia_15-50x50504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikaia_lenta_dvustoronniaia_12_mm-50x50505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei-roller_kantceliarskii_devente_50_ml-50x50506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikaia_lenta_dvustoronniaia_officespace_25-50x50507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_kantceliarskii_30_ml_crystal-50x50508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_pva_65_gr_s_001-50x50509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_pva_kaliaka-maliaka_20_g-50x50510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei-karandash_erich_krause_extra_36-50x50511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei-karandash_erich_krause_extra_21-50x50512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_-_karandash_15grerich-50x50513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_karandash_21_gramm_luch-50x50514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_karandash_15_gramm_kaliaka-maliaka-50x50515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/klei_karandash_36_gramm-50x50516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikaia_lenta_dvustoronniaia_devente_polipropilenovaia-50x50517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skotch_dvustoronnii_na_bumazhnoi_osnove-50x50518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skotch_dvukhstoronnii_18mm_6m_kleikaia_lenta-50x50519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleikaia_lenta_maliarnaia_30_mm-50x50520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lenta_maliarnaia_tundra_samokleiashchaiasia_bumazhnaia-50x50521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_erichkrause_standard_19_sm-50x50522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_erich_krause_standard_190mm-50x50523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_erichkrause_17_sm-50x50524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_kantceliarskie_21_5sm_centrum-50x50525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_kantceliarskie_attomex_21_sm-50x50526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_devente_titanium-50x50527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_metallicheskie_16_5_sm_devente-50x50528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_16sm_twin_dvukhtcvetnye_prorezinennye-50x50529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_detskie_14_sm_joy-50x50530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_130_mm_detskie_devente-50x50531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_detskie_kaliaka-maliaka_115mm-50x50532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_erich_krause_standard_junior-50x50533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_erich_krause_joy_dlia-50x50534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_detskie_13_sm_miki-50x50535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_detskie_13_sm_chelovek-pauk-50x50536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozhnitcy_kantceliarskie_21_sm_komfort-50x50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/akvarel_kaliaka-maliaka_6_tcvetov_bez-50x50538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kraski_palchikovye_6_tcvetov_20-50x50539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kraski_akvarelnye_medovye_18_tcvetov-50x50540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lizun-slaim_steklo_90_gr_t_zamerzaniia-50x50541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/massa_dlia_lepki_jovi_samozatverdevaiushchaia-50x50542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/slaim_steklo_s_fioletovymi_bleskami-50x50543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleenka_dlia_truda_3550_sm_001-50x50544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/slaim_steklo_tcvet_zheltyi_s-50x50545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleenka_dlia_truda_konfety-50x50546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fartuk_dlia_urokov_truda_48_539_5-50x50547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastilin_6_tcv_klassicheskii_erich_krause-50x50548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fartuk_dlia_urokov_truda_s-50x50549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastilin_voskovoi_miagkii_12_tcvetov-50x50550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_truda_azbuka-50x50551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastilin_miagkii_krokha_10_tcvetov-50x50552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_pisma_a3-50x50553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastilin_6_tcv_miagkii_90-50x50554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_pisma_a3_001-50x50555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_stekov_4_shtuki_shkola-50x50556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastilin_super_legkii_12_tcvetov-50x50557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/steki_dlia_lepki_nabor_4-50x50558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/massa_dlia_lepki_das_samozatverdevaiushchaia-50x50559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleenka_dlia_truda_3550_sm-50x50560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_truda_3323_001-50x50561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_lepki_a4-50x50562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nastolnoe_pokrytie_dlia_truda_3323-50x50563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kleenka_dlia_truda_4560_sm_babochki-50x50564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/testo_dlia_lepki_8_tcvetov-50x50565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_na_kholste-50x50566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_s_podramnikom-50x50567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_dlia_detei_004-50x50568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_dlia_detei_003-50x50569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_dlia_detei_001-50x50570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_dlia_detei_002-50x50571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_dlia_detei-50x50572.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kartina_po_nomeram_na_kholste_001-50x50573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_biseropleteniia_13_vidov_busin-50x50574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_biseropleteniia_igrushki_iz_002-50x50575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_biseropleteniia_igrushki_iz-50x50576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_biseropleteniia_igrushki_iz_001-50x50577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plastishka_figurki_iz_testa_ot-50x50578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/miagkaia_igrushka_iz_fetra_medvezhonok-50x50579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_sozdaniia_obemnoi_igrushki-50x50580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_tvorchestva_igrushka_iz-50x50581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_sozdaniia_sumki_iz-50x50582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki_strazy_akrilovye_164-50x50583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nakleiki-strazy_assorti-50x50584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_nitok_muline_shkolnyi_khlopok-50x50585.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veer-kassa_parnye_soglasnye_bukvy_matematicheskie-50x50586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_magnitnye_na_podlozhke_vyberi-50x50587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_magnitnye_6_sht_anime-50x50588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladka_magnitnaia_avokado-50x50589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/magnitnye_zakladki_khranitel_znanii_8-50x50590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/podstavka_dlia_knig_pchelka_ekonom-50x50591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/podstavka_dlia_knig_pchelka_universal-50x50592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_zakladok_dlia_knig_12376mm-50x50593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/podstavka_dlia_bumazhnogo_bloka_attomex-50x50594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_magnitnye_na_podlozhke_6-50x50595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zakladki_magnitnye_kotiki-50x50596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_oblozhek_232kh440_mm_10-50x50597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-ugolok_a4_180_mkm_calligrata_001-50x50598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-skorosshivatel_a4_140_mkm_erichkrause-50x50599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_knopke_a6_180-50x50600.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_knopke_0_18mm_poluprozrachnaia-50x50601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_knopke_0_18mm_poluprozrachnaia_002-50x50602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_knopke_0_18mm_poluprozrachnaia_001-50x50603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_molnii_calligrata_a6-50x50604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_na_rezinke_a4_500-50x50605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_zaviazkami_dlia_bumag-50x50606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-skorosshivatel_delo_kartonnaia_a4-50x50607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_skorosshivatel_a4_ek-50x50608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-ugolok_a4_150_mkm_calligrata-50x50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_dlia_bumag_s_zaviazkami-50x50610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-konvert_na_knopke_a4_140-50x50611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-ugolok_a4_180_mkm_calligrata-50x50612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fail-vkladysh_a4_40_mkm_stamm-50x50613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fail_-_vkladysh_calligrata_a4-50x50614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-registrator_ordner_75mm_metal_okantovka_tortckarman-50x50615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka-registrator_ordner_50_mm_tortckarman-50x50616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_vertikalnyi_lider-50x50617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_vertikalnyi_respekt-50x50618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_vertikalnyi_stamm_002-50x50619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_vertikalnyi_stamm_001-50x50620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_-registrator_a4_50_mm-50x50621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/arkhivnyi_korob_bumvinil_9_sm-50x50622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/arkhivnyi_korob_bumvinil_15_sm-50x50623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/korob_arkhivnyi_s_zaviazkami_a4-50x50624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_vertikalnyi_stamm-50x50625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_vertikalnyi_dlia_bumag_stamm-50x50626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_vertikalnyi_dlia_bumag_stamm_001-50x50627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lotok_dlia_bumag_iz_3-50x50628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/planshet_s_zazhimom_a4_sinii-50x50629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_adresnaia_pozdravliaem-50x50630.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_dlia_bumag_s_zaviazkami-50x50631.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_ruchkami_a4_340-50x50632.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_ruchkami_a4_340_001-50x50633.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_ruchkami_a4_340_002-50x50634.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_ruchkami_a4_335-50x50635.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_ruchkami_a4_335_001-50x50636.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_zazhimom_a4_700-50x50637.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_zazhimom_a4_700_001-50x50638.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_s_zazhimom_a4_700_002-50x50639.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_dlia_truda_a4_plastikovaia-50x50640.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_dlia_truda_a4_plastikovaia_002-50x50641.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/papka_dlia_truda_a4_plastikovaia_001-50x50642.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_33mm_ovalnye_otcinkovannye_100sht-50x50643.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_28mm_ovalnye_tcvetnye_zebra-50x50644.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepochnitca_magnitnaia_brauberg_s_30_001-50x50645.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepochnitca_magnitnaia_brauberg_s_30-50x50646.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/podstavka_dlia_skrepok_magnitnaia_devente-50x50647.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_28mm_devente_4135324-50x50648.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_kantceliarskie_erichkrause_28_mm-50x50649.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_metallicheskie_s_vinilovym_pokrytiem-50x50650.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_metallicheskie_devente_ovalnye_nikelirovannye-50x50651.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_50mm_50sht_otcinkovannye_ovalnye-50x50652.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_kantceliarskie_tcentrum_100sht_33mm-50x50653.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_metallicheskie_attomex_ovalnye_otcinkovannye-50x50654.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skrepki_kantceliarskieglobus_28_mm_s-50x50655.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mini-stepler_246_kangaro_trendy-45m_do-50x50656.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stepler_246_266_30l_hs-45p_kangaro-50x50657.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stepler_24-266_na_30_listov-50x50658.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stepler_246_266_kangaro_35-50x50659.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stepler_10_kangaro_aris-10_do-50x50660.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/antistepler_dlia_skob_10_i-50x50661.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/antistepler_staff_dlia_skob-50x50662.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mini-stepler_10_kangaro_trendy-10m_do-50x50663.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/stepler_2310_berlingo_steel_and-50x50664.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_brauberg-50x50665.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_hatber_x-mate_001-50x50666.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_hatber_x-mate-50x50667.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_n10_stalnye-50x50668.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_n246_stalnye-50x50669.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_n10_erichkrause-50x50670.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/skoby_dlia_steplera_n24_erichkrause-50x50671.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_19_mm-50x50672.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_25_mm-50x50673.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_51_mm-50x50674.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_15mm_na-50x50675.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_25_mm_001-50x50676.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_lite_41_001-50x50677.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_lite_32_001-50x50678.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_lite_32-50x50679.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_lite_41-50x50680.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zazhim_dlia_bumag_15_mm-50x50681.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knopki_silovye_tcvetnye_50_shtuk_001-50x50682.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/magnity_dlia_dosok_40_mm-50x50683.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knopki_kantceliarskie_devente_diametr_10_5-50x50684.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bulavki_ofisnye_38mm_v_assortimente-50x50685.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/magnity_dlia_doski_smaily_4-50x50686.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_magnitov_buro_30_mm-50x50687.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/magnit_dlia_dosok_deli_e7825-50x50688.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/knopki_kantceliarskie_erich_krause_metallicheskie-50x50689.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/igly_dlia_zakalyvaniia_blitzromashka_12x40-50x50690.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_18mm_s_avtofiksatorom-50x50691.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_lezvie_9_mm-50x50692.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lezviia_dlia_nozhei_erich_krause-50x50693.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_lezvii_dlia_kantceliarskikh_nozhei-50x50694.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lezvie_dlia_kantceliarskogo_nozha_18-50x50695.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lezvie_smennoe_dlia_kantceliarskogo_nozha-50x50696.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_lezvie_18_mm-50x50697.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_9mm_assorti_buro-50x50698.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_s_lezviem_18-50x50699.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_universalnyi_trapetcievidnyi_19mm_korpus-50x50700.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nozh_kantceliarskii_18mm_plastikovyi_2-50x50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nit_dlia_proshivki_dokumentov_lavsano-shtapelirovannaia-50x50702.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nitka_10_armirovannye_100_ll-50x50703.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/igla_shveinaia_dlia_perepletnykh_rabot-50x50704.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dyrokol_11l_dp-280_kangaro-50x50705.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dyrokol_30l_devente_stripe-50x50706.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dyrokol_attomex_30_listov_metallicheskii-50x50707.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shilo_globus_kantceliarskoe_bolshoe_153mm_70mm-50x50708.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dater_avtomaticheskii_devente_7810_3-50x50709.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shtamp_avtomaticheskii_standartnyi_deventegotovyi_k-50x50710.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzhik_na_bulavke-50x50711.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_vertikalnyi_5485_mm_na_shnure-50x50712.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_gorizontalnyi_9560_na_verevke-50x50713.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzhderzhatel-ruletka_i_zazhim_mazari-50x50714.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_vertikalnyi_kozhzam-50x50715.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_goriz_9060mm_metall_zazhimbulavka_devente-50x50716.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_s_ruletkoi_i_derzhatelem-50x50717.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_na_shnurke_gorizontalnyi_mazari-50x50718.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beidzh_8554mm_s_derzhatelem_i_ruletkoi-50x50719.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/brelok_dlia_kliuchei_tcvet_assorti-50x50720.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_skainer_sk-108xrd_8_razriadov-50x50721.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_skainer_sk-108_8_razriadov-50x50722.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_skainer_sk-210_10r_chernyi-50x50723.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_braunberg_extra-12_wr-50x50724.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_12_razriadnyi_tcv_miatnyi_braunberg-50x50725.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_nastolnyi_brauberg_extra-12-dg_206x155-50x50726.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_nastolnyi_brauberg_extra_pastel-12-pk-50x50727.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_nastolnyi_20515530_mm_12-50x50728.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kalkuliator_nastolnyi_brauberg_ultra_color-12-bkpr-50x50729.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_instruktazha_na_rabochem_meste-50x50730.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_registratcii_vvodnogo_instruktazha-50x50731.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/obshchii_zhurnal_rabot-50x50732.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_registratcii_predreisovykh_predsmennykh_poslereisovykh-50x50733.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_kontrolia_tekhnicheskogo_sostoianiia_pri-50x50734.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_betonnykh_rabot_001-50x50735.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_rabot_po_nariadam_i-50x50736.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_svarochnykh_rabot-50x50737.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kniga_bukhgalterskaia_glavnaia_kniga_001-50x50738.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zhurnal_ucheta_vydannykh_doverennostei-50x50739.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kassovaia_kniga_forma_ko-4_48_001-50x50740.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udostoverenie_o_proverkakh_znanii_trebovanii-50x50741.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udostoverenie_k_rabotam_v_elektroustanovkakh-50x50742.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udostoverenie_o_proverke_znanii_pozharno-tekhnicheskogo-50x50743.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udostoverenie_pravil_tekhnicheskoi_ekspluatatcii_teplovykh-50x50744.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/udostoverenie-50x50745.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blank_pensionnoe_udostoverenie_bumvinil_bordovyi-50x50746.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vlazhnye_salfetki_antibakterialnye_20_shtuk-50x50747.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/salfetki_vlazhnye_dezinfitciruiushchie_120_sht-50x50748.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vlazhnye_salfetki_cotte_softcare_universalnye-50x50749.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/platochki_bumazhnye_liliia_dlia_vsei-50x50750.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vlazhnye_polotentca_khoziaistvennye_universalnye_60-50x50751.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/platochki_bumazhnye_familia-50x50752.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shar_lateksnyi_12_pastel_1sht-50x50753.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/svechi_dlia_torta_veselaia_zateia-50x50754.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_podarochnyi_laminirovannyi_siiai_9-50x50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_podarochnyi_laminirovannyi_schaste_12-50x50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_polietilenovyi_3734_plastikovye_ruchki_001-50x50757.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_polietilenovyi_3735_plastikovye_ruchki-50x50758.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_polietilenovyi_3734_plastikovye_ruchki-50x50759.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/paket_braziliia_polietilenovyi_s_plastikovoi-50x50760.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bant_shar_perlamutrovyi_sinii-50x50761.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bant-shar_5_uzor-50x50762.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_energizer_max_lr-50x50763.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_gp_super_aaa_mizinchikovaia-50x50764.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/element_pitaniia_batareika_shchelochnoi_gp-50x50765.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_ergolux_9v_6f22-50x50766.jpg"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/akkumuliator_videx_hr03aaa_800mah-50x50767.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/akkumuliator_videx_aa_1000mah_ni-mh-50x50768.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_a_23-50x50769.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_a_27_001-50x50770.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/element_pitaniia_gp_alkaline_gp-50x50771.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/batareika_kodak_g_0_lr-50x50772.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/naushniki_besprovodnye_luazon_i7-mini_vkladyshi-50x50773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/setevoe_zariadnoe_usb_ustroistvo-50x50774.jpg"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zariadnoe_ustroistvo_hoco_s_95-50x50775.jpg"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/setevoe_zariadnoe_ustroistvo_hoco_usb-50x50776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/setevoe_zariadnoe_ustroistvo_hoco_18-50x50777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/setevoe_zariadnoe_ustroistvo_borofone_ba46a-50x50778.jpg"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/setevoe_zariadnoe_ustroistvo_hoco_n25-50x50779.jpg"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/szu_na_pd_gnezdo_type-c-50x50780.jpg"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/blok_pitaniia_setevoi_1_usb-50x50781.jpg"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zariadnoe_ustroistvo_v_prikurivatel_cartage-50x50782.jpg"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_micro_usb_hoco_x29-50x50783.jpg"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/usb_borofone_bx_37_wieldy-50x50784.jpg"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_micro_bsb_bx_54-50x50785.jpg"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_usb_-_lighting_usb-50x50786.jpg"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_usb_2_0_1_8m_dlia-50x50787.jpg"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_borofont_bx_63_micro-50x50788.jpg"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_usb_-_type-c_borofone-50x50789.jpg"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/data-kabel_borofone_bx_21_outstanding-50x50790.jpg"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_lightning_-_usb_2_1-50x50791.jpeg"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_hoco_x20_flash_dzhek-50x50792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kabel_hoco_x20_type-c_--50x50793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rutoken_lite_dlia_elektronnykh_podpisei-50x50794.jpg"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dvd_disk_4_7_gb_s-50x50795.jpg"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/disk_cd-rw_700_mb-50x50796.jpg"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/disk_cd_r_pod_pechat-50x50797.jpg"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/usb_flesh-nakopitel_4_gb_smartbuy-50x50798.jpg"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/usb_flesh-nakopitel_8_gb_smartbuy-50x50799.jpg"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/usb_flesh-nakopitel_32_gb_smartbuy-50x50800.jpg"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/flesh-nakopitel_16gb_smartbuy_krasnyi-50x50801.jpg"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fleshka_smartbuy_64_gb_usb-50x50802.jpg"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fleshka_128_cb_netac-50x50803.jpg"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mysh_oklick_125m_chernyi_opticheskaia-50x50804.jpg"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mysh_besprovodnaia_smart_buy_300ag-k-50x50805.jpg"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kompas_maclay_dc45-8-50x50806.jpg"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kompas_maclay_dc44-2_d44_mm-50x50807.jpg"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kompas_turisticheskii_maclay_dc60-50x50808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/analogi_lazernaia_ukazka_master_k-50x50809.jpg"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/kompas_dc_45a_zhidkostnyi_d4_2-50x50810.jpg"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_avtodokumentov_tcvet_bordovyi-50x50811.jpg"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_avtodokumentov-50x50812.jpg"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_avtodokumentov_chernyi-50x50813.jpg"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_proezdnogo_dvustoronniaia-50x50814.jpg"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/futliar_dlia_proezdnogo_bileta_s-50x50815.jpg"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_pasporta_tcvet_krasnyi-50x50816.jpg"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_pasporta_tcvet_sinii-50x50817.jpg"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_pasporta_tcvet_zelenyi-50x50818.jpg"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_dlia_pasporta_gerb_tcvet-50x50819.jpg"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/oblozhka_na_pasport_pasport_rossiia-50x50820.jpg"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lupa_diametr_60mm_s_shestikratnym-50x50821.jpg"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rezinka_bankovskaia_50g_d60mm_tcvetnaia-50x50822.jpg"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rezinka_dlia_deneg_universalnaia_diametr-50x50823.jpg"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/veer_tcifr_1-20-50x50824.jpg"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/meshochek_podarochnyi_1215_sm_organza-50x50825.jpg"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_dlia_opytov_dlia_detei-50x50826.jpg"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lenta_georgievskaia_repsovaia_25_mm-50x50827.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -10163,321 +10172,321 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="239" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>263</xdr:row>
+      <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="240" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>264</xdr:row>
+      <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="241" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>265</xdr:row>
+      <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="242" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>266</xdr:row>
+      <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="243" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>267</xdr:row>
+      <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="244" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>268</xdr:row>
+      <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="245" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>269</xdr:row>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="246" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="247" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>271</xdr:row>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="248" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="249" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -16403,116 +16412,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="447" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>485</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="448" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <xdr:cNvPr id="449" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="449" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="450" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>489</xdr:row>
@@ -16733,116 +16742,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="458" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>497</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="459" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <xdr:cNvPr id="460" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="460" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="461" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>501</xdr:row>
@@ -17543,116 +17552,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="485" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>525</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>526</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="486" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <xdr:cNvPr id="487" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>527</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="487" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="488" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>529</xdr:row>
@@ -17723,116 +17732,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="491" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>532</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>533</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="492" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <xdr:cNvPr id="493" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>534</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="493" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="494" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>536</xdr:row>
@@ -18023,116 +18032,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="501" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>543</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>544</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="502" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <xdr:cNvPr id="503" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>545</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="503" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="504" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>547</xdr:row>
@@ -18533,116 +18542,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="518" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>561</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>562</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="519" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <xdr:cNvPr id="520" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>563</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="520" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="521" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>565</xdr:row>
@@ -19013,206 +19022,206 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="534" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>578</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>579</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="535" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <xdr:cNvPr id="536" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>580</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="536" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>583</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="538" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <xdr:cNvPr id="539" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>584</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="539" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="540" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>586</xdr:row>
@@ -19853,116 +19862,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="562" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>608</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>609</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>610</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="563" name="" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="565" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>613</xdr:row>
@@ -20093,116 +20102,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="570" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>618</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>619</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="571" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <xdr:cNvPr id="572" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>620</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="572" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="573" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>622</xdr:row>
@@ -20213,116 +20222,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="574" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>623</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>624</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>625</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="575" name="" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="577" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>628</xdr:row>
@@ -20423,176 +20432,176 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="581" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>632</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>633</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="582" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="583" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>637</xdr:row>
+      <xdr:row>634</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="584" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>636</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>638</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="585" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="586" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>640</xdr:row>
@@ -20783,146 +20792,146 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="593" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>647</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>648</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="594" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>649</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>651</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="596" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>653</xdr:row>
@@ -21323,116 +21332,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="611" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>667</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>668</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="612" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <xdr:cNvPr id="613" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>669</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="613" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="614" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>671</xdr:row>
@@ -21743,116 +21752,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="625" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>682</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>683</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <xdr:cNvPr id="627" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>684</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="627" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="628" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>686</xdr:row>
@@ -22163,116 +22172,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>697</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>698</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="640" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <xdr:cNvPr id="641" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>699</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="641" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="642" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>701</xdr:row>
@@ -22553,116 +22562,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="652" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>711</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>712</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="653" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <xdr:cNvPr id="654" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>713</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="654" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="655" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>715</xdr:row>
@@ -23033,116 +23042,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="668" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>728</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>729</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="669" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <xdr:cNvPr id="670" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>730</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="670" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="671" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>732</xdr:row>
@@ -23333,116 +23342,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>739</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>740</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="679" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <xdr:cNvPr id="680" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>741</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="680" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="681" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>743</xdr:row>
@@ -23603,116 +23612,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>749</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>750</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="688" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <xdr:cNvPr id="689" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>751</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="689" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>753</xdr:row>
@@ -23933,116 +23942,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>761</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>762</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="699" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <xdr:cNvPr id="700" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>763</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="700" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>765</xdr:row>
@@ -24143,176 +24152,176 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>769</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>770</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="706" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <xdr:cNvPr id="707" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>771</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="707" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <xdr:cNvPr id="708" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>773</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="708" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <xdr:cNvPr id="709" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>774</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="709" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>776</xdr:row>
@@ -24503,116 +24512,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>783</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>784</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="718" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <xdr:cNvPr id="719" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>785</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="719" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>787</xdr:row>
@@ -24773,176 +24782,176 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>796</xdr:row>
+      <xdr:row>793</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>797</xdr:row>
+      <xdr:row>794</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>795</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>799</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="729" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <xdr:cNvPr id="730" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>800</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="730" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>802</xdr:row>
@@ -25013,206 +25022,206 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>805</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>806</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>807</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="735" name="" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>810</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>811</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="738" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <xdr:cNvPr id="739" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>812</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="739" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>814</xdr:row>
@@ -25283,116 +25292,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>817</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>818</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>819</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="744" name="" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>822</xdr:row>
@@ -25463,171 +25472,171 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>825</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>826</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="750" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <xdr:cNvPr id="751" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>827</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="751" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>832</xdr:row>
+      <xdr:row>829</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>833</xdr:row>
+      <xdr:row>830</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -25763,116 +25772,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>839</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>840</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="760" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <xdr:cNvPr id="761" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>841</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="761" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="762" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>843</xdr:row>
@@ -26093,116 +26102,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="770" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>851</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>852</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="771" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <xdr:cNvPr id="772" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>853</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="772" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>855</xdr:row>
@@ -26363,116 +26372,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="779" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>861</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>862</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="780" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <xdr:cNvPr id="781" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>863</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="781" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="782" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>865</xdr:row>
@@ -26693,116 +26702,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="790" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>873</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>874</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="791" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <xdr:cNvPr id="792" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>875</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="792" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="793" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>877</xdr:row>
@@ -27053,116 +27062,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="802" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>886</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>887</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>888</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="803" name="" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="805" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>891</xdr:row>
@@ -27203,266 +27212,266 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="807" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>898</xdr:row>
+      <xdr:row>893</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="808" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>899</xdr:row>
+      <xdr:row>894</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="809" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
-      <xdr:row>900</xdr:row>
+      <xdr:row>895</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="810" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>901</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>902</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="811" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <xdr:cNvPr id="812" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>903</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="812" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <xdr:cNvPr id="813" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>905</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="813" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <xdr:cNvPr id="814" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>906</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="814" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="815" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>908</xdr:row>
@@ -27503,116 +27512,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="817" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>910</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>911</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>912</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="818" name="" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="820" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>915</xdr:row>
@@ -27696,50 +27705,140 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>918</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="824" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>919</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>920</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>921</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27998,62 +28097,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/zhurnal-ucheta-pervichnyh-sredstv-pozharotusheniya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-40-l-a4-kalyaka-malyaka-mel-kart" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-20-listov-na-skrepke-schenochek" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-40-listov-100-g-m-na-skrepke-mstiteli" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-48-listov-milyj-zajka" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-20-listov-na-skrepke-myshata" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-l" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-40-listov-na-skrepke-artmosfera" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-40-listov-na-spirali" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-48-listov-na-skrepke-velikolepnye-zamki" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-d-risovaniya-20-listov-sportkar" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-40-listov-na-skrepke-strana-grez" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/2224" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-40-listov-na-skrepke-shkola-tvorchestva" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-20-l-na-spirali" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-chercheniya-20-listov-s-mikroperforaciej-na-otryva-na-spirali" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-24-lista-kotik-i-morozhenoe" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-chercheniya-20-listov-na-skrepke" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-30-listov-na-sklejki-devochki-krasavicy" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-chercheniya-a4-30-listov-na-sklejke-sinij-klassicheskij" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-24-lista-na-spirali-navstrechu-vetru" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-20-listov-na-skrepke-koshka" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-30-listov-na-spirali-harry-potter" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-na-skrepke-a4-32-lista-tachki" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-na-skrepke-30-listov-vishenki" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-32-lista-100-g-m-na-skrepke-holodnoe-serdce" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-24-lista-zabavnye-sobachki" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-lista-na-skrepke-davaj-druzhit-hatber-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-24-lista-100-g-m-na-pruzhine-schenyachij-patrul" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-24-l-a4-skrep-kalyaka-malyaka-s-raskraskoj" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-lista-na-spirali-pushistye-mordochki" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a5-32-lista-100-g-m-na-skrepke-schenyachij-patrul" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-lista-stilnye-devushki" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-lista-na-skrepke-astronavt" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a5-40-listov-na-grebne-delfin" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-12-listov-lyubopytnye-golubi-school-format" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-lista-kalyaka-malyaka-na-skrepke" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-40-listov-100-g-m-na-skrepke-schenyachij-patrul" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-24-lista-v-kletku-seriya-dlya-malchikov-ooo-hatber" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-96-listov-v-kletku-atomic-heart" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-a5-24-lista-v-linejku-izgotovitel-ooo-poligafika" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-96-listov-medvedi" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-24-lista-v-linejku-seriya-miks-dlya-devochek-ooo-kamenogorskaya-bumazhnaya-kompaniya-school-format" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-96-listov-v-kletku-dozhd" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-96-listov-ekstrim" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-96-listov-v-kletku-academy-style" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-96-listov-yarkie-detali" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-obschaya-48-listov-na-skrepke-krasivye-pejzazhi" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-96-listov-nochnoj-rycar" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-24-lista-mechty-kota" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-96-listov-mashiny" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-18l-kletka-s-plastikovoj-oblozhkoj-klassika-coverpro-neon-zheltaya-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-so-smennym-blokom-160-listov-kletka-na-4-kolca-keep-away" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-bumvinil-a5-48-listov-v-kletku-zoloto-metallic-hatber" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-so-smennym-blokom-160-listov-kletka-na-4-kolca-kedy-urban" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-na-spirali-kletka-80-listov-veter-hatber" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-18-listov-erich-krause-kletka-oblozhka-melovannyj-karton-klassika-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-18-listov-v-linejku-optima-blocks" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-12-listov-v-kletku-zelenaya-oblozhka-58-63-g-m2-belizna-92" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-48-listov-listjya-paporotnika" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-12-listov-v-linejku-zelenaya-oblozhka-58-63-g-m2-belizna-90" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-48-listov-v-kletku-letnij-zakat" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-a4-48-listov-v-kletku-letnie-nochi-oblozhka-melovannyj-karton-blok-ofset" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-48-listov-samyj-bystryj" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-24-lista-a5-v-kletku" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-48-listov-mikroshemy" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/cvetnaya-samokleyaschayasya-bumaga-a4-8l-8cv" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cv-2-stor-creativiki-ofset-16-l-8-cvetov-na-skrepke" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-gofrirovannyj-calligrata-a4-6-listov-6-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-samokleyaschayasya-a4-pl-70gr" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-dvuhstoronnij-a4-10-listov-20-cvetov-multiki-melovannyj" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-samokleyuschejsya-bumagi-a4-5-listov-5-cvetov-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-samokleyuschejsya-bumagi-fluorescentnaya-a4-8l-4cv-kalyaka-malyaka-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-a4-volshebnyj-10l-10cv-liliya-holding-solnyshko-v-papke-zoloto-serebro" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/cvetnaya-samokleyaschayasya-bumaga-a4-8-listov-8-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-a4-liliya-holding-antoshka-8l-8cv-nemelovannyj-v-papke-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-cvetnogo-kartona-dvustoronnego-a-4-7-listov-7-cvetov-melovannogo-cvetnye-treugolniki" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/cvetnoj-karton-10l-10cv-cvetik-nevskaya-palitra" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-cvetnogo-kartona-dvustoronnego-a-4-7-listov-7-cvetov-melovannyj-malysh-cherepashonok" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-melovannyj-kalyaka-malyaka-a4-10-cv-10-l" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-samokleyuschejsya-bumagi-fluorescentnaya-a4-8-listov-4-cveta-kalyaka-malyaka-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-cvetnogo-kartona-volshebnyj-karton-10-listov-10-cvetov-zoloto-i-serebro" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-dvustoronnij-nemelovannyj-a4-8-cvetov-8-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-dlya-detskogo-tvorchestva-bumaga-cvetnaya-dvustoronnyaya-karton-cvetnoj-melovannyj-8-listov-cvetnogo-kartona-8-listov-cvetnoj-bumagi" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-tonirovannyj-a4-10-listov-10-cvetov-nemelovannyj-dvustoronnij-v-pakete-200-g-m-smeshariki" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/belyj-karton-8-listov-shkola-tvorchestva" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-samokleyaschayasya-a4-6-listov-6-cvetov-80-g-m" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-belyj-nemelovannyj-1-stor-8l-a4-kalyaka-malyaka" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-krepovaya-podelochnaya-gofro-koh-i-noor-50-x-200-sm-9755-06-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-calligrata-belyj-a4-8-listov-melovannyj" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-krepovaya-podelochnaya-gofro-koh-i-noor-50-x-200-sm-9755-21-fioletovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/cvetnaya-bumaga-10-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-dvustoronnyaya-kalyaka-malyaka-a4-8-cvetov-16-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-krepovaya-podelochnaya-gofro-koh-i-noor-50-x-200-sm-9755-01-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-dvustoronnyaya-kalyaka-malyaka-a4-8-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-1-storonnyaya-kalyaka-malyaka-melov-8-l-8-cv" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-krepovaya-podelochnaya-gofro-koh-i-noor-50-x-200-sm-chernaya" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-tonirovannaya-a4-10l-10c" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-odnostoronnyaya-8-listov-8-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-a4-20-cvetov-10-listov-erichkrause-dvustoronnyaya-melovannaya-v-papke-plotnost-80-g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-a4-fluorescentnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-cvetnoj-bumagi-a4-10-listov-10-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-dvustoronnij-a5-8-listov-8-cvetov-calligrata-nemelovannyj-220-g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/applikaciya-dlya-malyshej-repka-veselye-nozhnicy" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/applikaciya-dlya-malyshej-rasskazhi-skazku-veselye-nozhnicy" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/applikaciya-dlya-malyshej-moi-igrushki-volshebnye-nozhnicy" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/veselaya-applikaciya" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/pervye-veselye-applikacii-lyubimye-skazki-uchimsya-vyrezat-i-kleit" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/volshebnye-applikacii-sinij-traktor-veselyj-mashinki" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/volshebnye-applikacii-sinij-traktor-veselye-mashinki" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-po-nomeram-megatachki" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/vodnaya-raskraska-transport" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-antistress" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-po-nomeram-s-naklejkami-dikie-zhivotnye" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-po-nomeram" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-risuem-po-nomeram" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/samaya-umnaya-raskraska-risuem-po-nomeramppp" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-12-str-a4-sinij-traktor" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/palchikovaya-raskraska-zhivotnye-fermy-a5-16-str-sinij-traktor" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-mega-bolshaya-68-str-a4-sinij-traktor" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/vodnaya-raskraska-raskras-vodoj-sinij-traktor" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/askraska-po-nomeram-skazochnyj-patrul" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/vodnaya-raskraska-risuj-vodoj" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/vodnaya-raskraska-dlya-devochek" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-po-nomeram-volshebnye-edinorogi" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-po-nomeram-shkolnaya-pora" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-teremok" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-repka" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-kurochka-ryaba" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-volk-i-semero-kozlyat" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-masha-i-medved" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/naklejki-detskie-100-nakleek-moj-gorod-i-dom-12-str" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/250-nakleek-dlya-malchikov" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/naklejki-detskie-100-nakleek-dlya-malchikov-12-str" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/naklejki-detskie-100-nakleek-mir-zhivotnyh-12-str-9785001243335" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/kniga-s-naklejkami-mir-dinozavrov-100-nakleek" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/250-nakleek-skazki-8-str" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/naklejki-mnogorazovye-zhivotnye-so-vsego-sveta" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-kolobok" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-tri-porosenka" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-tri-medvedya" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/luchshie-zagadki-dlya-malchikov-i-devochek" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/dobrye-druzjya-podarok-druzej-gurina-i-v" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-dlya-malyshej-putanica" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-malysham-basni" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/mir-skazok-bremenskie-muzykanty-bratjya-grimm-anderson-h-k" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-dlya-malyshej-teremok" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-dlya-malyshej-muha-cokotuha" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-dlya-malyshej-tarakanische" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-dlya-malyshej-telefon" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/rabochaya-tetrad-po-obucheniyu-gramote-detej-5-7-let-ya-uchu-zvuki-i-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/moi-pervye-propisi-prostye-figury" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/uroki-pisma-uchimsya-pisat-slogi-i-slova" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/tetrad-s-propisyami-dlya-detskogo-sada-shtrihovka" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/cvetnye-propisi-pishem-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/rabochaya-tetrad-moi-pervye-propisi-5-6-let-bortnikova" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/cvetnye-propisi-uchimsya-pisat-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/doshkolnoe-obrazovanie-ya-uchus-pisat-7-let" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/cvetnye-propisi-pishem-bukvy-slogi-slova" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/moi-pervye-propisi-uprazhneniya-dlya-trenirovki-navykov-scheta-ot-0-do-20" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/cvetnye-propisi-pishem-cifry" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-dlya-detskogo-sada-s-opornymi-tochkami" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-dya-detskogo-sada-s-opornymi-tochkami-pechatnye-bukvy-i-cifry" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-dlya-detskogo-sada-pechatnye-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-dlya-detskogo-sada-s-opornymi-tochkami-propisnye-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-dlya-detskogo-sada-s-opornymi-tochkami-propisnye-bukvy-i-cifry" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-uchim-cifry" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/tetrad-s-propisyami-cifry-dlya-detskogo-sada" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-uchimsya-pisat-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/dlya-detskogo-sada-tetrad-s-propisyami-propisnye-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-prostye-figury" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/moi-pervye-propisi-uchim-cifry-3" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/mnogorazovye-propisi-pishem-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/moi-pervye-propisi-uchimsya-pisat-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-trenazher-po-russkomu-yazyku-8-9-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zanyatiya-s-naklejkami-5-let" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-obuchayuschaya-mnogorazovyj-trenazher-tablica-umnozheniya" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-5-6-let-s-naklejkami" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-trenazher-po-tablice-umnozheniya" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-6-let-s-naklejkami" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-s-naklejkami-4-goda" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-veselaya-zima-snegovik-i-myshonok" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-trenazher-mnemotehniki-razvivaem-pamyat" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/uroki-pisma-uchimsya-pisat-cifry" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-uchimsya-chitat-soglasnye-bukvy-24-str" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-uroki-6-razvivaem-pamyat-myshlenie-vnimanie-melkuyu-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-pravda-ili-net-neobychnoe-ob-obychnom" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-uroki-razvivaem-pamyat-myshlenie-vnimanie-melkuyu-motoriku-5-6-let" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/knizhka-shpargalka-po-anglijskomu-yazyku-bukvy-i-zvuki-8-str-14-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-uroki-5-7-let-reshaem-zadachi" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-knizhka-po-metodike-g-domana-lesnye-zhivotnye" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-zanyatiya-3goda-razvivaem-pamyat-myshlenie-vnimanie-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-knizhka-po-metodike-g-domana-figury" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-zanyatiya-4goda-razvivaem-pamyat-myshlenie-vnimanie-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-pravda-ili-net-chto-iz-chego" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-zanyatiya-4-5-let-razvivaem-pamyat-myshlenie-vnimanie-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-2-3-goda-s-naklejkami" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-zanyatiya-5-6-let-razvivaem-pamyat-myshlenie-vnimanie-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-v-tverdom-pereplete-azbuka-dlya-malyshej-kornej-chukovskij" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-3-goda" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-zanyatiya-6-let-razvivaem-pamyat-myshlenie-vnimanie-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-uroki-logopeda-zakreplyaem-zvuki-v-rechi" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-3-4-goda" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/moi-lyubimye-knizhki-lesnye-zvezdy-vladimir-stepanov" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-trenazher-po-russkomu-yazyku-1-2-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya?product_id=546" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-logopedicheskie-testy-razvivaem-rech-dlya-detej-2-3-let" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-trenazher-po-russkomu-yazyku-3-4-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-4-5-let-s-naklejkami" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/knizhka-shpargalka-po-anglijskomu-yazyku-nepravilnye-glagoly-8-str-59-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/trenazher-po-chteniyu-anglijskij-yazyk" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/kniga-trenazher-po-razvitiyu-mozga-zhukova-m-a" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/kniga-skoro-v-pervyj-klass-zhukova-m-a" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/kniga-7-navykov-buduschego-otlichnika-zhukova-m-a" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/bukvar-zhukova-n-s-uchebnoe-posobie-malenkij" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/100-zadanij-razvivaem-melkuyu-motoriku-4-5-let" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/100-zadanij-vnimanie-i-pamyat-4-5-let" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/sbornik-shpargalok-dlya-1-4-klassov-okruzhayuschij-mir" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/sbornik-shpargalok-vse-pravila-po-russkomu-yazyku-dlya-nachalnoj-shkoly" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/sbornik-shpargalok-po-russkomu-yazyku-vse-vidy-razborov" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/sbornik-shpargalok-po-anglijskomu-yazyku-14-kl" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-fantasticheskie-suschestva" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-sobaki-i-schenki" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-koshki-i-kotyata" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-hokkej-i-futbol" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-sport" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-pozharnye-spasateli-i-policejskie" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-koronavirus-i-drugie-virusy-100-faktov-s-razvivayuschimi-zadaniyami" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-kulinariya-simbat" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-samaya-luchshaya-kniga-dlya-devochek" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-100-sekretov-dlya-devochek-s-razvivayuschimi-zadaniyami" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-nauchnye-eksperimenty" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej/naklejki-dlya-tetradej-sobachki" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej?product_id=515" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej/naklejka-d-tetr-mashinki" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej/naklejki-dlya-tetradej-kotyata" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej/naklejki-110h170-mm-dlya-podpisi-na-tetrad-sova" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej/naklejki-dlya-tetradej-edinorogi" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-cvetnaya-dlya-ofisa-a4-20-l-pastel-zelenyj-alingar-70g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-cvetnaya-ofisnaya-a4-cvetnaya-50-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-cvetnaya-dlya-ofisnoj-tehniki" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-a4-standart" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-svetocopy-a3-obschego-naznacheniya-ofisnaya-80g-m2-500-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-snegurochka-a4-snegurochka-80-g-m-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga?product_id=830" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-lite-50-listov-75-g-m2-a4-neon-rozovyj" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-a4-50-listov-80-g-m2-5-cvetov-intensive-v-assortimente" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-a3-ofisnaya-snegurochka-500-l-80-g-m-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-svetocopy-a4-classic-80-g-m-500-l" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-cvetnaya-dlya-ofisnoj-tehniki-devente-a4-100-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-devente-intensiv-a4-80g-m-20-listov-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-lite-50-listov-75-g-m2-a4-neon-zheltyj" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/klejkaya-bumaga-dlya-zametok-devente-75x75-mm-100-listov-neonovaya-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-bumagi-s-kleevym-kraem-38h51-mm-100-listov-pastelnye-assorti-stickn-hopax" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-samokleyaschayasya-7676-100l-zheltaya-neon" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-samokleyaschijsya-5138-mm-100-l-pastel-zelenyj-informat" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/kl-bumaga-d-zametok-7676mm-attomex-100l-zhelt" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-dlya-zametok-s-kleevym-kraem-5138mm-2-sht-100l-neon-zheltyj" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-dlya-zapisej-7676-100l-stick-hopax-klej-oranzhevyj" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-kleevym-kraem-5138-mm-100-listov-neon-zelenyj" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-kleevym-kraem-4-cveta-80-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-samokleyaschijsya-stikery-brauberg-pastelnyj-38h51-mm-100-listov-nabor-2-shtuki-zheltyj" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-lipkim-kraem-7676mm-100l-4-cv-neon-magic-pads-hopax" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-dlya-zametok-s-kleevym-kraem-6767-mm-250-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/samokleyaschijsya-bumazhnyj-blok-deli-explora-ea55403-60-listov-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/nabor-samokleyaschihsya-etiketok-zakladok-attomex-plastikovye-45x12-mm-5x20-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-dlya-zametok-s-kleevym-kraem-figurnaya-30l-fluorescentnaya-mazari" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-kleevym-kraem-attomex-5176-mm-100-listov-golubaya" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/zakladki-samokleyasch-plastik-stickn-hopax-12h45mm-25l-5cv-neon" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/klejkie-strelki-indeksy-centrum-plastikovye-45-x-12-mm-5-cvetov-20-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/zakladki-bumazhnye-klejkie-5-cvetov-15h50-mm-40-listov-informat" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-d-zapisej-909050-belyj-attomex" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-bumagi-dlya-zametok-909050-cvetnoj-80g-m2-pastelnye-cveta" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/stamm-blok-dlya-zametok-8h8h5-sm-bz01-belyj-80-g-m" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-dlya-zametok-9090-400l-5-cvetov-neon-10sloev" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-dlya-zapisej-bumazhnyj-silwerhof-standart-701019-90h90h45mm-80g-m2-92-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-dlya-zapisej-80x80x50" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/stiker-7070-400l-rossiya-s-kleevym-kraem" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-kleevym-kraem-dlya-zametok-devente-7676mm-100l-neon-golubaya" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-lipkim-kraem-7676mm-400l-6-cv-neonpastel" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-96-listov-v-kletku" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-80l-a5-kletka-bumvinil-na-spirali-cvetnye" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-na-spirali-150200mm-60l-kletka" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-s-zamochkom-anime" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/telefonnaya-kniga-a-6-64-lista" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-youth-a7-40-listov-kletka" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-crazy-monsters-40-listov-kletka-a7" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/kniga-dlya-zapisej-80-listov-a6-pushistye-lapy" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/kniga-dlya-zapisej-bud-zdorov-a6-80-listov-kletka" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/knizhka-zapisnaya-a6-48-listov-v-kletku-na-grebne-oblozhka-tverdaya-s-laminaciej-drakon-assorti-s-zamochkom-basir" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/knizhka-zapisnaya-a7-65100-80l-kletka-hatber-cvetochnoe-nastroenie" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-80-listov-v-kletku-na-grebne-astrologiya" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-80l-kletka-office-book" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-80-listov-v-kletku-na-grebne-mramor" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-80l-a5-kletka-na-skobe-moya-zhizn-moi-pravila" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-80-listov-v-kletku-na-grebne-chernyj-mramor" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-32l" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-80-listov-v-kletku-na-grebne-kto-zdes" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-40-l-kletka-goroda" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhednevnik-uchitelya-a5-bumvinil-144-lista-belye-cvety" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhenedelnik-a6-bruno-visconti-160-stranic" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki?product_id=825" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/planing-a-7-64-stranicy" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhenedelnik-nedatirovannyj-a7-64-stranicy-megapolis" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/dnevnik-universalnyj-dlya-1-11-klassov-odnotonnyj-rozovyj" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/dnevnik-shkolnyj-s-5-11-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhednevnik-datirovannyj-a5-attomex-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhednevnik-poludatirovannyj-a5-temno-zelen-cvet-bumvinil" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhednevnik-v-tverdoj-oblozhke-cvety-a5-80-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhednevnik-v-tverdoj-oblozhke-a5-80-listov-zelenyj-mramor" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-domik-nastolnyj-na-spirali-2026-g-uyutnyj-ofis" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-otryvnoj-na-magnite-s-blokom-dlya-zapisi-2026-g-kotiki" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-domik-nastolnyj-na-spirali-2026-g-volshebnye-zakaty" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-kvartalnyj-2026-g-3-spirali-mini-mur-mur-3-h-bloch-s-begunkom" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-otryvnoj-na-magnite-na-holodilnik-2026-milye-zhivotnye" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-kvart-4-h-blochnyj-26-biznes-office-work-na-4-h-grebnyah-s-begunkom" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-otryvnoj-2026-g-semejnyj-sovety-na-kazhdyj-den" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-karmannyj-2026-god-loshadi-simvol-goda" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-listovoj-2026-a3-berezki-u-reki" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-kvartalnyj-2026-g-3-spirali-lyuks-progulka-v-parke-3-h-bloch-s-begunkom" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-nastennyj-3-h-blochnyj-2026-vremena-goda" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-listovoj-2026-a2-tropinka-lak-26117-kelins-2025" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/blagodarstvennoe-pismo" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/gramota-a4-dlya-printera" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/gramota-a4" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy?product_id=383" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy?product_id=384" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/diplom-klassicheskij-rossijskaya-simvolika-zolotaya-ramka-21h29-7-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/diplom-klassicheskij-rossijskaya-simvolika-giljosh-157-gr-kv-m" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/blagodarstvennoe-pismo-a4-dlya-printera" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/blagodarnost" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-prekrasnym-molodozhenam" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-pozdravlyaem-ispolnenie-zavetnoj-mechty" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-zhenihu-i-neveste-v-den-svadby" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a4-s-yubileem" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki?product_id=767" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a4-v-etot-prekrasnyj-den-yubileya" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki?product_id=769" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a4-s-yubileem-tolko-vpered" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-pozdravlyaem" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki?product_id=772" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-s-dnem-rozhdeniya" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-v-den-rozhdeniya" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-v-chudesnyj-den-rozhdeniya" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a4-s-dnem-svadby" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-s-dnem-rozhdeniya-yarkih-emocij" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-v-den-svadby" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki?product_id=777" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-v-prekrasnyj-den-vashej-svadby" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki?product_id=778" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-v-den-svadby" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-v-den-rozhdeniya1-s-pozhelaniyami-schastjya-i-blagopoluchiya" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-istoriya-razvitiya-rebenka-oblozhka-bumvinil" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-rebenka-a5-64-str-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty?product_id=371" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/sertifikat-o-profilakticheskih-privivkah-a5" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/blank-sertifikat-o-profilakticheskih-privivkah-a5" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/sertifikat-o-profilakticheskih-privivkah-12l-a6" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/sertifikat-o-profilakticheskih-privivkah-a6" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty?product_id=376" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty?product_id=377" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-istoriya-razvitiya-rebenka-a5-96-listov-forma-112-u-samolet-i-mashina" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/sertifikat-o-profilakticheskih-privivkah" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty?product_id=1081" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-rebenka-krasnaya-a4" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-rebenka-a4-oblozhka-myagk-cv-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-rebenka-a5-64-str" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-istoriya-razvitiya-rebenka" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/plakaty-dlya-obucheniya-i-shkoly?product_id=612" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/plakaty-dlya-obucheniya-i-shkoly/elektronnyj-obuchayuschij-plakat-umnaya-azbuka-rabotaet-ot-batareek" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/plakaty-dlya-obucheniya-i-shkoly/raspisanie-urokov" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/plakaty-dlya-obucheniya-i-shkoly/raspisanie-urokov-a4" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/plakaty-dlya-obucheniya-i-shkoly/raspisanie-urokov-a4-razmer-297210-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/chekovaya-lenta/chekovaya-lenta-571240" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/chekovaya-lenta/chekovaya-lenta-57mm-18m" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/chekovaya-lenta/chekovaya-lenta-54-metra" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-erichkrause-r-301-original-gel-matic-chernila-sinie-uzel-0-5-mm-avtomaticheskaya" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-shar-podarochnaya-avt-0-7mm-t-sin-sin-futl-san-remo-bruno-visconti" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-dlya-sharikovyh-ruchek-0-7-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-erichkrause-r-301-classic-gel-stick-uzel-0-5mm-chernila-chernye" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-0-5-mm-s-krasnym-sterzhnem" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-gelevyj-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-flair-writo-meter-0-6-mm-pishet-10-km-maslyanaya-osnova-shkala-na-sterzhne-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-crown-hi-jell-krasnaya-0-5mm" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-gelevyj-crown-hi-jell-138-mm-evronakonechnik-uzel-0-8-mm-liniya-0-5-mm-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-pilot-0-7-mm-sinie-chernila" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-pentonic-krasnaya-0-7-linc" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-sharikovyj-linc-gliss-138-mm-sinij-0-7mm-igolchatyj-pishuschij-uzel" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-sinyaya-aiteng-dlya-pravshej-0-7mm" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-erich-krause-g-tone-krasnaya-korpus-uzel-0-5-m" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-utochka-sinyaya-so-sjemnym-brelkom-vasir" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-bic-cristal-exact-0-7-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-kapillyarnaya-f-15-krasnaya-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-sinyaya-lapki-so-sjemnym-brelkom-basir" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-avtomaticheskaya-4-h-cvetnaya-miks" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-kapillyarnaya-f-15-chernaya-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-schneider-germaniya-sinyaya-korpus-prozrachnyj-uzel-1-mm-liniya-pisma-0-5-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-calligrata-avtomaticheskaya-4-h-cvetnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-linc-glycer-0-7mm-s-grippom-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-na-podstavke-sharikovaya-erich-krause-r-301" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-avtomaticheskaya-6-ti-cvetnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-erich-krause-r-301-original-stick-krasnaya-0-7mm-neprozrachnyj-plastikovyj-korpus" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/kartridzhi-chernilnye-centropen-sinie" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-munhwa-mc-gold-uzel-0-5-mm-chernila-sinie" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-linc-corona-plus-0-7mm-zelenyj-sterzhen" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-r-301-original-gel-chernyj-sterzhen-uzel-0-5-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-mnogocvetnaya-koty-aristokraty" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-linc-gliss-0-7mm-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-pin-zelenaya-0-5-mm-trehgrannyj-korpus" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-mnogocvetnaya-chelovek-pauk" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-116-mm-dlya-ruchek-s-povorotnym-mehanizmom-bs05-b-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-futlyar-povorotnaya-dolce-vita-serdechki-fantaziya-korpus-metall-risunok-kar-bruno-visconti-20" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-gelevyj-110mm-crown-dlya-avt-ruchki-sinij-0-7mm" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-erichkrause-r-301-orange-stick-uzel-0-7-mm-chernila-sinie-dlina-linii-pisma-2000-metrov" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-futlyar-povorotnaya-dolce-vita-serdechki-krasnoe-korpus-metall-risunok-kart-bruno-visconti" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-98-mm-tipa-parker-bs02-b-objemnyj-sinij-informat" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/avtoruchka-lite-sharikovaya-0-7-mm-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-shar-podar-povorot-meh-dolce-vita-art-futlyar" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-metallicheskij-sharikovyj-informat-tip-parker-98mm-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-avtomaticheskaya-megapolis-concept-rezinovyj-upor-uzel-0-7-mm-sinie-chernila" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-dolce-vita-zhirafy-sharikovaya-metallicheskij-korpus-0-7" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-70-mm-dlya-ruchek-s-povorotnym-mehanizmom-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-12-cvetov-erichkrause-plastik-shestigrannye-2-6-mm-grifel" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-cvetnoj-dlya-raznyh-poverhnostej-steklo-tkani-metallu-plastiku-rezine-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-elektricheskaya-hatber-eps-9025-2haa" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-stroitelnye-180-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/grifeli-dlya-mehanicheskih-karandashej-0-5-mm-koh-i-noor-4152-n-12-shtuk-v-futlyare" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-chernografitnyj-nv-vechnyj-calligrata" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-erich-krause-unity-plastikovaya-pryamougolnaya-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-dlya-karandashej-elektricheskaya-calligrata-s-kontejnerom-na-batarejkah-v-komplekt-ne-vhodyat-golubaya" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-s-kontejnerom-1otv-attomex" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-dlya-stroitelnyh-karandashej" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-s-kontejnerom-prime-s-hatber" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-s-kontejnerom-i-lastik" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-plastikovaya-erich-krause-joy-1-otverstie-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-erich-krause-universe-s-plastikovym-kontejnerom-kruglaya-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-dlya-karandashej-devente-1-otverstie-bez-kontejnera-metallicheskaya-pryamoug" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-cvetnye-kalyaka-malyaka-12cv-tuba" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-cvetnye-ukorochennye-funcolor-plastikovye-v-kartonnoj-tube-12cv" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-chernografitnyj-hb-plastikovyj-zelenyj" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-18-cv-kalyaka-malyaka-supermyagkie" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-plastikovyj-nv-zelenyj-korpus-lite" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-12-cvetov-erichkrause-shestigrannye-2-6-mm-grifel" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-chernografitnyj-calligrata-hb-zatochennyj-trehgrannyj-s-poloskoj-s-rezinkoj-plastik-miks" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-chernografitnyj-erich-krause-1sht-joy-hb-s-rezinkoj-plastik-korpus-assorti-zatochennyj" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-mehanicheskij-0-5-mm-devente-nv-s-uporom-poluprozrachnyj-korpus-s-klipom" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-mehanicheskij-nv-0-5-mm-erichkrause-megapolis-concept-rezinovyj-upor" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/marker-permanentnyj-dvustoronnij-mazari-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/nabor-markerov-akrilovyh-12-cvetov-kruglyj-nakonechnik-dlya-lyuboj-poverhnosti" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/marker-permanentnyj-centropen-chernyj-kruglyj-nakonechnik-2-5-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/marker-permanentnyj-erichkrause-p-100-0-5-1-2-mm-chernila-na-spirtovoj-osnove-svetostojkie-vodostojkie-bez-ksilola-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/marker-permanentnyj-dvustoronniij-0-7mm-i-1mm-chernyj-luxor-150-pulevidnyj-nakonechnik-kitaj-luxor" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/marker-permanentnyj-nestiraemyj-erich-krause-p-100-chernyj-kruglyj-nakonechnik-0-5-1-2-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/nabor-iz-4-markerov-na-vodnoj-osnove" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/markery-stiraemye-dlya-beloj-doski-nabor-4-cveta-brauberg-soft-5-mm-rezinovaya-vstavka" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/tekstovydelitel-attomex-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/nabor-tekstovydelitelej-1-5mm-zhel-zel-roz-oran-skosh-nakon-attomeh" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/nabor-markerov-dlya-doski-4-cveta-3-mm-blister" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-metallicheskaya-30-sm-mazari" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/nabor-geometricheskij-stam-4-predmeta-razmer-l-linejka-25-sm-2-treugolnika-transportir-neonovye-cveta" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-metallicheskaya-steel-ruler-deli-30-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/geometricheskij-nabor-stamm-4-predmeta-razmer-xl-linejka-30-sm-2-treugolnika-transportir" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-derevyannaya-30-sm-lp-300-rossiya-mozhga" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/transportir-180-gradusov-plastikovyj-neon-assorti-iz-4-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-30-sm-prozrachnaya-rantis-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/transportir-360-gradusov-12-sm-prozrachnyj-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-20sm-rantis" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-zakrojschika-plastik-50-sm-stamm-neon-neprozrachnaya-neon-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-derevyannaya-25-sm-lp-250-mozhga" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/cirkul-metallicheskij-120-mm-v-plastikovom-tubuse-calligrata" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-metallicheskaya-20sm-mazari" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/cirkul-metallicheskij-125-mm-s-karandashom-v-plastikovom-penale" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-plastikovaya-15-sm-prozrachnaya-cvetnaya-schoolformat" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-15-sm-erichkrause-pastel-plastikovaya-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-25-sm-informat-neprozrachnaya-chernaya" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-25-sm-stamm-cvet-assorti-neprozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-plastikovaya-gibkaya-20-sm-cvetnaya-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-20-sm-stamm-tablica-umnozheniya-so-spravochnym-materialom-plastikovaya-prozrachnaya-bescvetnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/treugolnik-plastikovyj-18sm-30-gradusov-stamm-prozrachnyj-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-plastikovaya-schoolformat-30sm-prozrachnaya-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/transportir-180-gradusov-10-sm-metallicheskij" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-plastikovaya-30sm-schoolformat-matovaya-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/transportir-180-gradusov-10sm-plastikovyj-gibkij" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-plastikovaya-30-sm-stamm-s-derzhatelem-prozrachnaya-tonirovannaya" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/nabor-geometricheskij-deli-4-predmeta-linejka-20-sm-transportir-2-treugolnika" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/lastik-s-centrovkoj-erich-krause-smart-treugolnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/lastik-erich-krause-abc-assorti-34648" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/lastik-mazari-iz-sinteticheskogo-kauchuka-tandem" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/lastik-krasno-sinij-infopmat" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/lastik-kombinirovannyj-koh-i-noor-6521-40-57x19-5x8-mm-krasno-sinij-pryamougolnyj-skoshennye-kraya" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/rezinka-stiratelnaya-erich-krause-smart-oval-ovalnaya-57h34h13-mm-belaya-plastikovyj-derzhatel" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschij-karandash-ek-6ml-techno-white-spirt-osn-malajziya-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-ruchka-luch-9-ml-metall-nakonechnik" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektor-ruchka-10ml-erich-krause-69-arctic-white-erichkrause-cvetn-kolp" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korr-ruchka-3ml-deli-met-nakon-goluboj-korpus" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-zhidkost-20ml-informat-s-kistochkoj-na-vodnoj-osnove" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-zhidkost-vodnaya-15-ml-gamma-shkolnik-flakon-s-kistochkoj-na-bystrosohnuschej-osnove" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-zhidkost-erichkrause-20-ml-s-kistochko" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-lenta-brauberg-design-one-5mm-h-6m" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-lenta-5mm-h-10mm-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-lenta-erich-krause-techno-white-mini-4-2mm-h-5m" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-erich-krause-extra-36-gr" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-erich-krause-extra-21-gr" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-15gr-erich-krause-extra" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-21-gramm-luch" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-15-gramm-kalyaka-malyaka" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-36-gramm" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klejkaya-lenta-dvustoronnyaya-devente-polipropilenovaya-osnova-90-mkm-38-mm-x10-m" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/skotch-dvustoronnij-na-bumazhnoj-osnove-12-mm-10-m-erich-krause-35-mkm" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/skotch-dvuhstoronnij-18mm-6m-klejkaya-lenta-dvustoronnyaya-186-3-osnova-bumaga-centrum" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klejkaya-lenta-malyarnaya-30-mm-h-20-m-010-klebebander" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/lenta-malyarnaya-tundra-samokleyaschayasya-bumazhnaya-osnova-120-mkm-48-mm-50-m" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klejkaya-lenta-dvustoronnyaya-12-mm-10-m-berlingo" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-roller-kancelyarskij-devente-4040013" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klejkaya-lenta-dvustoronnyaya-officespace-25-mm-10-m-polipropilen" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-kancelyarskij-30-ml-crystal-58408-erich-krause" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-pva-45-gr-s-dozatorom-45fp-00045-040093-hatber" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-pva-kalyaka-malyaka-20-g-s-kistochkoj" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-devente-titanium-19sm-metallicheskie-plastikovye-ruchki-s-rezinovymi-vstavkami" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-metallicheskie-16-5-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-16sm-twin-dvuhcvetnye-prorezinennye-kolca-v-kartonnom-blistere-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-detskie-14-sm-joy-ergo-v-stakane-s-zakruglennymi-koncami-lezvij-i-linejkoj" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-130-mm-detskie-devente-cosmo-plastikovye-kolca-zaschita-na-lezviyah-v-kartonnom-blistere" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-detskie-kalyaka-malyaka-115mm" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-erich-krause-standard-junior-130-mm-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-erich-krause-joy-dlya-levshej-135-mm-s-linejkoj-assorti-zakruglennye" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-detskie-13-sm-miki-maus" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-detskie-13-sm-chelovek-pauk" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-kancelyarskie-21-sm-komfort-ergonomichnye-plastikovye-ruchki" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-erichkrause-standard-19-sm-dvojnaya-zatochka-nerzhaveyuschie-lezviya-udaroprochnyj-plastik-blister-chernye" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-erich-krause-standard-190mm-chernye-v-kart-upak" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-erich-krause-standard-170-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-kancelyarskie-21-5sm" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-kancelyarskie-attomex-21-sm-titanovye-lezviya" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/flomasteri-kraski-i-mel/lastik-klyachka-hudozhestvennyj-sketch-and-art" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/flomasteri-kraski-i-mel/kraski-palchikovye-6-cvetov-20-ml-baby-s-aloe-vera-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/flomasteri-kraski-i-mel/kraski-akvarelnye-medovye-18-cvetov-klassika-s-kistjyu" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/plastilin-voskovoj-myagkij-12-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-truda-azbuka-razmer-3243-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/plastilin-myagkij-luch-kroha-10-cvetov-165-g-rossiya-so-stekom" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-pisma-a3-russkij-alfavit-i-schet" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/plastilin-6cv-myagkij-90g-kalyaka-malyaka-dlya-detskogo-tvorchestva-so-stekom" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-pisma-a3-russkij-i-anglijskij-alfavit" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nabor-stekov-4-shtuki-shkola-tvorchestva" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/plastilin-super-legkij-12-cvetov-tigr-instrumenty-dlya-lepki" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/steki-dlya-lepki-nabor-4-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/massa-dlya-lepki-das-samozatverdevayuschaya-polimernaya-500-gr-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/kleenka-dlya-truda-3550-sm-arbuz" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-truda-3323-sm-russkij-alfavit" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-lepki-a4-330230-tablica-umnozheniya" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-truda-3323-sm-karta-mira-s-zhivotnymi" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/kleenka-dlya-truda-4560sm-babochki" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/testo-dlya-lepki-8-cvetov-smeshariki" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/lizun-slajm-steklo-90-gr-t-zamerzaniya-15c-v-banke-ot-3-let" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/massa-dlya-lepki-jovi-samozatverdevayuschaya-polimernaya-250-g-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/slajm-steklo-s-fioletovymi-bleskami-90-g-v-banke-temperatura-zamerzaniya-5-gradusov-ot-3-let" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/kleenka-dlya-truda-3550-sm-ornament" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/slajm-steklo-cvet-zheltyj-s-dekorativnym-napolnitelem-90-g-v-banke-ot-3-let" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/kleenka-dlya-truda-konfety" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/fartuk-dlya-urokov-truda-48-539-5-s-karmanom-speed-race" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/plastilin-6cv-klassicheskij-erichkrause-basic-6-cvetov-96g-korobka" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/fartuk-dlya-urokov-truda-s-narukavnikami-4939-sm-street-football" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-dlya-detej-kotenok-s-babochkoj-21-h-15-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-dlya-detej-milye-kotyata-15-h-15-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-dlya-detej-edinorozhki-druzjya-15-h-15-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-na-holste-s-podramnikom-gracioznyj-beg-konya-40-h-30-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-na-holste-s-podramnikom-igra-delfinov-20h30-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-s-podramnikom-i-potaljyu-zolotye-rybki-20-h-30-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-dlya-detej-yarkie-zveryata" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-dlya-detej-sladkoe-nastroenie-21-h-15-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/biseropletenie/nabor-biseropleteniya-13-vidov-busin" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/biseropletenie/nabor-dlya-biseropleteniya-igrushki-iz-bisera-edinorog" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/biseropletenie?product_id=508" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/biseropletenie/nabor-dlya-biseropleteniya-igrushki-iz-bisera-pitomcy" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/nabor-dlya-sozdaniya-sumki-iz-fetra-milaya-lisichka-razmer-1616-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/naklejki-strazy-akrilovye-164-sht-na-liste-10h24-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/naklejki-strazy-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/plastishka-figurki-iz-testa-ot-5-let" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/myagkaya-igrushka-iz-fetra-medvezhonok" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/nabor-dlya-sozdaniya-objemnoj-igrushki-iz-fetra-milyj-enotik" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/nabor-dlya-tvorchestva-igrushka-iz-fetra-ezhik" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/vyshivka-i-vyazanie/nabor-nitok-muline-shkolnyj-hlopok-8-1-m-10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/uchebnye-posobiya-kassy/veer-kassa-parnye-soglasnye-bukvy-matematicheskie-znaki" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/podstavka-dlya-knig-plastik-melall-pchelka-p-06-ekonom-s-derzhatelem-dlya-ruchki" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/podstavka-dlya-knig-pchelka-universal-s-metallicheskim-lepestkom" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/nabor-zakladok-dlya-knig-12376mm-lyasse-s-kleevym-kraem" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/podstavka-dlya-bumazhnogo-bloka-attomex-9x9x5-sm-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/zakladki-magnitnye-na-podlozhke-6-sht-dejstvuj" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/zakladki-magnitnye-kotiki" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/zakladki-magnitnye-na-podlozhke-vyberi-cel-6-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/zakladki-magnitnye-6-sht-anime" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/zakladka-magnitnaya-avokado" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/magnitnye-zakladki-hranitel-znanij-8-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/oblozhki-dlya-tetradej-i-uchebnikov/oblozhek-dlya-tetradej-232440mm-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-molnii-calligrata-a6-175-h-130-mm-s-setkoj-vnutri" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-na-rezinke-a4-500-mkm-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-s-zavyazkami-dlya-bumag-attomex-360g-m2-nemelov-bel" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-skorosshivatel-delo-kartonnaya-a4" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-skorosshivatel-a4-ek-fizzy-pastel" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-ugolok-a4-150-mkm-calligrata-3-otdeleniya" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-dlya-bumag-s-zavyazkami-karton-nemelovannyj-220g-m2-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-knopke-a4-140-mkm-erichkrause-fizzy-vivid-glyancevaya-vmeschaet-do-120-listov-poluprozrachnaya-miks" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/nabor-papok-ugolkov-a4-180-mkm-calligrata-pastel-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/fajl-vkladysh-a4-40-mkm-stamm-matovyj-vertikalnyj-100-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/fajl-vkladysh-calligrata-a4-40-mkm-glyancevyj-vertikalnyj-100-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/nabor-papok-ugolkov-a4-180-mkm-calligrata-standart-poluprozrachnye" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-skorosshivatel-a4-140-mkm-erichkrause-fizzy-neon-miks-neon-prozrachnyj-verh-do-130-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-knopke-a6-180-mkm-vertikalnaya-tonirovannaya" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-knopke-0-18mm-poluprozrachnaya-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-knopke-0-18mm-poluprozrachnaya-devente-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-knopke-0-18mm-poluprozrachnaya-devente-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-vertikalnyj-stamm-lider-sinij-shirina-75mm" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-vertikalnyj-stamm-lider-krasnyj-shirina-70mm" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/papka-registrator-a4-50-mm-attomex" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/arhivnyj-korob-bumvinil-9-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/arhivnyj-korob-bumvinil-15-sm-krasnyj-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/korob-arhivnyj-s-zavyazkami-a4-koreshok-80-mm-calligrata-bumvinil-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-vertikalnyj-stamm-lider-zelenyj" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-vertikalnyj-dlya-bumag-stamm-respekt-290h70h220-mm-prozrachnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-vertikalnyj-dlya-bumag-stamm-245h240h300-mm-4-otdeleniya-setchatyj-sbornyj-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-iz-3-sekcij-gorizontalnye-na-metallicheskih-sterzhnyah" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/papka-registrator-ordner-75mm-metal-okantovka-torckarman-devente-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/papka-registrator-ordner" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-vertikalnyj-lider-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-vertikalnyj-respekt-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-ruchkami-a4-340-h-245-h-75-mm-plastikovaya-ruchki-tesma-calligrata-zvezdolet" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-ruchkami-a4-340-h-245-h-75-mm-plastikovaya-ruchki-tesma-calligrata-tachka-ogon" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-ruchkami-a4-335-h-235-h-55-mm-plastikovaya-ruchki-tesma-calligrata-kedy" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-ruchkami-a4-335-h-235-h-55-mm-plastikovaya-ruchki-tesma-calligrata-koreya" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-zazhimom-a4-700-mkm-koreshok-27-mm-calligrata-deluxe-vnutrennij-karman-do-180-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-zazhimom-a4-700-mkm-koreshok-27-mm-calligrata-deluxe-vnutrennij-karman-do-180-listov-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-zazhimom-a4-700-mkm-koreshok-27-mm-calligrata-deluxe-vnutrennij-karman-do-180-listov-cvet-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-dlya-truda-a4-plastikovaya-33267-5-sm-kotik" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-dlya-truda-a4-plastikovaya-33267-5-sm-tachka" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-dlya-truda-a4-plastikovaya-33267-5-sm-myach" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/planshet-s-zazhimom-a4" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-adresnaya-pozdravlyaem" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-dlya-bumag-s-zavyazkami-bumazhnaya-380g-m2-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-ruchkami-a4-340-h-245-h-75-mm-plastikovaya-ruchki-tesma-calligrata-druzhok-persik" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/podstavka-dlya-skrepok-magnitnaya-devente-456545mm-pryamougolnoj-formy" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-28mm-devente-4135324-metallicheskie-cvetnye" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-kancelyarskie-erichkrause-28-mm-metall-s-cvet-pokrytiem-100-sht-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-metallicheskie-s-vinilovym-pokrytiem-erichkrauser-cvetnye-33mm" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-metallicheskie-devente-ovalnye-nikelirovannye-50-mm-50-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-50mm-50sht-ocinkovannye-ovalnye-gofrirovannye-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-kancelyarskie-centrum-100sht-33mm-nikel" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-metallicheskie-attomex-ovalnye-ocinkovannye-28-mm-100-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-kancelyarskie-globus-28-mm-s-cvetnym-pokrytiem-70-shtuk-v-upakovke-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-28mm-oval" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-28mm-ovalnye-cvetnye-zebra-100sht-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepochnica-magnitnaya-brauberg-s-30-skrepkami-rolikovyj-mehanizm-podachi-chernaya" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepochnica-magnitnaya-brauberg-s-30-skrepkami-bolshoj-bochonok-chernaya" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/stepler-24-6-26-6-kangaro-35-do-20l" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/stepler-10-kangaro-aris-10-do-15l" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/antistepler-dlya-skob-10-i-24-6-brauberg-metropolis-s-fiksatorom-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/antistepler-staff-dlya-skob-10-i-24-6-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/mini-stepler-10-kangaro-trendy-10m-do-10l" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/stepler-moschnyj-na-100l" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-brauberg-23-13-1000-shtuk-v-kartonnoj-korobke-do-80-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-hatber-x-mate-24-6-1000-skob-6mm-ocinkovannye" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-hatber-x-mate-10-1000-skob-5mm-ocinkovannye" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/mini-stepler-24-6-kangaro-trendy-45m-do-15-listov-plastikovyj-korpus-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/stepler-24-6-26-6-30l-hs-45p-kangaro" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/stepler-24-26-6-na-30-listov-kangaro-ds-35" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-erichkrause-10-1000-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-n24-erichkrause-zatochennye-s-usilennoj-probivnoj-sposobnostjyu" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-n10-stalnye-kangaro" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-n24-6-stalnye-kangaro" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-25-mm-pastelnye-tona-assorti-lite" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-lite-41-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-lite-32-mm-chernyj-do-140-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-lite-32-mm-cvetnoj" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-lite-41-mm-cvetnoj-assorti-do-190-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-15-mm-lite-chernyj-do-45-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-15-mm-lite-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-25-mm-lite-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-51-mm-lite-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-15mm-na-45l-cvetnoj" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/magnity-dlya-doski-smajly-4-sht-40-mm-germaniya" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/nabor-magnitov-buro-30-mm-5-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/magnit-dlya-dosok-deli-e7825-assorti-d30mm-kruglyj-6sht" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/knopki-kancelyarskie-erich-krause-metallicheskie-nikelirovannye-10mm-50-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/igly-dlya-zakalyvaniya-blitz-romashka-12x40-sht-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/knopki-silovye-cvetnye-50-shtuk-devente-9-mm-v-kartonnoj-korobke" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/magnity-dlya-dosok-40-mm-4-shtuki-globus-cvetnye" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/knopki-kancelyarskie-devente-diametr-10-5-mm-cvetnye-50-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/bulavki-ofisnye-38mm-v-assortimente-metallicheskie-100-shtuk-v-upakovke-attomex" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/lezvie-dlya-kancelyarskogo-nozha-18-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/lezvie-smennoe-dlya-kancelyarskogo-nozha-18-mm-devente-10-sht-up" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-lezvie-18-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-9mm-assorti-buro" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-s-lezviem-18-mm-s-metallicheskimi-napravlyayuschimi-s-fiksatorom" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-universalnyj-trapecievidnyj-19mm-korpus-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-18mm-plastikovyj-2-shtuki-zapasnyh-lezvij" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-18mm-s-avtofiksatorom" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-lezvie-9-mm-korpus-plastik-fiksator" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/lezviya-dlya-nozhej-erich-krause-komplekt-10-sht-18mm" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nabor-lezvij-dlya-kancelyarskih-nozhej-9-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/dyrokol-30l-devente-stripe-plastik-s-linejkoj-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/dyrokol-attomex-30-listov-metallicheskij-s-linejkoj" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/shilo-globus-kancelyarskoe-bolshoe-153mm-70mm" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/nit-dlya-proshivki-dokumentov-lavsano-shtapelirovannaya-lsh-210-1000m-bobina" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/nitka-10-armirovannye-100-ll-200-m-belye-igla" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/igla-shvejnaya-dlya-perepletnyh-rabot" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/dyrokol-11l-dp-280-kangaro" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/shtampy-datery/dater-avtomaticheskij-devente-7810-3-mm-bukvennoe-otobrazhenie-mesyaca-v-blistere-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/shtampy-datery/shtamp-avtomaticheskij-standartnyj-devente-gotovyj-k-rabote-10-kopiya-verna-mm-v" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-vertikalnyj-kozhzam" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-goriz-9060mm-metall-zazhim-bulavka-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-s-ruletkoj-i-derzhatelem" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-na-shnurke-gorizontalnyj-mazari-seryj" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-8554mm-s-derzhatelem-i-ruletkoj-gorizontalnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/brelok-dlya-klyuchej-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzhik-na-bulavke" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-vertikalnyj-5485-mm-na-shnure" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-gorizontalnyj-9560-na-verevke" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzhderzhatel-ruletka-i-zazhim-mazari" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-12-razryadnyj-cv-myatnyj-braunberg-extra-12-lg" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-braunbtrg-dektor-extra-12-dg" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-nastolnyj-brauberg-extra-pastel-12-pk-206x155-mm-12-razryadov-dvojnoe-pitanie-rozovyj" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-nastolnyj-20515530-mm-12-razryadov-skainer-sk-555bk" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-nastolnyj-brauberg-ultra-color-12-bkpr-192x143-mm-12-razryadov-dvojnoe-pitanie-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-skainer-sk-108xrd-8-razryadov-karmannyj-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-skainer-sk-108-8-razryadov-karmannyj" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-skainer-sk-210-10r-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-braunberg-extra-12-wr" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/zhurnaly-po-ohrane-truda/zhurnal-instruktazha-na-rabochem-meste" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/zhurnaly-po-ohrane-truda/zhurnal-registracii-vvodnogo-instruktazha" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo/zhurnal-rabot-po-naryadam-i-rasporyazheniyam-pot-rm-016-2001" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo/zhurnal-svarochnyh-rabot" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo/zhurnal-betonnyh-rabot" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo/zhurnal-registracii-predrejsovyh-predsmennyh-poslerejsovyh-poslesmennyh-medicinskih-osmotrov" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo/zhurnal-kontrolya-tehnicheskogo-sostoyaniya-pri-vypuske-i-vozvraschenii-avtomobilej-s-linii" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo?product_id=528" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/buhuchet-deloproizvodstvo-kadry/kniga-buhgalterskaya-glavnaya-kniga" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/buhuchet-deloproizvodstvo-kadry/zhurnal-ucheta-vydannyh-doverennostej" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/buhuchet-deloproizvodstvo-kadry/kassovaya-kniga-forma-ko-4-48-l" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/udostoverenie" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/blank-pensionnoe-udostoverenie-bumvinil-bordovyj-s-tisneniem-pu-209" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/udostoverenie-o-proverkah-znanij-trebovanij-po-ohrane-truda" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/udostoverenie-k-rabotam-v-elektroustanovkah-napryazheniem" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/udostoverenie-o-proverke-znanij-pozharno-tehnicheskogo-minimuma" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/udostoverenie-pravil-tehnicheskoj-ekspluatacii-teplovyh-energoustanovok" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/vlazhnye-polotenca-hozyajstvennye-universalnye-60-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/platochki-bumazhnye-familia" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/vlazhnye-salfetki-antibakterialnye-20-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/test" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/vlazhnye-salfetki-cotte-softcare-universalnye-130sht" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/platochki-bumazhnye-liliya-dlya-vsej-semji" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/tovary-dlya-prazdnika/shar-lateksnyj-12-pastel-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/tovary-dlya-prazdnika/svechi-dlya-torta-veselaya-zateya-s-podstavkami-6-sm-24-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-polietilenovyj-3734-plastikovye-ruchki-desert" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-braziliya-polietilenovyj-s-plastikovoj-ruchkoj-37h34-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/bant-shar-perlamutrovyj-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/bant-shar-5-uzor" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-podarochnyj-laminirovannyj-siyaj-9-h-12-h-6-5-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-podarochnyj-laminirovannyj-schastje-12-h-15-h-5-5-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-polietilenovyj-3734-plastikovye-ruchki-lajk" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-polietilenovyj-3735-plastikovye-ruchki-aromatnyj-buket" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/akkumulyator-videx-hr03-aaa-800mah-2bl-lsd-nizk-samorazryad-2-20-200-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/akkumulyator-videx-aa-1000mah-ni-mh-1-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-a-23" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-a-27" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/element-pitaniya-gp-alkaline-gp-4-9-177-ag4-lr626-alkalinovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-kodak-g-0-lr-521" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/naushniki-besprovodnye-luazon-i7-mini-vkladyshi-bluetooth-5-0-glyancevye-belye" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-energizer-max-lr-03-aaa-mizinchikovaya-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-gp-super-aaa-mizinchikovaya-batarejka-super-alkaline-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/element-pitaniya-batarejka-schelochnoj-gp-ultra-14au-ue2-lr14-1-5-v-t" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-episo-krona-schelochnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/setevoe-zaryadnoe-ustrojstvo-borofone-ba46a-premium-1xusb-1xusb-c-3a-18w-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/setevoe-zaryadnoe-ustrojstvo-hoco-n25-maker-2xusb-2-1a-10w-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/szu-na-pd-gnezdo-type-c-borofone-ba84a-qc3-0-pd30vt-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/998196-blok-pitaniya-setevoj-1-usb-hoco-c72a-glorious-2100ma-plastik-cvet-belyj-us" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/zaryadnoe-ustrojstvo-v-prikurivatel-cartage-12-24-v-usb-type-c-3-1-a-chernoe" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/setevoe-zaryadnoe-usb-ustrojstvo-1-usb-vyhod-borofone-ba-19-a-nimble-5-v-1-a-beloe" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/zaryadnoe-ustrojstvo-hoco-s-95-a" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/setevoe-zaryadnoe-ustrojstvo-hoco-usb-2-1-a-kabel-type-c-1-m-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/setevoe-zaryadnoe-ustrojstvo-hoco-18-vt-usb-qc3-0-3-a-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-usb-2-0-1-8m-dlya-printera" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov?product_id=846" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-usb-type-c-borofone-bx-84-1-metr-3-0a-cvet-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/data-kabel-borofone-bx-21-outstanding-type-c-1-metr" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-lightning-usb-2-1-a-opletka-nejlon-2-metra-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-hoco-x20-flash-dzhek-usb-dzhek-usb-type-c-3-a-3-metra-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-hoco-x20-type-c-usb-3-a-2-m-pvc-opletka-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-micro-usb-hoco-x29-superior-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/usb-borofone-bx-37-wieldy-charging-data-cable-for-type-c-belyj-1-metr" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-micro-bsb-bx-54-krasnyj-tkan" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-usb-lighting-usb-borofone-bx19-benefit-1-0m-kruglyj-2-1a-silikon-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/usb-flesh-nakopitel-4-gb-smartbuy" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/usb-flesh-nakopitel-8-gb-smartbuy-sb008gb2scr-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/usb-flesh-nakopitel-32-gb-smartbuy" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/flesh-nakopitel-16gb-smartbuy-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/fleshka-smartbuy-64-gb-usb-2-0-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/fleshka-128-cb-netac" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/mysh-provodnaya-smartbuy-352-one-1600-dpi-opticheskaya-usb-4-knopki-cvet-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/mysh-besprovodnaya-smart-buy-300ag-k-one-chernaya-sbm-300ag-k-gp-3m" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/rutoken-lajt-dlya-elektronnyh-podpisej-dlya-ecp-fns-s-ind-sertifikatom-fstek" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/dvd-disk-4-7-gb-s-poverhnostjyu-pod-pechat" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/disk-cd-rw-700-mb" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/disk-cd-r" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kompasy/kompas-dc-45a-zhidkostnyj-d4-2-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kompasy/kompas-maclay-dc45-8" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kompasy/kompas-maclay-dc44-2-d44-mm-h5-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kompasy/kompas-turisticheskij-maclay-dc60" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kompasy/analogi-lazernaya-ukazka-master-k-s-karabinom-2-led-71-5-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-avtodokumentov/oblozhka-dlya-avtodokumentov-cvet-bordovyj" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-avtodokumentov/oblozhka-dlya-avtodokumentov-sostav-iskusstvennaya-kozha-izgotovitel-kitaj-importer-ooo-izida" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-avtodokumentov/oblozhka-dlya-avtodokumentov-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-kartochek-propuskov/oblozhka-dlya-proezdnogo-dvustoronnyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-kartochek-propuskov/futlyar-dlya-proezdnogo-bileta-s-ramkoj-6892sm" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-pasporta/oblozhka-na-pasport-pasport-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-pasporta/oblozhka-dlya-pasporta-cvet-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-pasporta/oblozhka-dlya-pasporta-cvet-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-pasporta/oblozhka-dlya-pasporta-cvet-zelenyj" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-pasporta/oblozhka-dlya-pasporta-gerb-cvet-bordovyj-nat-kozha" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/meshochek-podarochnyj-1215-sm-organza" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/nabor-dlya-opytov-dlya-detej-kotiki-vyraschivaem-travku" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/lenta-georgievskaya-repsovaya-25-mm-23-1-m" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/lupa-diametr-60mm-s-shestikratnym-uvelicheniem-na-blistre-s-evropodvesom-centrum" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/rezinka-bankovskaya-50g-d60mm-cvetnaya-informat" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/rezinka-dlya-deneg-universalnaya-diametr-6-sm-100gr" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/veer-cifr-1-20" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/zhurnal-ucheta-pervichnyh-sredstv-pozharotusheniya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-na-skrepke-30-listov-vishenki" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-32-lista-100-g-m-na-skrepke-holodnoe-serdce" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-24-lista-zabavnye-sobachki" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-lista-na-skrepke-davaj-druzhit-hatber-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-24-lista-100-g-m-na-pruzhine-schenyachij-patrul" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-24-l-a4-skrep-kalyaka-malyaka-s-raskraskoj" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-lista-na-spirali-pushistye-mordochki" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a5-32-lista-100-g-m-na-skrepke-schenyachij-patrul" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-lista-stilnye-devushki" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-lista-na-skrepke-astronavt" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a5-40-listov-na-grebne-delfin" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-12-listov-lyubopytnye-golubi-school-format" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-lista-kalyaka-malyaka-na-skrepke" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-40-listov-100-g-m-na-skrepke-schenyachij-patrul" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-40-l-a4-kalyaka-malyaka-mel-kart" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-20-listov-na-skrepke-schenochek" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-40-listov-100-g-m-na-skrepke-mstiteli" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-48-listov-milyj-zajka" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-20-listov-na-skrepke-myshata" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-32-l" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-40-listov-na-skrepke-artmosfera" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-40-listov-na-spirali" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-48-listov-na-skrepke-velikolepnye-zamki" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-d-risovaniya-20-listov-sportkar" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-40-listov-na-skrepke-strana-grez" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/2224" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-40-listov-na-skrepke-shkola-tvorchestva" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-20-l-na-spirali" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-chercheniya-20-listov-s-mikroperforaciej-na-otryva-na-spirali" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-24-lista-kotik-i-morozhenoe" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-chercheniya-20-listov-na-skrepke" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-30-listov-na-sklejki-devochki-krasavicy" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-chercheniya-a4-30-listov-na-sklejke-sinij-klassicheskij" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-24-lista-na-spirali-navstrechu-vetru" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-a4-20-listov-na-skrepke-koshka" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-30-listov-na-spirali-harry-potter" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/albomy/albom-dlya-risovaniya-na-skrepke-a4-32-lista-tachki" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-18-listov-v-linejku-optima-blocks" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-12-listov-v-kletku-zelenaya-oblozhka-58-63-g-m2-belizna-92" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-48-listov-listjya-paporotnika" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-12-listov-v-linejku-zelenaya-oblozhka-58-63-g-m2-belizna-90" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-48-listov-v-kletku-letnij-zakat" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-a4-48-listov-v-kletku-letnie-nochi-oblozhka-melovannyj-karton-blok-ofset" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-48-listov-samyj-bystryj" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-24-lista-a5-v-kletku" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-48-listov-mikroshemy" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-24-lista-v-kletku-seriya-dlya-malchikov-ooo-hatber" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-96-listov-v-kletku-atomic-heart" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-a5-24-lista-v-linejku-izgotovitel-ooo-poligafika" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-96-listov-medvedi" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-24-lista-v-linejku-seriya-miks-dlya-devochek-ooo-kamenogorskaya-bumazhnaya-kompaniya-school-format" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-96-listov-v-kletku-dozhd" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-96-listov-ekstrim" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-96-listov-v-kletku-academy-style" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-96-listov-yarkie-detali" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-obschaya-48-listov-na-skrepke-krasivye-pejzazhi" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-96-listov-nochnoj-rycar" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-24-lista-mechty-kota" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-v-kletku-96-listov-mashiny" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-18l-kletka-s-plastikovoj-oblozhkoj-klassika-coverpro-neon-zheltaya-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-so-smennym-blokom-160-listov-kletka-na-4-kolca-keep-away" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-bumvinil-a5-48-listov-v-kletku-zoloto-metallic-hatber" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-so-smennym-blokom-160-listov-kletka-na-4-kolca-kedy-urban" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-na-spirali-kletka-80-listov-veter-hatber" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/tetradi/tetrad-18-listov-erich-krause-kletka-oblozhka-melovannyj-karton-klassika-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-calligrata-belyj-a4-8-listov-melovannyj" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-krepovaya-podelochnaya-gofro-koh-i-noor-50-x-200-sm-9755-21-fioletovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/cvetnaya-bumaga-10-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-dvustoronnyaya-kalyaka-malyaka-a4-8-cvetov-16-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-krepovaya-podelochnaya-gofro-koh-i-noor-50-x-200-sm-9755-01-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-dvustoronnyaya-kalyaka-malyaka-a4-8-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-1-storonnyaya-kalyaka-malyaka-melov-8-l-8-cv" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-krepovaya-podelochnaya-gofro-koh-i-noor-50-x-200-sm-chernaya" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-tonirovannaya-a4-10l-10c" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-odnostoronnyaya-8-listov-8-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-a4-20-cvetov-10-listov-erichkrause-dvustoronnyaya-melovannaya-v-papke-plotnost-80-g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-a4-fluorescentnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-cvetnoj-bumagi-a4-10-listov-10-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-dvustoronnij-a5-8-listov-8-cvetov-calligrata-nemelovannyj-220-g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/cvetnaya-samokleyaschayasya-bumaga-a4-8l-8cv" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cv-2-stor-creativiki-ofset-16-l-8-cvetov-na-skrepke" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-gofrirovannyj-calligrata-a4-6-listov-6-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-samokleyaschayasya-a4-pl-70gr" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-dvuhstoronnij-a4-10-listov-20-cvetov-multiki-melovannyj" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-samokleyuschejsya-bumagi-a4-5-listov-5-cvetov-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-samokleyuschejsya-bumagi-fluorescentnaya-a4-8l-4cv-kalyaka-malyaka-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-a4-volshebnyj-10l-10cv-liliya-holding-solnyshko-v-papke-zoloto-serebro" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/cvetnaya-samokleyaschayasya-bumaga-a4-8-listov-8-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-a4-liliya-holding-antoshka-8l-8cv-nemelovannyj-v-papke-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-cvetnogo-kartona-dvustoronnego-a-4-7-listov-7-cvetov-melovannogo-cvetnye-treugolniki" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/cvetnoj-karton-10l-10cv-cvetik-nevskaya-palitra" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-cvetnogo-kartona-dvustoronnego-a-4-7-listov-7-cvetov-melovannyj-malysh-cherepashonok" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-melovannyj-kalyaka-malyaka-a4-10-cv-10-l" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-samokleyuschejsya-bumagi-fluorescentnaya-a4-8-listov-4-cveta-kalyaka-malyaka-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-cvetnogo-kartona-volshebnyj-karton-10-listov-10-cvetov-zoloto-i-serebro" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-dvustoronnij-nemelovannyj-a4-8-cvetov-8-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/nabor-dlya-detskogo-tvorchestva-bumaga-cvetnaya-dvustoronnyaya-karton-cvetnoj-melovannyj-8-listov-cvetnogo-kartona-8-listov-cvetnoj-bumagi" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-cvetnoj-tonirovannyj-a4-10-listov-10-cvetov-nemelovannyj-dvustoronnij-v-pakete-200-g-m-smeshariki" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/belyj-karton-8-listov-shkola-tvorchestva" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-cvetnaya-samokleyaschayasya-a4-6-listov-6-cvetov-80-g-m" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/karton-belyj-nemelovannyj-1-stor-8l-a4-kalyaka-malyaka" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga-cvetnaya-i-karton/bumaga-krepovaya-podelochnaya-gofro-koh-i-noor-50-x-200-sm-9755-06-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/veselaya-applikaciya" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/pervye-veselye-applikacii-lyubimye-skazki-uchimsya-vyrezat-i-kleit" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/volshebnye-applikacii-sinij-traktor-veselyj-mashinki" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/volshebnye-applikacii-sinij-traktor-veselye-mashinki" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/applikaciya-dlya-malyshej-repka-veselye-nozhnicy" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/applikaciya-dlya-malyshej-rasskazhi-skazku-veselye-nozhnicy" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/applikacii/applikaciya-dlya-malyshej-moi-igrushki-volshebnye-nozhnicy" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/askraska-po-nomeram-skazochnyj-patrul" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/vodnaya-raskraska-risuj-vodoj" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/vodnaya-raskraska-dlya-devochek" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-po-nomeram-volshebnye-edinorogi" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-po-nomeram-shkolnaya-pora" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-po-nomeram-megatachki" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/vodnaya-raskraska-transport" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-antistress" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-po-nomeram-s-naklejkami-dikie-zhivotnye" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-po-nomeram" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-risuem-po-nomeram" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/samaya-umnaya-raskraska-risuem-po-nomeramppp" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-12-str-a4-sinij-traktor" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/palchikovaya-raskraska-zhivotnye-fermy-a5-16-str-sinij-traktor" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/raskraska-mega-bolshaya-68-str-a4-sinij-traktor" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/raskraski/vodnaya-raskraska-raskras-vodoj-sinij-traktor" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/naklejki-mnogorazovye-zhivotnye-so-vsego-sveta" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-kolobok" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-tri-porosenka" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-tri-medvedya" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-teremok" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-repka" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-kurochka-ryaba" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-volk-i-semero-kozlyat" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/knizhka-s-naklejkami-masha-i-medved" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/naklejki-detskie-100-nakleek-moj-gorod-i-dom-12-str" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/250-nakleek-dlya-malchikov" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/naklejki-detskie-100-nakleek-dlya-malchikov-12-str" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/naklejki-detskie-100-nakleek-mir-zhivotnyh-12-str-9785001243335" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/kniga-s-naklejkami-mir-dinozavrov-100-nakleek" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/raskraski-applikacii-nakleyki/knizhki-s-naklejkami/250-nakleek-skazki-8-str" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/luchshie-zagadki-dlya-malchikov-i-devochek" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/dobrye-druzjya-podarok-druzej-gurina-i-v" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-dlya-malyshej-teremok" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-dlya-malyshej-muha-cokotuha" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-dlya-malyshej-tarakanische" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-dlya-malyshej-telefon" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-dlya-malyshej-putanica" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/skazki-malysham-basni" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-ucheb-literatura/mir-skazok-bremenskie-muzykanty-bratjya-grimm-anderson-h-k" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-dlya-detskogo-sada-s-opornymi-tochkami-propisnye-bukvy-i-cifry" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-uchim-cifry" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/tetrad-s-propisyami-cifry-dlya-detskogo-sada" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-uchimsya-pisat-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/dlya-detskogo-sada-tetrad-s-propisyami-propisnye-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-prostye-figury" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/moi-pervye-propisi-uchim-cifry-3" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/mnogorazovye-propisi-pishem-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/moi-pervye-propisi-uchimsya-pisat-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/rabochaya-tetrad-po-obucheniyu-gramote-detej-5-7-let-ya-uchu-zvuki-i-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/moi-pervye-propisi-prostye-figury" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/uroki-pisma-uchimsya-pisat-slogi-i-slova" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/tetrad-s-propisyami-dlya-detskogo-sada-shtrihovka" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/cvetnye-propisi-pishem-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/rabochaya-tetrad-moi-pervye-propisi-5-6-let-bortnikova" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/cvetnye-propisi-uchimsya-pisat-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/doshkolnoe-obrazovanie-ya-uchus-pisat-7-let" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/cvetnye-propisi-pishem-bukvy-slogi-slova" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/moi-pervye-propisi-uprazhneniya-dlya-trenirovki-navykov-scheta-ot-0-do-20" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/cvetnye-propisi-pishem-cifry" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-dlya-detskogo-sada-s-opornymi-tochkami" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-dya-detskogo-sada-s-opornymi-tochkami-pechatnye-bukvy-i-cifry" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-dlya-detskogo-sada-pechatnye-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/propisi-i-rabochie-tetradi/propisi-dlya-detskogo-sada-s-opornymi-tochkami-propisnye-bukvy" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-2-3-goda-s-naklejkami" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-zanyatiya-5-6-let-razvivaem-pamyat-myshlenie-vnimanie-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-v-tverdom-pereplete-azbuka-dlya-malyshej-kornej-chukovskij" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-3-goda" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-zanyatiya-6-let-razvivaem-pamyat-myshlenie-vnimanie-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-uroki-logopeda-zakreplyaem-zvuki-v-rechi" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-3-4-goda" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/moi-lyubimye-knizhki-lesnye-zvezdy-vladimir-stepanov" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-trenazher-po-russkomu-yazyku-1-2-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya?product_id=546" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-logopedicheskie-testy-razvivaem-rech-dlya-detej-2-3-let" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-trenazher-po-russkomu-yazyku-3-4-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-4-5-let-s-naklejkami" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-trenazher-po-russkomu-yazyku-8-9-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zanyatiya-s-naklejkami-5-let" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-obuchayuschaya-mnogorazovyj-trenazher-tablica-umnozheniya" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-5-6-let-s-naklejkami" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-trenazher-po-tablice-umnozheniya" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-6-let-s-naklejkami" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-s-naklejkami-4-goda" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/razvivayuschie-zadaniya-veselaya-zima-snegovik-i-myshonok" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-trenazher-mnemotehniki-razvivaem-pamyat" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/uroki-pisma-uchimsya-pisat-cifry" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/kniga-uchimsya-chitat-soglasnye-bukvy-24-str" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-uroki-6-razvivaem-pamyat-myshlenie-vnimanie-melkuyu-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-pravda-ili-net-neobychnoe-ob-obychnom" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-uroki-razvivaem-pamyat-myshlenie-vnimanie-melkuyu-motoriku-5-6-let" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/knizhka-shpargalka-po-anglijskomu-yazyku-bukvy-i-zvuki-8-str-14-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-uroki-5-7-let-reshaem-zadachi" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-knizhka-po-metodike-g-domana-lesnye-zhivotnye" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-zanyatiya-3goda-razvivaem-pamyat-myshlenie-vnimanie-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-knizhka-po-metodike-g-domana-figury" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-zanyatiya-4goda-razvivaem-pamyat-myshlenie-vnimanie-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/obuchayuschaya-kniga-pravda-ili-net-chto-iz-chego" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/knizhki-dlya-obucheniya-i-razvitiya/veselye-zanyatiya-4-5-let-razvivaem-pamyat-myshlenie-vnimanie-motoriku" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/sbornik-shpargalok-dlya-1-4-klassov-okruzhayuschij-mir" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/sbornik-shpargalok-vse-pravila-po-russkomu-yazyku-dlya-nachalnoj-shkoly" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/sbornik-shpargalok-po-russkomu-yazyku-vse-vidy-razborov" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/sbornik-shpargalok-po-anglijskomu-yazyku-14-kl" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/knizhka-shpargalka-po-anglijskomu-yazyku-nepravilnye-glagoly-8-str-59-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/trenazher-po-chteniyu-anglijskij-yazyk" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/kniga-trenazher-po-razvitiyu-mozga-zhukova-m-a" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/kniga-skoro-v-pervyj-klass-zhukova-m-a" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/kniga-7-navykov-buduschego-otlichnika-zhukova-m-a" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/bukvar-zhukova-n-s-uchebnoe-posobie-malenkij" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/100-zadanij-razvivaem-melkuyu-motoriku-4-5-let" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/shkolnaya-i-uchebnaya-literatura/100-zadanij-vnimanie-i-pamyat-4-5-let" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-kulinariya-simbat" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-samaya-luchshaya-kniga-dlya-devochek" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-100-sekretov-dlya-devochek-s-razvivayuschimi-zadaniyami" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-nauchnye-eksperimenty" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-fantasticheskie-suschestva" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-sobaki-i-schenki" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-koshki-i-kotyata" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-hokkej-i-futbol" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-sport" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-pozharnye-spasateli-i-policejskie" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/detskie-knigi/enciklopedii/enciklopediya-koronavirus-i-drugie-virusy-100-faktov-s-razvivayuschimi-zadaniyami" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej/naklejka-d-tetr-mashinki" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej/naklejki-dlya-tetradej-kotyata" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej/naklejki-110h170-mm-dlya-podpisi-na-tetrad-sova" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej/naklejki-dlya-tetradej-edinorogi" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej/naklejki-dlya-tetradej-sobachki" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/naklejki-dlya-tetradej?product_id=515" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-svetocopy-a4-classic-80-g-m-500-l" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-cvetnaya-dlya-ofisnoj-tehniki-devente-a4-100-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-devente-intensiv-a4-80g-m-20-listov-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-lite-50-listov-75-g-m2-a4-neon-zheltyj" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-cvetnaya-dlya-ofisa-a4-20-l-pastel-zelenyj-alingar-70g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-cvetnaya-ofisnaya-a4-cvetnaya-50-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-cvetnaya-dlya-ofisnoj-tehniki" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-a4-standart" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-svetocopy-a3-obschego-naznacheniya-ofisnaya-80g-m2-500-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-snegurochka-a4-snegurochka-80-g-m-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga?product_id=830" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-lite-50-listov-75-g-m2-a4-neon-rozovyj" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-a4-50-listov-80-g-m2-5-cvetov-intensive-v-assortimente" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bumaga/bumaga-a3-ofisnaya-snegurochka-500-l-80-g-m-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-d-zapisej-909050-belyj-attomex" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-bumagi-dlya-zametok-909050-cvetnoj-80g-m2-pastelnye-cveta" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/stamm-blok-dlya-zametok-8h8h5-sm-bz01-belyj-80-g-m" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-dlya-zametok-9090-400l-5-cvetov-neon-10sloev" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-dlya-zapisej-bumazhnyj-silwerhof-standart-701019-90h90h45mm-80g-m2-92-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-dlya-zapisej-80x80x50" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/stiker-7070-400l-rossiya-s-kleevym-kraem" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-kleevym-kraem-dlya-zametok-devente-7676mm-100l-neon-golubaya" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-lipkim-kraem-7676mm-400l-6-cv-neonpastel" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/klejkaya-bumaga-dlya-zametok-devente-75x75-mm-100-listov-neonovaya-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-bumagi-s-kleevym-kraem-38h51-mm-100-listov-pastelnye-assorti-stickn-hopax" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-samokleyaschayasya-7676-100l-zheltaya-neon" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-samokleyaschijsya-5138-mm-100-l-pastel-zelenyj-informat" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/kl-bumaga-d-zametok-7676mm-attomex-100l-zhelt" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-dlya-zametok-s-kleevym-kraem-5138mm-2-sht-100l-neon-zheltyj" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-dlya-zapisej-7676-100l-stick-hopax-klej-oranzhevyj" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-kleevym-kraem-5138-mm-100-listov-neon-zelenyj" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-kleevym-kraem-4-cveta-80-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/blok-samokleyaschijsya-stikery-brauberg-pastelnyj-38h51-mm-100-listov-nabor-2-shtuki-zheltyj" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-lipkim-kraem-7676mm-100l-4-cv-neon-magic-pads-hopax" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-dlya-zametok-s-kleevym-kraem-6767-mm-250-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/samokleyaschijsya-bumazhnyj-blok-deli-explora-ea55403-60-listov-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/nabor-samokleyaschihsya-etiketok-zakladok-attomex-plastikovye-45x12-mm-5x20-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-dlya-zametok-s-kleevym-kraem-figurnaya-30l-fluorescentnaya-mazari" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/bumaga-s-kleevym-kraem-attomex-5176-mm-100-listov-golubaya" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/zakladki-samokleyasch-plastik-stickn-hopax-12h45mm-25l-5cv-neon" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/klejkie-strelki-indeksy-centrum-plastikovye-45-x-12-mm-5-cvetov-20-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloki-dlya-zametok-i-stikery/zakladki-bumazhnye-klejkie-5-cvetov-15h50-mm-40-listov-informat" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-80-listov-v-kletku-na-grebne-astrologiya" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-80l-kletka-office-book" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-80-listov-v-kletku-na-grebne-mramor" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-80l-a5-kletka-na-skobe-moya-zhizn-moi-pravila" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-80-listov-v-kletku-na-grebne-chernyj-mramor" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-32l" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-80-listov-v-kletku-na-grebne-kto-zdes" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-40-l-kletka-goroda" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-a5-96-listov-v-kletku" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-80l-a5-kletka-bumvinil-na-spirali-cvetnye" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-na-spirali-150200mm-60l-kletka" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-s-zamochkom-anime" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/telefonnaya-kniga-a-6-64-lista" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-youth-a7-40-listov-kletka" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/bloknot-crazy-monsters-40-listov-kletka-a7" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/kniga-dlya-zapisej-80-listov-a6-pushistye-lapy" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/kniga-dlya-zapisej-bud-zdorov-a6-80-listov-kletka" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/knizhka-zapisnaya-a6-48-listov-v-kletku-na-grebne-oblozhka-tverdaya-s-laminaciej-drakon-assorti-s-zamochkom-basir" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/bloknoty/knizhka-zapisnaya-a7-65100-80l-kletka-hatber-cvetochnoe-nastroenie" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhednevnik-datirovannyj-a5-attomex-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhednevnik-poludatirovannyj-a5-temno-zelen-cvet-bumvinil" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhednevnik-v-tverdoj-oblozhke-cvety-a5-80-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhednevnik-v-tverdoj-oblozhke-a5-80-listov-zelenyj-mramor" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhednevnik-uchitelya-a5-bumvinil-144-lista-belye-cvety" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhenedelnik-a6-bruno-visconti-160-stranic" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki?product_id=825" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/planing-a-7-64-stranicy" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/ezhenedelnik-nedatirovannyj-a7-64-stranicy-megapolis" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/dnevnik-universalnyj-dlya-1-11-klassov-odnotonnyj-rozovyj" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/ezhednevniki/dnevnik-shkolnyj-s-5-11-klass" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-listovoj-2026-a3-berezki-u-reki" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-kvartalnyj-2026-g-3-spirali-lyuks-progulka-v-parke-3-h-bloch-s-begunkom" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-nastennyj-3-h-blochnyj-2026-vremena-goda" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-listovoj-2026-a2-tropinka-lak-26117-kelins-2025" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-domik-nastolnyj-na-spirali-2026-g-uyutnyj-ofis" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-otryvnoj-na-magnite-s-blokom-dlya-zapisi-2026-g-kotiki" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-domik-nastolnyj-na-spirali-2026-g-volshebnye-zakaty" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-kvartalnyj-2026-g-3-spirali-mini-mur-mur-3-h-bloch-s-begunkom" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-otryvnoj-na-magnite-na-holodilnik-2026-milye-zhivotnye" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-kvart-4-h-blochnyj-26-biznes-office-work-na-4-h-grebnyah-s-begunkom" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-otryvnoj-2026-g-semejnyj-sovety-na-kazhdyj-den" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/kalendari/kalendar-karmannyj-2026-god-loshadi-simvol-goda" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/diplom-klassicheskij-rossijskaya-simvolika-zolotaya-ramka-21h29-7-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/diplom-klassicheskij-rossijskaya-simvolika-giljosh-157-gr-kv-m" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/blagodarstvennoe-pismo-a4-dlya-printera" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/blagodarnost" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/blagodarstvennoe-pismo" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/gramota-a4-dlya-printera" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy/gramota-a4" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy?product_id=383" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/gramoty-diplomy?product_id=384" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-v-chudesnyj-den-rozhdeniya" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a4-s-dnem-svadby" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-s-dnem-rozhdeniya-yarkih-emocij" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-v-den-svadby" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki?product_id=777" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-v-prekrasnyj-den-vashej-svadby" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki?product_id=778" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-v-den-svadby" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-v-den-rozhdeniya1-s-pozhelaniyami-schastjya-i-blagopoluchiya" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-prekrasnym-molodozhenam" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-pozdravlyaem-ispolnenie-zavetnoj-mechty" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-zhenihu-i-neveste-v-den-svadby" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a4-s-yubileem" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki?product_id=767" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a4-v-etot-prekrasnyj-den-yubileya" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki?product_id=769" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a4-s-yubileem-tolko-vpered" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-pozdravlyaem" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki?product_id=772" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-s-dnem-rozhdeniya" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/otkrytki/otkrytka-a-4-v-den-rozhdeniya" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty?product_id=1081" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-rebenka-krasnaya-a4" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-rebenka-a4-oblozhka-myagk-cv-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-rebenka-a5-64-str" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-istoriya-razvitiya-rebenka" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-istoriya-razvitiya-rebenka-oblozhka-bumvinil" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-rebenka-a5-64-str-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty?product_id=371" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/sertifikat-o-profilakticheskih-privivkah-a5" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/blank-sertifikat-o-profilakticheskih-privivkah-a5" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/sertifikat-o-profilakticheskih-privivkah-12l-a6" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/sertifikat-o-profilakticheskih-privivkah-a6" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty?product_id=376" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty?product_id=377" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/medicinskaya-karta-istoriya-razvitiya-rebenka-a5-96-listov-forma-112-u-samolet-i-mashina" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/medicinskie-karty-sertifikaty-o-privivkah-ambul-karty/sertifikat-o-profilakticheskih-privivkah" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/plakaty-dlya-obucheniya-i-shkoly/elektronnyj-obuchayuschij-plakat-umnaya-azbuka-rabotaet-ot-batareek" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/plakaty-dlya-obucheniya-i-shkoly/raspisanie-urokov" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/plakaty-dlya-obucheniya-i-shkoly/raspisanie-urokov-a4" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/plakaty-dlya-obucheniya-i-shkoly/raspisanie-urokov-a4-razmer-297210-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/plakaty-dlya-obucheniya-i-shkoly?product_id=612" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/chekovaya-lenta/chekovaya-lenta-571240" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/chekovaya-lenta/chekovaya-lenta-57mm-18m" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/bumaga-i-bumazhnaya-produkciya/chekovaya-lenta/chekovaya-lenta-54-metra" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-mnogocvetnaya-chelovek-pauk" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-116-mm-dlya-ruchek-s-povorotnym-mehanizmom-bs05-b-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-futlyar-povorotnaya-dolce-vita-serdechki-fantaziya-korpus-metall-risunok-kar-bruno-visconti-20" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-gelevyj-110mm-crown-dlya-avt-ruchki-sinij-0-7mm" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-erichkrause-r-301-orange-stick-uzel-0-7-mm-chernila-sinie-dlina-linii-pisma-2000-metrov" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-futlyar-povorotnaya-dolce-vita-serdechki-krasnoe-korpus-metall-risunok-kart-bruno-visconti" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-98-mm-tipa-parker-bs02-b-objemnyj-sinij-informat" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/avtoruchka-lite-sharikovaya-0-7-mm-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-shar-podar-povorot-meh-dolce-vita-art-futlyar" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-metallicheskij-sharikovyj-informat-tip-parker-98mm-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-avtomaticheskaya-megapolis-concept-rezinovyj-upor-uzel-0-7-mm-sinie-chernila" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-dolce-vita-zhirafy-sharikovaya-metallicheskij-korpus-0-7" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-70-mm-dlya-ruchek-s-povorotnym-mehanizmom-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-erichkrause-r-301-original-gel-matic-chernila-sinie-uzel-0-5-mm-avtomaticheskaya" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-shar-podarochnaya-avt-0-7mm-t-sin-sin-futl-san-remo-bruno-visconti" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-dlya-sharikovyh-ruchek-0-7-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-erichkrause-r-301-classic-gel-stick-uzel-0-5mm-chernila-chernye" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-0-5-mm-s-krasnym-sterzhnem" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-gelevyj-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-flair-writo-meter-0-6-mm-pishet-10-km-maslyanaya-osnova-shkala-na-sterzhne-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-crown-hi-jell-krasnaya-0-5mm" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-gelevyj-crown-hi-jell-138-mm-evronakonechnik-uzel-0-8-mm-liniya-0-5-mm-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-pilot-0-7-mm-sinie-chernila" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-pentonic-krasnaya-0-7-linc" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/sterzhen-sharikovyj-linc-gliss-138-mm-sinij-0-7mm-igolchatyj-pishuschij-uzel" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-sinyaya-aiteng-dlya-pravshej-0-7mm" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-erich-krause-g-tone-krasnaya-korpus-uzel-0-5-m" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-utochka-sinyaya-so-sjemnym-brelkom-vasir" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-bic-cristal-exact-0-7-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-kapillyarnaya-f-15-krasnaya-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-sinyaya-lapki-so-sjemnym-brelkom-basir" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-avtomaticheskaya-4-h-cvetnaya-miks" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-kapillyarnaya-f-15-chernaya-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-schneider-germaniya-sinyaya-korpus-prozrachnyj-uzel-1-mm-liniya-pisma-0-5-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-calligrata-avtomaticheskaya-4-h-cvetnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-linc-glycer-0-7mm-s-grippom-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-na-podstavke-sharikovaya-erich-krause-r-301" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-avtomaticheskaya-6-ti-cvetnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-erich-krause-r-301-original-stick-krasnaya-0-7mm-neprozrachnyj-plastikovyj-korpus" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/kartridzhi-chernilnye-centropen-sinie" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-munhwa-mc-gold-uzel-0-5-mm-chernila-sinie" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-linc-corona-plus-0-7mm-zelenyj-sterzhen" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-r-301-original-gel-chernyj-sterzhen-uzel-0-5-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-mnogocvetnaya-koty-aristokraty" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-sharikovaya-linc-gliss-0-7mm-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/ruchki/ruchka-gelevaya-pin-zelenaya-0-5-mm-trehgrannyj-korpus" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-cvetnye-ukorochennye-funcolor-plastikovye-v-kartonnoj-tube-12cv" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-chernografitnyj-hb-plastikovyj-zelenyj" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-18-cv-kalyaka-malyaka-supermyagkie" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-plastikovyj-nv-zelenyj-korpus-lite" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-12-cvetov-erichkrause-shestigrannye-2-6-mm-grifel" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-chernografitnyj-calligrata-hb-zatochennyj-trehgrannyj-s-poloskoj-s-rezinkoj-plastik-miks" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-chernografitnyj-erich-krause-1sht-joy-hb-s-rezinkoj-plastik-korpus-assorti-zatochennyj" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-12-cvetov-erichkrause-plastik-shestigrannye-2-6-mm-grifel" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-cvetnoj-dlya-raznyh-poverhnostej-steklo-tkani-metallu-plastiku-rezine-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-elektricheskaya-hatber-eps-9025-2haa" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-stroitelnye-180-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/grifeli-dlya-mehanicheskih-karandashej-0-5-mm-koh-i-noor-4152-n-12-shtuk-v-futlyare" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-chernografitnyj-nv-vechnyj-calligrata" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-erich-krause-unity-plastikovaya-pryamougolnaya-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-dlya-karandashej-elektricheskaya-calligrata-s-kontejnerom-na-batarejkah-v-komplekt-ne-vhodyat-golubaya" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-s-kontejnerom-1otv-attomex" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-dlya-stroitelnyh-karandashej" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-s-kontejnerom-prime-s-hatber" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-12cv-kc12kr-creativiki" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-s-kontejnerom-i-lastik" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-18-cvetov-creativiki" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-plastikovaya-erich-krause-joy-1-otverstie-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-24-cveta-creativiki" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-erich-krause-universe-s-plastikovym-kontejnerom-kruglaya-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/tochilka-dlya-karandashej-devente-1-otverstie-bez-kontejnera-metallicheskaya-pryamoug" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandashi-cvetnye-kalyaka-malyaka-12cv-tuba" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-mehanicheskij-0-5-mm-devente-nv-s-uporom-poluprozrachnyj-korpus-s-klipom" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/karandashi/karandash-mehanicheskij-nv-0-5-mm-erichkrause-megapolis-concept-rezinovyj-upor" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/markery-stiraemye-dlya-beloj-doski-nabor-4-cveta-brauberg-soft-5-mm-rezinovaya-vstavka" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/tekstovydelitel-attomex-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/nabor-tekstovydelitelej-1-5mm-zhel-zel-roz-oran-skosh-nakon-attomeh" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/nabor-markerov-dlya-doski-4-cveta-3-mm-blister" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/marker-permanentnyj-dvustoronnij-mazari-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/nabor-markerov-akrilovyh-12-cvetov-kruglyj-nakonechnik-dlya-lyuboj-poverhnosti" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/marker-permanentnyj-centropen-chernyj-kruglyj-nakonechnik-2-5-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/marker-permanentnyj-erichkrause-p-100-0-5-1-2-mm-chernila-na-spirtovoj-osnove-svetostojkie-vodostojkie-bez-ksilola-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/marker-permanentnyj-dvustoronniij-0-7mm-i-1mm-chernyj-luxor-150-pulevidnyj-nakonechnik-kitaj-luxor" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/marker-permanentnyj-nestiraemyj-erich-krause-p-100-chernyj-kruglyj-nakonechnik-0-5-1-2-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/markery-tekstovydeliteli/nabor-iz-4-markerov-na-vodnoj-osnove" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-plastikovaya-gibkaya-20-sm-cvetnaya-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-20-sm-stamm-tablica-umnozheniya-so-spravochnym-materialom-plastikovaya-prozrachnaya-bescvetnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/treugolnik-plastikovyj-18sm-30-gradusov-stamm-prozrachnyj-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-plastikovaya-schoolformat-30sm-prozrachnaya-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/transportir-180-gradusov-10-sm-metallicheskij" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-plastikovaya-30sm-schoolformat-matovaya-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/transportir-180-gradusov-10sm-plastikovyj-gibkij" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-plastikovaya-30-sm-stamm-s-derzhatelem-prozrachnaya-tonirovannaya" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/nabor-geometricheskij-deli-4-predmeta-linejka-20-sm-transportir-2-treugolnika" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-metallicheskaya-30-sm-mazari" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/nabor-geometricheskij-stam-4-predmeta-razmer-l-linejka-25-sm-2-treugolnika-transportir-neonovye-cveta" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-metallicheskaya-steel-ruler-deli-30-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/geometricheskij-nabor-stamm-4-predmeta-razmer-xl-linejka-30-sm-2-treugolnika-transportir" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-derevyannaya-30-sm-lp-300-rossiya-mozhga" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/transportir-180-gradusov-plastikovyj-neon-assorti-iz-4-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-30-sm-prozrachnaya-rantis-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/transportir-360-gradusov-12-sm-prozrachnyj-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-20sm-rantis" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-zakrojschika-plastik-50-sm-stamm-neon-neprozrachnaya-neon-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-derevyannaya-25-sm-lp-250-mozhga" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/cirkul-metallicheskij-120-mm-v-plastikovom-tubuse-calligrata" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-metallicheskaya-20sm-mazari" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/cirkul-metallicheskij-125-mm-s-karandashom-v-plastikovom-penale" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-plastikovaya-15-sm-prozrachnaya-cvetnaya-schoolformat" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-15-sm-erichkrause-pastel-plastikovaya-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-25-sm-informat-neprozrachnaya-chernaya" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/linejki-transportiry/linejka-25-sm-stamm-cvet-assorti-neprozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/lastik-mazari-iz-sinteticheskogo-kauchuka-tandem" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/lastik-krasno-sinij-infopmat" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/lastik-kombinirovannyj-koh-i-noor-6521-40-57x19-5x8-mm-krasno-sinij-pryamougolnyj-skoshennye-kraya" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/rezinka-stiratelnaya-erich-krause-smart-oval-ovalnaya-57h34h13-mm-belaya-plastikovyj-derzhatel" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/lastik-s-centrovkoj-erich-krause-smart-treugolnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/lastiki/lastik-erich-krause-abc-assorti-34648" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-zhidkost-erichkrause-20-ml-s-kistochko" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-lenta-brauberg-design-one-5mm-h-6m" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-lenta-5mm-h-10mm-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-lenta-erich-krause-techno-white-mini-4-2mm-h-5m" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschij-karandash-ek-6ml-techno-white-spirt-osn-malajziya-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-ruchka-luch-9-ml-metall-nakonechnik" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektor-ruchka-10ml-erich-krause-69-arctic-white-erichkrause-cvetn-kolp" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korr-ruchka-3ml-deli-met-nakon-goluboj-korpus" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-zhidkost-20ml-informat-s-kistochkoj-na-vodnoj-osnove" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/korrektory/korrektiruyuschaya-zhidkost-vodnaya-15-ml-gamma-shkolnik-flakon-s-kistochkoj-na-bystrosohnuschej-osnove" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klejkaya-lenta-dvustoronnyaya-12-mm-10-m-berlingo" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-roller-kancelyarskij-devente-4040013" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klejkaya-lenta-dvustoronnyaya-officespace-25-mm-10-m-polipropilen" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-kancelyarskij-30-ml-crystal-58408-erich-krause" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-pva-45-gr-s-dozatorom-45fp-00045-040093-hatber" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-pva-kalyaka-malyaka-20-g-s-kistochkoj" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-erich-krause-extra-36-gr" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-erich-krause-extra-21-gr" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-15gr-erich-krause-extra" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-21-gramm-luch" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-15-gramm-kalyaka-malyaka" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klej-karandash-36-gramm" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klejkaya-lenta-dvustoronnyaya-devente-polipropilenovaya-osnova-90-mkm-38-mm-x10-m" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/skotch-dvustoronnij-na-bumazhnoj-osnove-12-mm-10-m-erich-krause-35-mkm" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/skotch-dvuhstoronnij-18mm-6m-klejkaya-lenta-dvustoronnyaya-186-3-osnova-bumaga-centrum" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/klejkaya-lenta-malyarnaya-30-mm-h-20-m-010-klebebander" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/klej/lenta-malyarnaya-tundra-samokleyaschayasya-bumazhnaya-osnova-120-mkm-48-mm-50-m" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-erichkrause-standard-19-sm-dvojnaya-zatochka-nerzhaveyuschie-lezviya-udaroprochnyj-plastik-blister-chernye" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-erich-krause-standard-190mm-chernye-v-kart-upak" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-erich-krause-standard-170-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-kancelyarskie-21-5sm" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-kancelyarskie-attomex-21-sm-titanovye-lezviya" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-devente-titanium-19sm-metallicheskie-plastikovye-ruchki-s-rezinovymi-vstavkami" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-metallicheskie-16-5-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-16sm-twin-dvuhcvetnye-prorezinennye-kolca-v-kartonnom-blistere-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-detskie-14-sm-joy-ergo-v-stakane-s-zakruglennymi-koncami-lezvij-i-linejkoj" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-130-mm-detskie-devente-cosmo-plastikovye-kolca-zaschita-na-lezviyah-v-kartonnom-blistere" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-detskie-kalyaka-malyaka-115mm" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-erich-krause-standard-junior-130-mm-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-erich-krause-joy-dlya-levshej-135-mm-s-linejkoj-assorti-zakruglennye" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-detskie-13-sm-miki-maus" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-detskie-13-sm-chelovek-pauk" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhnicy/nozhnicy-kancelyarskie-21-sm-komfort-ergonomichnye-plastikovye-ruchki" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/flomasteri-kraski-i-mel/lastik-klyachka-hudozhestvennyj-sketch-and-art" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/flomasteri-kraski-i-mel/kraski-palchikovye-6-cvetov-20-ml-baby-s-aloe-vera-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/flomasteri-kraski-i-mel/kraski-akvarelnye-medovye-18-cvetov-klassika-s-kistjyu" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/lizun-slajm-steklo-90-gr-t-zamerzaniya-15c-v-banke-ot-3-let" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/massa-dlya-lepki-jovi-samozatverdevayuschaya-polimernaya-250-g-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/slajm-steklo-s-fioletovymi-bleskami-90-g-v-banke-temperatura-zamerzaniya-5-gradusov-ot-3-let" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/kleenka-dlya-truda-3550-sm-ornament" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/slajm-steklo-cvet-zheltyj-s-dekorativnym-napolnitelem-90-g-v-banke-ot-3-let" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/kleenka-dlya-truda-konfety" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/fartuk-dlya-urokov-truda-48-539-5-s-karmanom-speed-race" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/plastilin-6cv-klassicheskij-erichkrause-basic-6-cvetov-96g-korobka" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/fartuk-dlya-urokov-truda-s-narukavnikami-4939-sm-street-football" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/plastilin-voskovoj-myagkij-12-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-truda-azbuka-razmer-3243-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/plastilin-myagkij-luch-kroha-10-cvetov-165-g-rossiya-so-stekom" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-pisma-a3-russkij-alfavit-i-schet" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/plastilin-6cv-myagkij-90g-kalyaka-malyaka-dlya-detskogo-tvorchestva-so-stekom" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-pisma-a3-russkij-i-anglijskij-alfavit" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nabor-stekov-4-shtuki-shkola-tvorchestva" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/plastilin-super-legkij-12-cvetov-tigr-instrumenty-dlya-lepki" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/steki-dlya-lepki-nabor-4-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/massa-dlya-lepki-das-samozatverdevayuschaya-polimernaya-500-gr-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/kleenka-dlya-truda-3550-sm-arbuz" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-truda-3323-sm-russkij-alfavit" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-lepki-a4-330230-tablica-umnozheniya" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/nastolnoe-pokrytie-dlya-truda-3323-sm-karta-mira-s-zhivotnymi" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/kleenka-dlya-truda-4560sm-babochki" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-lepki/testo-dlya-lepki-8-cvetov-smeshariki" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-na-holste-s-podramnikom-igra-delfinov-20h30-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-s-podramnikom-i-potaljyu-zolotye-rybki-20-h-30-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-dlya-detej-yarkie-zveryata" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-dlya-detej-sladkoe-nastroenie-21-h-15-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-dlya-detej-kotenok-s-babochkoj-21-h-15-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-dlya-detej-milye-kotyata-15-h-15-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-dlya-detej-edinorozhki-druzjya-15-h-15-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/risovanie/kartina-po-nomeram-na-holste-s-podramnikom-gracioznyj-beg-konya-40-h-30-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/biseropletenie/nabor-biseropleteniya-13-vidov-busin" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/biseropletenie/nabor-dlya-biseropleteniya-igrushki-iz-bisera-edinorog" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/biseropletenie?product_id=508" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/biseropletenie/nabor-dlya-biseropleteniya-igrushki-iz-bisera-pitomcy" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/plastishka-figurki-iz-testa-ot-5-let" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/myagkaya-igrushka-iz-fetra-medvezhonok" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/nabor-dlya-sozdaniya-objemnoj-igrushki-iz-fetra-milyj-enotik" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/nabor-dlya-tvorchestva-igrushka-iz-fetra-ezhik" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/nabor-dlya-sozdaniya-sumki-iz-fetra-milaya-lisichka-razmer-1616-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/naklejki-strazy-akrilovye-164-sht-na-liste-10h24-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/podelki/naklejki-strazy-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/tovary-dlya-tvorchestva/vyshivka-i-vyazanie/nabor-nitok-muline-shkolnyj-hlopok-8-1-m-10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/uchebnye-posobiya-kassy/veer-kassa-parnye-soglasnye-bukvy-matematicheskie-znaki" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/zakladki-magnitnye-na-podlozhke-vyberi-cel-6-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/zakladki-magnitnye-6-sht-anime" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/zakladka-magnitnaya-avokado" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/magnitnye-zakladki-hranitel-znanij-8-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/podstavka-dlya-knig-plastik-melall-pchelka-p-06-ekonom-s-derzhatelem-dlya-ruchki" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/podstavka-dlya-knig-pchelka-universal-s-metallicheskim-lepestkom" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/nabor-zakladok-dlya-knig-12376mm-lyasse-s-kleevym-kraem" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/podstavka-dlya-bumazhnogo-bloka-attomex-9x9x5-sm-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/zakladki-magnitnye-na-podlozhke-6-sht-dejstvuj" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/podstavki-dlya-knig/zakladki-magnitnye-kotiki" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/oblozhki-dlya-tetradej-i-uchebnikov/oblozhek-dlya-tetradej-232440mm-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/nabor-papok-ugolkov-a4-180-mkm-calligrata-standart-poluprozrachnye" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-skorosshivatel-a4-140-mkm-erichkrause-fizzy-neon-miks-neon-prozrachnyj-verh-do-130-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-knopke-a6-180-mkm-vertikalnaya-tonirovannaya" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-knopke-0-18mm-poluprozrachnaya-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-knopke-0-18mm-poluprozrachnaya-devente-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-knopke-0-18mm-poluprozrachnaya-devente-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-molnii-calligrata-a6-175-h-130-mm-s-setkoj-vnutri" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-na-rezinke-a4-500-mkm-erichkrause" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-s-zavyazkami-dlya-bumag-attomex-360g-m2-nemelov-bel" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-skorosshivatel-delo-kartonnaya-a4" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-skorosshivatel-a4-ek-fizzy-pastel" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-ugolok-a4-150-mkm-calligrata-3-otdeleniya" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-dlya-bumag-s-zavyazkami-karton-nemelovannyj-220g-m2-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/papka-konvert-na-knopke-a4-140-mkm-erichkrause-fizzy-vivid-glyancevaya-vmeschaet-do-120-listov-poluprozrachnaya-miks" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/nabor-papok-ugolkov-a4-180-mkm-calligrata-pastel-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/fajl-vkladysh-a4-40-mkm-stamm-matovyj-vertikalnyj-100-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-skorosshivateli/fajl-vkladysh-calligrata-a4-40-mkm-glyancevyj-vertikalnyj-100-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/papka-registrator-ordner-75mm-metal-okantovka-torckarman-devente-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/papka-registrator-ordner" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-vertikalnyj-lider-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-vertikalnyj-respekt-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-vertikalnyj-stamm-lider-sinij-shirina-75mm" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-vertikalnyj-stamm-lider-krasnyj-shirina-70mm" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/papka-registrator-a4-50-mm-attomex" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/arhivnyj-korob-bumvinil-9-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/arhivnyj-korob-bumvinil-15-sm-krasnyj-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/korob-arhivnyj-s-zavyazkami-a4-koreshok-80-mm-calligrata-bumvinil-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-vertikalnyj-stamm-lider-zelenyj" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-vertikalnyj-dlya-bumag-stamm-respekt-290h70h220-mm-prozrachnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-vertikalnyj-dlya-bumag-stamm-245h240h300-mm-4-otdeleniya-setchatyj-sbornyj-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/papki-registratory-koroba/lotok-dlya-bumag-iz-3-sekcij-gorizontalnye-na-metallicheskih-sterzhnyah" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/planshet-s-zazhimom-a4" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-adresnaya-pozdravlyaem" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-dlya-bumag-s-zavyazkami-bumazhnaya-380g-m2-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-ruchkami-a4-340-h-245-h-75-mm-plastikovaya-ruchki-tesma-calligrata-druzhok-persik" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-ruchkami-a4-340-h-245-h-75-mm-plastikovaya-ruchki-tesma-calligrata-zvezdolet" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-ruchkami-a4-340-h-245-h-75-mm-plastikovaya-ruchki-tesma-calligrata-tachka-ogon" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-ruchkami-a4-335-h-235-h-55-mm-plastikovaya-ruchki-tesma-calligrata-kedy" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-ruchkami-a4-335-h-235-h-55-mm-plastikovaya-ruchki-tesma-calligrata-koreya" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-zazhimom-a4-700-mkm-koreshok-27-mm-calligrata-deluxe-vnutrennij-karman-do-180-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-zazhimom-a4-700-mkm-koreshok-27-mm-calligrata-deluxe-vnutrennij-karman-do-180-listov-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-s-zazhimom-a4-700-mkm-koreshok-27-mm-calligrata-deluxe-vnutrennij-karman-do-180-listov-cvet-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-dlya-truda-a4-plastikovaya-33267-5-sm-kotik" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-dlya-truda-a4-plastikovaya-33267-5-sm-tachka" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/planshety-delovye-papki/papka-dlya-truda-a4-plastikovaya-33267-5-sm-myach" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-28mm-oval" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-28mm-ovalnye-cvetnye-zebra-100sht-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepochnica-magnitnaya-brauberg-s-30-skrepkami-rolikovyj-mehanizm-podachi-chernaya" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepochnica-magnitnaya-brauberg-s-30-skrepkami-bolshoj-bochonok-chernaya" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/podstavka-dlya-skrepok-magnitnaya-devente-456545mm-pryamougolnoj-formy" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-28mm-devente-4135324-metallicheskie-cvetnye" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-kancelyarskie-erichkrause-28-mm-metall-s-cvet-pokrytiem-100-sht-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-metallicheskie-s-vinilovym-pokrytiem-erichkrauser-cvetnye-33mm" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-metallicheskie-devente-ovalnye-nikelirovannye-50-mm-50-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-50mm-50sht-ocinkovannye-ovalnye-gofrirovannye-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-kancelyarskie-centrum-100sht-33mm-nikel" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-metallicheskie-attomex-ovalnye-ocinkovannye-28-mm-100-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/skrepki/skrepki-kancelyarskie-globus-28-mm-s-cvetnym-pokrytiem-70-shtuk-v-upakovke-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/mini-stepler-24-6-kangaro-trendy-45m-do-15-listov-plastikovyj-korpus-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/stepler-24-6-26-6-30l-hs-45p-kangaro" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/stepler-24-26-6-na-30-listov-kangaro-ds-35" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/stepler-24-6-26-6-kangaro-35-do-20l" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/stepler-10-kangaro-aris-10-do-15l" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/antistepler-dlya-skob-10-i-24-6-brauberg-metropolis-s-fiksatorom-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/antistepler-staff-dlya-skob-10-i-24-6-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/mini-stepler-10-kangaro-trendy-10m-do-10l" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/stepler-moschnyj-na-100l" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-brauberg-23-13-1000-shtuk-v-kartonnoj-korobke-do-80-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-hatber-x-mate-24-6-1000-skob-6mm-ocinkovannye" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-hatber-x-mate-10-1000-skob-5mm-ocinkovannye" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-n10-stalnye-kangaro" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-n24-6-stalnye-kangaro" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-erichkrause-10-1000-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/steplery-i-skoby/skoby-dlya-steplera-n24-erichkrause-zatochennye-s-usilennoj-probivnoj-sposobnostjyu" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-15-mm-lite-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-25-mm-lite-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-51-mm-lite-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-15mm-na-45l-cvetnoj" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-25-mm-pastelnye-tona-assorti-lite" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-lite-41-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-lite-32-mm-chernyj-do-140-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-lite-32-mm-cvetnoj" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-lite-41-mm-cvetnoj-assorti-do-190-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/zazhimy-dlya-bumag/zazhim-dlya-bumag-15-mm-lite-chernyj-do-45-listov" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/knopki-silovye-cvetnye-50-shtuk-devente-9-mm-v-kartonnoj-korobke" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/magnity-dlya-dosok-40-mm-4-shtuki-globus-cvetnye" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/knopki-kancelyarskie-devente-diametr-10-5-mm-cvetnye-50-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/bulavki-ofisnye-38mm-v-assortimente-metallicheskie-100-shtuk-v-upakovke-attomex" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/magnity-dlya-doski-smajly-4-sht-40-mm-germaniya" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/nabor-magnitov-buro-30-mm-5-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/magnit-dlya-dosok-deli-e7825-assorti-d30mm-kruglyj-6sht" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/knopki-kancelyarskie-erich-krause-metallicheskie-nikelirovannye-10mm-50-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/knopki-bulavki-magniti/igly-dlya-zakalyvaniya-blitz-romashka-12x40-sht-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-18mm-s-avtofiksatorom" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-lezvie-9-mm-korpus-plastik-fiksator" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/lezviya-dlya-nozhej-erich-krause-komplekt-10-sht-18mm" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nabor-lezvij-dlya-kancelyarskih-nozhej-9-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/lezvie-dlya-kancelyarskogo-nozha-18-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/lezvie-smennoe-dlya-kancelyarskogo-nozha-18-mm-devente-10-sht-up" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-lezvie-18-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-9mm-assorti-buro" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-s-lezviem-18-mm-s-metallicheskimi-napravlyayuschimi-s-fiksatorom" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-universalnyj-trapecievidnyj-19mm-korpus-plastik" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/nozhi-kancelyarskie/nozh-kancelyarskij-18mm-plastikovyj-2-shtuki-zapasnyh-lezvij" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/nit-dlya-proshivki-dokumentov-lavsano-shtapelirovannaya-lsh-210-1000m-bobina" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/nitka-10-armirovannye-100-ll-200-m-belye-igla" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/igla-shvejnaya-dlya-perepletnyh-rabot" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/dyrokol-11l-dp-280-kangaro" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/dyrokol-30l-devente-stripe-plastik-s-linejkoj-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/dyrokol-attomex-30-listov-metallicheskij-s-linejkoj" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/dyrokoly-shilo-nitki-dlya-sshivaniya/shilo-globus-kancelyarskoe-bolshoe-153mm-70mm" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/shtampy-datery/dater-avtomaticheskij-devente-7810-3-mm-bukvennoe-otobrazhenie-mesyaca-v-blistere-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/shtampy-datery/shtamp-avtomaticheskij-standartnyj-devente-gotovyj-k-rabote-10-kopiya-verna-mm-v" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzhik-na-bulavke" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-vertikalnyj-5485-mm-na-shnure" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-gorizontalnyj-9560-na-verevke" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzhderzhatel-ruletka-i-zazhim-mazari" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-vertikalnyj-kozhzam" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-goriz-9060mm-metall-zazhim-bulavka-devente" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-s-ruletkoj-i-derzhatelem" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-na-shnurke-gorizontalnyj-mazari-seryj" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/bejdzh-8554mm-s-derzhatelem-i-ruletkoj-gorizontalnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/bejdzhi/brelok-dlya-klyuchej-cvet-assorti" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-skainer-sk-108xrd-8-razryadov-karmannyj-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-skainer-sk-108-8-razryadov-karmannyj" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-skainer-sk-210-10r-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-braunberg-extra-12-wr" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-12-razryadnyj-cv-myatnyj-braunberg-extra-12-lg" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-braunbtrg-dektor-extra-12-dg" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-nastolnyj-brauberg-extra-pastel-12-pk-206x155-mm-12-razryadov-dvojnoe-pitanie-rozovyj" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-nastolnyj-20515530-mm-12-razryadov-skainer-sk-555bk" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/kancelyarskie_prinadlezhnosti/kalkulyatory/kalkulyator-nastolnyj-brauberg-ultra-color-12-bkpr-192x143-mm-12-razryadov-dvojnoe-pitanie-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/zhurnaly-po-ohrane-truda/zhurnal-instruktazha-na-rabochem-meste" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/zhurnaly-po-ohrane-truda/zhurnal-registracii-vvodnogo-instruktazha" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo/zhurnal-betonnyh-rabot" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo/zhurnal-registracii-predrejsovyh-predsmennyh-poslerejsovyh-poslesmennyh-medicinskih-osmotrov" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo/zhurnal-kontrolya-tehnicheskogo-sostoyaniya-pri-vypuske-i-vozvraschenii-avtomobilej-s-linii" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo?product_id=528" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo/zhurnal-rabot-po-naryadam-i-rasporyazheniyam-pot-rm-016-2001" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/stroitelstvo-proizvodstvo/zhurnal-svarochnyh-rabot" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/buhuchet-deloproizvodstvo-kadry/kniga-buhgalterskaya-glavnaya-kniga" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/buhuchet-deloproizvodstvo-kadry/zhurnal-ucheta-vydannyh-doverennostej" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/buhuchet-deloproizvodstvo-kadry/kassovaya-kniga-forma-ko-4-48-l" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/udostoverenie-o-proverkah-znanij-trebovanij-po-ohrane-truda" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/udostoverenie-k-rabotam-v-elektroustanovkah-napryazheniem" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/udostoverenie-o-proverke-znanij-pozharno-tehnicheskogo-minimuma" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/udostoverenie-pravil-tehnicheskoj-ekspluatacii-teplovyh-energoustanovok" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/udostoverenie" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/zhurnaly-i-blanki/udostovereniya/blank-pensionnoe-udostoverenie-bumvinil-bordovyj-s-tisneniem-pu-209" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/vlazhnye-salfetki-antibakterialnye-20-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/test" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/vlazhnye-salfetki-cotte-softcare-universalnye-130sht" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/platochki-bumazhnye-liliya-dlya-vsej-semji" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/vlazhnye-polotenca-hozyajstvennye-universalnye-60-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/salfetki-bum-polotenca/platochki-bumazhnye-familia" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/tovary-dlya-prazdnika/shar-lateksnyj-12-pastel-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/tovary-dlya-prazdnika/svechi-dlya-torta-veselaya-zateya-s-podstavkami-6-sm-24-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-podarochnyj-laminirovannyj-siyaj-9-h-12-h-6-5-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-podarochnyj-laminirovannyj-schastje-12-h-15-h-5-5-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-polietilenovyj-3734-plastikovye-ruchki-lajk" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-polietilenovyj-3735-plastikovye-ruchki-aromatnyj-buket" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-polietilenovyj-3734-plastikovye-ruchki-desert" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/paket-braziliya-polietilenovyj-s-plastikovoj-ruchkoj-37h34-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/bant-shar-perlamutrovyj-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/pakety-upakovka/bant-shar-5-uzor" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-energizer-max-lr-03-aaa-mizinchikovaya-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-gp-super-aaa-mizinchikovaya-batarejka-super-alkaline-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/element-pitaniya-batarejka-schelochnoj-gp-ultra-14au-ue2-lr14-1-5-v-t" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-episo-krona-schelochnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/akkumulyator-videx-hr03-aaa-800mah-2bl-lsd-nizk-samorazryad-2-20-200-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/akkumulyator-videx-aa-1000mah-ni-mh-1-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-a-23" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-a-27" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/element-pitaniya-gp-alkaline-gp-4-9-177-ag4-lr626-alkalinovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/batarejka-kodak-g-0-lr-521" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/elementy-pitaniya/naushniki-besprovodnye-luazon-i7-mini-vkladyshi-bluetooth-5-0-glyancevye-belye" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/setevoe-zaryadnoe-usb-ustrojstvo-1-usb-vyhod-borofone-ba-19-a-nimble-5-v-1-a-beloe" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/zaryadnoe-ustrojstvo-hoco-s-95-a" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/setevoe-zaryadnoe-ustrojstvo-hoco-usb-2-1-a-kabel-type-c-1-m-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/setevoe-zaryadnoe-ustrojstvo-hoco-18-vt-usb-qc3-0-3-a-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/setevoe-zaryadnoe-ustrojstvo-borofone-ba46a-premium-1xusb-1xusb-c-3a-18w-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/setevoe-zaryadnoe-ustrojstvo-hoco-n25-maker-2xusb-2-1a-10w-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/szu-na-pd-gnezdo-type-c-borofone-ba84a-qc3-0-pd30vt-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/998196-blok-pitaniya-setevoj-1-usb-hoco-c72a-glorious-2100ma-plastik-cvet-belyj-us" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/zaryadnye-ustrojstva/zaryadnoe-ustrojstvo-v-prikurivatel-cartage-12-24-v-usb-type-c-3-1-a-chernoe" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-micro-usb-hoco-x29-superior-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/usb-borofone-bx-37-wieldy-charging-data-cable-for-type-c-belyj-1-metr" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-micro-bsb-bx-54-krasnyj-tkan" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-usb-lighting-usb-borofone-bx19-benefit-1-0m-kruglyj-2-1a-silikon-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-usb-2-0-1-8m-dlya-printera" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov?product_id=846" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-usb-type-c-borofone-bx-84-1-metr-3-0a-cvet-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/data-kabel-borofone-bx-21-outstanding-type-c-1-metr" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-lightning-usb-2-1-a-opletka-nejlon-2-metra-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-hoco-x20-flash-dzhek-usb-dzhek-usb-type-c-3-a-3-metra-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kabeli-dlya-zaryadki-telefonov-i-planshetov/kabel-hoco-x20-type-c-usb-3-a-2-m-pvc-opletka-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/rutoken-lajt-dlya-elektronnyh-podpisej-dlya-ecp-fns-s-ind-sertifikatom-fstek" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/dvd-disk-4-7-gb-s-poverhnostjyu-pod-pechat" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/disk-cd-rw-700-mb" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/disk-cd-r" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/usb-flesh-nakopitel-4-gb-smartbuy" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/usb-flesh-nakopitel-8-gb-smartbuy-sb008gb2scr-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/usb-flesh-nakopitel-32-gb-smartbuy" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/flesh-nakopitel-16gb-smartbuy-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/fleshka-smartbuy-64-gb-usb-2-0-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/fleshka-128-cb-netac" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/mysh-provodnaya-smartbuy-352-one-1600-dpi-opticheskaya-usb-4-knopki-cvet-belyj" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/fleshki-cd-diski/mysh-besprovodnaya-smart-buy-300ag-k-one-chernaya-sbm-300ag-k-gp-3m" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kompasy/kompas-maclay-dc45-8" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kompasy/kompas-maclay-dc44-2-d44-mm-h5-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kompasy/kompas-turisticheskij-maclay-dc60" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kompasy/analogi-lazernaya-ukazka-master-k-s-karabinom-2-led-71-5-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/hoztovari/kompasy/kompas-dc-45a-zhidkostnyj-d4-2-sm" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-avtodokumentov/oblozhka-dlya-avtodokumentov-cvet-bordovyj" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-avtodokumentov/oblozhka-dlya-avtodokumentov-sostav-iskusstvennaya-kozha-izgotovitel-kitaj-importer-ooo-izida" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-avtodokumentov/oblozhka-dlya-avtodokumentov-chernyj" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-kartochek-propuskov/oblozhka-dlya-proezdnogo-dvustoronnyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-kartochek-propuskov/futlyar-dlya-proezdnogo-bileta-s-ramkoj-6892sm" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-pasporta/oblozhka-dlya-pasporta-cvet-krasnyj" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-pasporta/oblozhka-dlya-pasporta-cvet-sinij" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-pasporta/oblozhka-dlya-pasporta-cvet-zelenyj" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-pasporta/oblozhka-dlya-pasporta-gerb-cvet-bordovyj-nat-kozha" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/oblozhki-na-dokumenty/dlya-pasporta/oblozhka-na-pasport-pasport-rossiya" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/lupa-diametr-60mm-s-shestikratnym-uvelicheniem-na-blistre-s-evropodvesom-centrum" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/rezinka-bankovskaya-50g-d60mm-cvetnaya-informat" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/rezinka-dlya-deneg-universalnaya-diametr-6-sm-100gr" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/veer-cifr-1-20" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/meshochek-podarochnyj-1215-sm-organza" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/nabor-dlya-opytov-dlya-detej-kotiki-vyraschivaem-travku" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sezam42.ru/prochie/lenta-georgievskaya-repsovaya-25-mm-23-1-m" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F919"/>
+  <dimension ref="A1:F922"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F912" sqref="F912"/>
+      <selection activeCell="F915" sqref="F915"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="75" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -28127,1869 +28226,1869 @@
       <c r="D10" s="10">
         <v>230</v>
       </c>
       <c r="E10" s="11"/>
       <c r="F10" s="9"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="41.25">
       <c r="A12" s="8"/>
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="10">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="E12" s="11"/>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="41.25">
       <c r="A13" s="8"/>
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="10">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="E13" s="11"/>
       <c r="F13" s="9"/>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="41.25">
       <c r="A14" s="8"/>
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="10">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="E14" s="11"/>
       <c r="F14" s="9"/>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="41.25">
       <c r="A15" s="8"/>
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="10">
         <v>97</v>
       </c>
       <c r="E15" s="11"/>
       <c r="F15" s="9"/>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="41.25">
       <c r="A16" s="8"/>
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="10">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="E16" s="11"/>
       <c r="F16" s="9"/>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="41.25">
       <c r="A17" s="8"/>
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="10">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="E17" s="11"/>
       <c r="F17" s="9"/>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="41.25">
       <c r="A18" s="8"/>
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="10">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="E18" s="11"/>
       <c r="F18" s="9"/>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="41.25">
       <c r="A19" s="8"/>
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="10">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="E19" s="11"/>
       <c r="F19" s="9"/>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="41.25">
       <c r="A20" s="8"/>
       <c r="B20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="10">
-        <v>132</v>
+        <v>79</v>
       </c>
       <c r="E20" s="11"/>
       <c r="F20" s="9"/>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="41.25">
       <c r="A21" s="8"/>
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="10">
-        <v>58</v>
+        <v>112</v>
       </c>
       <c r="E21" s="11"/>
       <c r="F21" s="9"/>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="41.25">
       <c r="A22" s="8"/>
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="10">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="E22" s="11"/>
       <c r="F22" s="9"/>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="41.25">
       <c r="A23" s="8"/>
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="10">
-        <v>97</v>
+        <v>46</v>
       </c>
       <c r="E23" s="11"/>
       <c r="F23" s="9"/>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="41.25">
       <c r="A24" s="8"/>
       <c r="B24" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="10">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="E24" s="11"/>
       <c r="F24" s="9"/>
     </row>
     <row r="25" spans="1:6" customHeight="1" ht="41.25">
       <c r="A25" s="8"/>
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="10">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="E25" s="11"/>
       <c r="F25" s="9"/>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="41.25">
       <c r="A26" s="8"/>
       <c r="B26" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D26" s="10">
+        <v>129</v>
+      </c>
+      <c r="E26" s="11">
         <v>119</v>
       </c>
-      <c r="E26" s="11"/>
       <c r="F26" s="9"/>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="41.25">
       <c r="A27" s="8"/>
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="10">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E27" s="11"/>
       <c r="F27" s="9"/>
     </row>
     <row r="28" spans="1:6" customHeight="1" ht="41.25">
       <c r="A28" s="8"/>
       <c r="B28" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="10">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="E28" s="11"/>
       <c r="F28" s="9"/>
     </row>
     <row r="29" spans="1:6" customHeight="1" ht="41.25">
       <c r="A29" s="8"/>
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="10">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="E29" s="11"/>
       <c r="F29" s="9"/>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="41.25">
       <c r="A30" s="8"/>
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="10">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="E30" s="11"/>
       <c r="F30" s="9"/>
     </row>
     <row r="31" spans="1:6" customHeight="1" ht="41.25">
       <c r="A31" s="8"/>
       <c r="B31" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="10">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E31" s="11"/>
       <c r="F31" s="9"/>
     </row>
     <row r="32" spans="1:6" customHeight="1" ht="41.25">
       <c r="A32" s="8"/>
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="10">
-        <v>68</v>
+        <v>112</v>
       </c>
       <c r="E32" s="11"/>
       <c r="F32" s="9"/>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="41.25">
       <c r="A33" s="8"/>
       <c r="B33" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="10">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="E33" s="11"/>
       <c r="F33" s="9"/>
     </row>
     <row r="34" spans="1:6" customHeight="1" ht="41.25">
       <c r="A34" s="8"/>
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="10">
-        <v>73</v>
+        <v>132</v>
       </c>
       <c r="E34" s="11"/>
       <c r="F34" s="9"/>
     </row>
     <row r="35" spans="1:6" customHeight="1" ht="41.25">
       <c r="A35" s="8"/>
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="10">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="E35" s="11"/>
       <c r="F35" s="9"/>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="41.25">
       <c r="A36" s="8"/>
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="10">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="E36" s="11"/>
       <c r="F36" s="9"/>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="41.25">
       <c r="A37" s="8"/>
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="10">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="E37" s="11"/>
       <c r="F37" s="9"/>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="41.25">
       <c r="A38" s="8"/>
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="10">
-        <v>97</v>
+        <v>136</v>
       </c>
       <c r="E38" s="11"/>
       <c r="F38" s="9"/>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="41.25">
       <c r="A39" s="8"/>
       <c r="B39" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="10">
-        <v>98</v>
+        <v>67</v>
       </c>
       <c r="E39" s="11"/>
       <c r="F39" s="9"/>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="41.25">
       <c r="A40" s="8"/>
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D40" s="10">
-        <v>59</v>
+        <v>119</v>
       </c>
       <c r="E40" s="11"/>
       <c r="F40" s="9"/>
     </row>
     <row r="41" spans="1:6" customHeight="1" ht="41.25">
       <c r="A41" s="8"/>
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="10">
-        <v>97</v>
+        <v>49</v>
       </c>
       <c r="E41" s="11"/>
       <c r="F41" s="9"/>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="41.25">
       <c r="A42" s="8"/>
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="10">
-        <v>57</v>
+        <v>113</v>
       </c>
       <c r="E42" s="11"/>
       <c r="F42" s="9"/>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="41.25">
       <c r="A43" s="8"/>
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D43" s="10">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="E43" s="11"/>
       <c r="F43" s="9"/>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="41.25">
       <c r="A44" s="8"/>
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D44" s="10">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E44" s="11"/>
+        <v>136</v>
+      </c>
+      <c r="E44" s="11">
+        <v>129</v>
+      </c>
       <c r="F44" s="9"/>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="41.25">
       <c r="A45" s="8"/>
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D45" s="10">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E45" s="11"/>
       <c r="F45" s="9"/>
     </row>
     <row r="46" spans="1:6" customHeight="1" ht="41.25">
       <c r="A46" s="8"/>
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="10">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="E46" s="11"/>
       <c r="F46" s="9"/>
     </row>
     <row r="47" spans="1:6" customHeight="1" ht="41.25">
       <c r="A47" s="8"/>
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D47" s="10">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E47" s="11"/>
       <c r="F47" s="9"/>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="41.25">
       <c r="A48" s="8"/>
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D48" s="10">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="E48" s="11"/>
       <c r="F48" s="9"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="41.25">
       <c r="A50" s="8"/>
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="10">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E50" s="11"/>
       <c r="F50" s="9"/>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="41.25">
       <c r="A51" s="8"/>
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="10">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="E51" s="11"/>
+        <v>12</v>
+      </c>
+      <c r="E51" s="11">
+        <v>9</v>
+      </c>
       <c r="F51" s="9"/>
     </row>
     <row r="52" spans="1:6" customHeight="1" ht="41.25">
       <c r="A52" s="8"/>
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="10">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="E52" s="11"/>
       <c r="F52" s="9"/>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="41.25">
       <c r="A53" s="8"/>
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D53" s="10">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="E53" s="11"/>
+        <v>12</v>
+      </c>
+      <c r="E53" s="11">
+        <v>9</v>
+      </c>
       <c r="F53" s="9"/>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="41.25">
       <c r="A54" s="8"/>
       <c r="B54" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="10">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="E54" s="11"/>
       <c r="F54" s="9"/>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="41.25">
       <c r="A55" s="8"/>
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="10">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="E55" s="11"/>
       <c r="F55" s="9"/>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="41.25">
       <c r="A56" s="8"/>
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="10">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="E56" s="11"/>
       <c r="F56" s="9"/>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="41.25">
       <c r="A57" s="8"/>
       <c r="B57" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="10">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="E57" s="11"/>
       <c r="F57" s="9"/>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="41.25">
       <c r="A58" s="8"/>
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D58" s="10">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="E58" s="11"/>
       <c r="F58" s="9"/>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="41.25">
       <c r="A59" s="8"/>
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D59" s="10">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="E59" s="11"/>
       <c r="F59" s="9"/>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="41.25">
       <c r="A60" s="8"/>
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D60" s="10">
         <v>99</v>
       </c>
       <c r="E60" s="11"/>
       <c r="F60" s="9"/>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="41.25">
       <c r="A61" s="8"/>
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D61" s="10">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="E61" s="11"/>
       <c r="F61" s="9"/>
     </row>
     <row r="62" spans="1:6" customHeight="1" ht="41.25">
       <c r="A62" s="8"/>
       <c r="B62" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D62" s="10">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="E62" s="11"/>
       <c r="F62" s="9"/>
     </row>
     <row r="63" spans="1:6" customHeight="1" ht="41.25">
       <c r="A63" s="8"/>
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D63" s="10">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="E63" s="11"/>
       <c r="F63" s="9"/>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="41.25">
       <c r="A64" s="8"/>
       <c r="B64" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D64" s="10">
-        <v>278</v>
+        <v>99</v>
       </c>
       <c r="E64" s="11"/>
       <c r="F64" s="9"/>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="41.25">
       <c r="A65" s="8"/>
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D65" s="10">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="E65" s="11"/>
       <c r="F65" s="9"/>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="41.25">
       <c r="A66" s="8"/>
       <c r="B66" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D66" s="10">
-        <v>257</v>
+        <v>89</v>
       </c>
       <c r="E66" s="11"/>
       <c r="F66" s="9"/>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="41.25">
       <c r="A67" s="8"/>
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D67" s="10">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E67" s="11"/>
       <c r="F67" s="9"/>
     </row>
     <row r="68" spans="1:6" customHeight="1" ht="41.25">
       <c r="A68" s="8"/>
       <c r="B68" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="10">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="E68" s="11"/>
       <c r="F68" s="9"/>
     </row>
     <row r="69" spans="1:6" customHeight="1" ht="41.25">
       <c r="A69" s="8"/>
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D69" s="10">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="E69" s="11"/>
       <c r="F69" s="9"/>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="41.25">
       <c r="A70" s="8"/>
       <c r="B70" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D70" s="10">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="E70" s="11"/>
       <c r="F70" s="9"/>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="41.25">
       <c r="A71" s="8"/>
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D71" s="10">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E71" s="11"/>
       <c r="F71" s="9"/>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="41.25">
       <c r="A72" s="8"/>
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D72" s="10">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="E72" s="11"/>
       <c r="F72" s="9"/>
     </row>
     <row r="73" spans="1:6" customHeight="1" ht="41.25">
       <c r="A73" s="8"/>
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D73" s="10">
-        <v>67</v>
+        <v>278</v>
       </c>
       <c r="E73" s="11"/>
       <c r="F73" s="9"/>
     </row>
     <row r="74" spans="1:6" customHeight="1" ht="41.25">
       <c r="A74" s="8"/>
       <c r="B74" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D74" s="10">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E74" s="11"/>
       <c r="F74" s="9"/>
     </row>
     <row r="75" spans="1:6" customHeight="1" ht="41.25">
       <c r="A75" s="8"/>
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D75" s="10">
-        <v>63</v>
+        <v>257</v>
       </c>
       <c r="E75" s="11"/>
       <c r="F75" s="9"/>
     </row>
     <row r="76" spans="1:6" customHeight="1" ht="41.25">
       <c r="A76" s="8"/>
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D76" s="10">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="E76" s="11"/>
       <c r="F76" s="9"/>
     </row>
     <row r="77" spans="1:6" customHeight="1" ht="41.25">
       <c r="A77" s="8"/>
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D77" s="10">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="E77" s="11"/>
       <c r="F77" s="9"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B78" s="13"/>
       <c r="C78" s="13"/>
       <c r="D78" s="13"/>
       <c r="E78" s="13"/>
       <c r="F78" s="13"/>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="41.25">
       <c r="A79" s="8"/>
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D79" s="10">
-        <v>154</v>
+        <v>57</v>
       </c>
       <c r="E79" s="11"/>
       <c r="F79" s="9"/>
     </row>
     <row r="80" spans="1:6" customHeight="1" ht="41.25">
       <c r="A80" s="8"/>
       <c r="B80" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D80" s="10">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="E80" s="11"/>
       <c r="F80" s="9"/>
     </row>
     <row r="81" spans="1:6" customHeight="1" ht="41.25">
       <c r="A81" s="8"/>
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D81" s="10">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="E81" s="11"/>
       <c r="F81" s="9"/>
     </row>
     <row r="82" spans="1:6" customHeight="1" ht="41.25">
       <c r="A82" s="8"/>
       <c r="B82" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D82" s="10">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E82" s="11"/>
       <c r="F82" s="9"/>
     </row>
     <row r="83" spans="1:6" customHeight="1" ht="41.25">
       <c r="A83" s="8"/>
       <c r="B83" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D83" s="10">
         <v>115</v>
       </c>
       <c r="E83" s="11"/>
       <c r="F83" s="9"/>
     </row>
     <row r="84" spans="1:6" customHeight="1" ht="41.25">
       <c r="A84" s="8"/>
       <c r="B84" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D84" s="10">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E84" s="11"/>
       <c r="F84" s="9"/>
     </row>
     <row r="85" spans="1:6" customHeight="1" ht="41.25">
       <c r="A85" s="8"/>
       <c r="B85" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D85" s="10">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="E85" s="11"/>
       <c r="F85" s="9"/>
     </row>
     <row r="86" spans="1:6" customHeight="1" ht="41.25">
       <c r="A86" s="8"/>
       <c r="B86" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D86" s="10">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="E86" s="11"/>
       <c r="F86" s="9"/>
     </row>
     <row r="87" spans="1:6" customHeight="1" ht="41.25">
       <c r="A87" s="8"/>
       <c r="B87" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D87" s="10">
-        <v>157</v>
+        <v>75</v>
       </c>
       <c r="E87" s="11"/>
       <c r="F87" s="9"/>
     </row>
     <row r="88" spans="1:6" customHeight="1" ht="41.25">
       <c r="A88" s="8"/>
       <c r="B88" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D88" s="10">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="E88" s="11"/>
       <c r="F88" s="9"/>
     </row>
     <row r="89" spans="1:6" customHeight="1" ht="41.25">
       <c r="A89" s="8"/>
       <c r="B89" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D89" s="10">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="E89" s="11"/>
       <c r="F89" s="9"/>
     </row>
     <row r="90" spans="1:6" customHeight="1" ht="41.25">
       <c r="A90" s="8"/>
       <c r="B90" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D90" s="10">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="E90" s="11"/>
       <c r="F90" s="9"/>
     </row>
     <row r="91" spans="1:6" customHeight="1" ht="41.25">
       <c r="A91" s="8"/>
       <c r="B91" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D91" s="10">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E91" s="11"/>
       <c r="F91" s="9"/>
     </row>
     <row r="92" spans="1:6" customHeight="1" ht="41.25">
       <c r="A92" s="8"/>
       <c r="B92" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D92" s="10">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="E92" s="11"/>
       <c r="F92" s="9"/>
     </row>
     <row r="93" spans="1:6" customHeight="1" ht="41.25">
       <c r="A93" s="8"/>
       <c r="B93" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D93" s="10">
-        <v>183</v>
+        <v>154</v>
       </c>
       <c r="E93" s="11"/>
       <c r="F93" s="9"/>
     </row>
     <row r="94" spans="1:6" customHeight="1" ht="41.25">
       <c r="A94" s="8"/>
       <c r="B94" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D94" s="10">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="E94" s="11"/>
       <c r="F94" s="9"/>
     </row>
     <row r="95" spans="1:6" customHeight="1" ht="41.25">
       <c r="A95" s="8"/>
       <c r="B95" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D95" s="10">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E95" s="11"/>
       <c r="F95" s="9"/>
     </row>
     <row r="96" spans="1:6" customHeight="1" ht="41.25">
       <c r="A96" s="8"/>
       <c r="B96" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D96" s="10">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="E96" s="11"/>
       <c r="F96" s="9"/>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="41.25">
       <c r="A97" s="8"/>
       <c r="B97" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C97" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D97" s="10">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="E97" s="11"/>
       <c r="F97" s="9"/>
     </row>
     <row r="98" spans="1:6" customHeight="1" ht="41.25">
       <c r="A98" s="8"/>
       <c r="B98" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D98" s="10">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="E98" s="11"/>
       <c r="F98" s="9"/>
     </row>
     <row r="99" spans="1:6" customHeight="1" ht="41.25">
       <c r="A99" s="8"/>
       <c r="B99" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D99" s="10">
-        <v>155</v>
+        <v>183</v>
       </c>
       <c r="E99" s="11"/>
       <c r="F99" s="9"/>
     </row>
     <row r="100" spans="1:6" customHeight="1" ht="41.25">
       <c r="A100" s="8"/>
       <c r="B100" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D100" s="10">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="E100" s="11"/>
       <c r="F100" s="9"/>
     </row>
     <row r="101" spans="1:6" customHeight="1" ht="41.25">
       <c r="A101" s="8"/>
       <c r="B101" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D101" s="10">
-        <v>115</v>
+        <v>157</v>
       </c>
       <c r="E101" s="11"/>
       <c r="F101" s="9"/>
     </row>
     <row r="102" spans="1:6" customHeight="1" ht="41.25">
       <c r="A102" s="8"/>
       <c r="B102" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D102" s="10">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="E102" s="11"/>
       <c r="F102" s="9"/>
     </row>
     <row r="103" spans="1:6" customHeight="1" ht="41.25">
       <c r="A103" s="8"/>
       <c r="B103" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D103" s="10">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="E103" s="11"/>
       <c r="F103" s="9"/>
     </row>
     <row r="104" spans="1:6" customHeight="1" ht="41.25">
       <c r="A104" s="8"/>
       <c r="B104" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D104" s="10">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="E104" s="11"/>
       <c r="F104" s="9"/>
     </row>
     <row r="105" spans="1:6" customHeight="1" ht="41.25">
       <c r="A105" s="8"/>
       <c r="B105" s="8" t="s">
         <v>108</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D105" s="10">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="E105" s="11"/>
       <c r="F105" s="9"/>
     </row>
     <row r="106" spans="1:6" customHeight="1" ht="41.25">
       <c r="A106" s="8"/>
       <c r="B106" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D106" s="10">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="E106" s="11"/>
       <c r="F106" s="9"/>
     </row>
     <row r="107" spans="1:6" customHeight="1" ht="41.25">
       <c r="A107" s="8"/>
       <c r="B107" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C107" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D107" s="10">
-        <v>67</v>
+        <v>183</v>
       </c>
       <c r="E107" s="11"/>
       <c r="F107" s="9"/>
     </row>
     <row r="108" spans="1:6" customHeight="1" ht="41.25">
       <c r="A108" s="8"/>
       <c r="B108" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C108" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D108" s="10">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="E108" s="11"/>
       <c r="F108" s="9"/>
     </row>
     <row r="109" spans="1:6" customHeight="1" ht="41.25">
       <c r="A109" s="8"/>
       <c r="B109" s="8" t="s">
         <v>112</v>
       </c>
       <c r="C109" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D109" s="10">
-        <v>115</v>
+        <v>86</v>
       </c>
       <c r="E109" s="11"/>
       <c r="F109" s="9"/>
     </row>
     <row r="110" spans="1:6" customHeight="1" ht="41.25">
       <c r="A110" s="8"/>
       <c r="B110" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D110" s="10">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="E110" s="11"/>
       <c r="F110" s="9"/>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="41.25">
       <c r="A111" s="8"/>
       <c r="B111" s="8" t="s">
         <v>114</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D111" s="10">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="E111" s="11"/>
       <c r="F111" s="9"/>
     </row>
     <row r="112" spans="1:6" customHeight="1" ht="41.25">
       <c r="A112" s="8"/>
       <c r="B112" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D112" s="10">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="E112" s="11"/>
       <c r="F112" s="9"/>
     </row>
     <row r="113" spans="1:6" customHeight="1" ht="41.25">
       <c r="A113" s="8"/>
       <c r="B113" s="8" t="s">
         <v>116</v>
       </c>
       <c r="C113" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D113" s="10">
-        <v>73</v>
+        <v>155</v>
       </c>
       <c r="E113" s="11"/>
       <c r="F113" s="9"/>
     </row>
     <row r="114" spans="1:6" customHeight="1" ht="41.25">
       <c r="A114" s="8"/>
       <c r="B114" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C114" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D114" s="10">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="E114" s="11"/>
       <c r="F114" s="9"/>
     </row>
     <row r="115" spans="1:6" customHeight="1" ht="41.25">
       <c r="A115" s="8"/>
       <c r="B115" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C115" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D115" s="10">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="E115" s="11"/>
       <c r="F115" s="9"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="13" t="s">
         <v>119</v>
       </c>
       <c r="B116" s="13"/>
       <c r="C116" s="13"/>
       <c r="D116" s="13"/>
       <c r="E116" s="13"/>
       <c r="F116" s="13"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="14" t="s">
         <v>120</v>
       </c>
       <c r="B117" s="14"/>
       <c r="C117" s="14"/>
       <c r="D117" s="14"/>
       <c r="E117" s="14"/>
       <c r="F117" s="14"/>
     </row>
     <row r="118" spans="1:6" customHeight="1" ht="41.25">
       <c r="A118" s="8"/>
       <c r="B118" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D118" s="10">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E118" s="11"/>
       <c r="F118" s="9"/>
     </row>
     <row r="119" spans="1:6" customHeight="1" ht="41.25">
       <c r="A119" s="8"/>
       <c r="B119" s="8" t="s">
         <v>122</v>
       </c>
       <c r="C119" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D119" s="10">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="E119" s="11"/>
       <c r="F119" s="9"/>
     </row>
     <row r="120" spans="1:6" customHeight="1" ht="41.25">
       <c r="A120" s="8"/>
       <c r="B120" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C120" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D120" s="10">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="E120" s="11"/>
       <c r="F120" s="9"/>
     </row>
     <row r="121" spans="1:6" customHeight="1" ht="41.25">
       <c r="A121" s="8"/>
       <c r="B121" s="8" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D121" s="10">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="E121" s="11"/>
       <c r="F121" s="9"/>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="41.25">
       <c r="A122" s="8"/>
       <c r="B122" s="8" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D122" s="10">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="E122" s="11"/>
       <c r="F122" s="9"/>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="41.25">
       <c r="A123" s="8"/>
       <c r="B123" s="8" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D123" s="10">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="E123" s="11"/>
       <c r="F123" s="9"/>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="41.25">
       <c r="A124" s="8"/>
       <c r="B124" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D124" s="10">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="E124" s="11"/>
       <c r="F124" s="9"/>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="14" t="s">
         <v>127</v>
       </c>
       <c r="B125" s="14"/>
       <c r="C125" s="14"/>
       <c r="D125" s="14"/>
       <c r="E125" s="14"/>
       <c r="F125" s="14"/>
     </row>
     <row r="126" spans="1:6" customHeight="1" ht="41.25">
       <c r="A126" s="8"/>
       <c r="B126" s="8" t="s">
         <v>128</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D126" s="10">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="E126" s="11"/>
       <c r="F126" s="9"/>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="41.25">
       <c r="A127" s="8"/>
       <c r="B127" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D127" s="10">
         <v>79</v>
       </c>
       <c r="E127" s="11"/>
       <c r="F127" s="9"/>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="41.25">
       <c r="A128" s="8"/>
       <c r="B128" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D128" s="10">
-        <v>159</v>
+        <v>79</v>
       </c>
       <c r="E128" s="11"/>
       <c r="F128" s="9"/>
     </row>
     <row r="129" spans="1:6" customHeight="1" ht="41.25">
       <c r="A129" s="8"/>
       <c r="B129" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D129" s="10">
-        <v>97</v>
+        <v>49</v>
       </c>
       <c r="E129" s="11"/>
       <c r="F129" s="9"/>
     </row>
     <row r="130" spans="1:6" customHeight="1" ht="41.25">
       <c r="A130" s="8"/>
       <c r="B130" s="8" t="s">
         <v>132</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D130" s="10">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="E130" s="11"/>
       <c r="F130" s="9"/>
     </row>
     <row r="131" spans="1:6" customHeight="1" ht="41.25">
       <c r="A131" s="8"/>
       <c r="B131" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D131" s="10">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="E131" s="11"/>
       <c r="F131" s="9"/>
     </row>
     <row r="132" spans="1:6" customHeight="1" ht="41.25">
       <c r="A132" s="8"/>
       <c r="B132" s="8" t="s">
         <v>134</v>
       </c>
       <c r="C132" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D132" s="10">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="E132" s="11"/>
       <c r="F132" s="9"/>
     </row>
     <row r="133" spans="1:6" customHeight="1" ht="41.25">
       <c r="A133" s="8"/>
       <c r="B133" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C133" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D133" s="10">
-        <v>67</v>
+        <v>159</v>
       </c>
       <c r="E133" s="11"/>
       <c r="F133" s="9"/>
     </row>
     <row r="134" spans="1:6" customHeight="1" ht="41.25">
       <c r="A134" s="8"/>
       <c r="B134" s="8" t="s">
         <v>136</v>
       </c>
       <c r="C134" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D134" s="10">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="E134" s="11"/>
       <c r="F134" s="9"/>
     </row>
     <row r="135" spans="1:6" customHeight="1" ht="41.25">
       <c r="A135" s="8"/>
       <c r="B135" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D135" s="10">
-        <v>229</v>
+        <v>27</v>
       </c>
       <c r="E135" s="11"/>
       <c r="F135" s="9"/>
     </row>
     <row r="136" spans="1:6" customHeight="1" ht="41.25">
       <c r="A136" s="8"/>
       <c r="B136" s="8" t="s">
         <v>138</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D136" s="10">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="E136" s="11"/>
       <c r="F136" s="9"/>
     </row>
     <row r="137" spans="1:6" customHeight="1" ht="41.25">
       <c r="A137" s="8"/>
       <c r="B137" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C137" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D137" s="10">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E137" s="11"/>
       <c r="F137" s="9"/>
     </row>
     <row r="138" spans="1:6" customHeight="1" ht="41.25">
       <c r="A138" s="8"/>
       <c r="B138" s="8" t="s">
         <v>140</v>
       </c>
       <c r="C138" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D138" s="10">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="E138" s="11"/>
       <c r="F138" s="9"/>
     </row>
     <row r="139" spans="1:6" customHeight="1" ht="41.25">
       <c r="A139" s="8"/>
       <c r="B139" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C139" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D139" s="10">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="E139" s="11"/>
       <c r="F139" s="9"/>
     </row>
     <row r="140" spans="1:6" customHeight="1" ht="41.25">
       <c r="A140" s="8"/>
       <c r="B140" s="8" t="s">
         <v>142</v>
       </c>
       <c r="C140" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D140" s="10">
-        <v>49</v>
+        <v>229</v>
       </c>
       <c r="E140" s="11"/>
       <c r="F140" s="9"/>
     </row>
     <row r="141" spans="1:6" customHeight="1" ht="41.25">
       <c r="A141" s="8"/>
       <c r="B141" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C141" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D141" s="10">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="E141" s="11"/>
       <c r="F141" s="9"/>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="14" t="s">
         <v>144</v>
       </c>
       <c r="B142" s="14"/>
       <c r="C142" s="14"/>
       <c r="D142" s="14"/>
       <c r="E142" s="14"/>
       <c r="F142" s="14"/>
     </row>
     <row r="143" spans="1:6" customHeight="1" ht="41.25">
       <c r="A143" s="8"/>
       <c r="B143" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C143" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D143" s="10">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="E143" s="11"/>
       <c r="F143" s="9"/>
     </row>
     <row r="144" spans="1:6" customHeight="1" ht="41.25">
       <c r="A144" s="8"/>
       <c r="B144" s="8" t="s">
         <v>146</v>
       </c>
       <c r="C144" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D144" s="10">
         <v>72</v>
       </c>
       <c r="E144" s="11"/>
       <c r="F144" s="9"/>
     </row>
     <row r="145" spans="1:6" customHeight="1" ht="41.25">
       <c r="A145" s="8"/>
       <c r="B145" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C145" s="9" t="s">
         <v>13</v>
@@ -30015,177 +30114,177 @@
       <c r="F146" s="9"/>
     </row>
     <row r="147" spans="1:6" customHeight="1" ht="41.25">
       <c r="A147" s="8"/>
       <c r="B147" s="8" t="s">
         <v>149</v>
       </c>
       <c r="C147" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D147" s="10">
         <v>72</v>
       </c>
       <c r="E147" s="11"/>
       <c r="F147" s="9"/>
     </row>
     <row r="148" spans="1:6" customHeight="1" ht="41.25">
       <c r="A148" s="8"/>
       <c r="B148" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C148" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D148" s="10">
-        <v>125</v>
+        <v>72</v>
       </c>
       <c r="E148" s="11"/>
       <c r="F148" s="9"/>
     </row>
     <row r="149" spans="1:6" customHeight="1" ht="41.25">
       <c r="A149" s="8"/>
       <c r="B149" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C149" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D149" s="10">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="E149" s="11"/>
       <c r="F149" s="9"/>
     </row>
     <row r="150" spans="1:6" customHeight="1" ht="41.25">
       <c r="A150" s="8"/>
       <c r="B150" s="8" t="s">
         <v>152</v>
       </c>
       <c r="C150" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D150" s="10">
-        <v>173</v>
+        <v>72</v>
       </c>
       <c r="E150" s="11"/>
       <c r="F150" s="9"/>
     </row>
     <row r="151" spans="1:6" customHeight="1" ht="41.25">
       <c r="A151" s="8"/>
       <c r="B151" s="8" t="s">
         <v>153</v>
       </c>
       <c r="C151" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D151" s="10">
-        <v>187</v>
+        <v>72</v>
       </c>
       <c r="E151" s="11"/>
       <c r="F151" s="9"/>
     </row>
     <row r="152" spans="1:6" customHeight="1" ht="41.25">
       <c r="A152" s="8"/>
       <c r="B152" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C152" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D152" s="10">
-        <v>187</v>
+        <v>125</v>
       </c>
       <c r="E152" s="11"/>
       <c r="F152" s="9"/>
     </row>
     <row r="153" spans="1:6" customHeight="1" ht="41.25">
       <c r="A153" s="8"/>
       <c r="B153" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D153" s="10">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E153" s="11"/>
       <c r="F153" s="9"/>
     </row>
     <row r="154" spans="1:6" customHeight="1" ht="41.25">
       <c r="A154" s="8"/>
       <c r="B154" s="8" t="s">
         <v>156</v>
       </c>
       <c r="C154" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D154" s="10">
-        <v>105</v>
+        <v>173</v>
       </c>
       <c r="E154" s="11"/>
       <c r="F154" s="9"/>
     </row>
     <row r="155" spans="1:6" customHeight="1" ht="41.25">
       <c r="A155" s="8"/>
       <c r="B155" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C155" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D155" s="10">
-        <v>72</v>
+        <v>187</v>
       </c>
       <c r="E155" s="11"/>
       <c r="F155" s="9"/>
     </row>
     <row r="156" spans="1:6" customHeight="1" ht="41.25">
       <c r="A156" s="8"/>
       <c r="B156" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C156" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D156" s="10">
-        <v>72</v>
+        <v>187</v>
       </c>
       <c r="E156" s="11"/>
       <c r="F156" s="9"/>
     </row>
     <row r="157" spans="1:6" customHeight="1" ht="41.25">
       <c r="A157" s="8"/>
       <c r="B157" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C157" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D157" s="10">
-        <v>72</v>
+        <v>197</v>
       </c>
       <c r="E157" s="11"/>
       <c r="F157" s="9"/>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="13" t="s">
         <v>160</v>
       </c>
       <c r="B158" s="13"/>
       <c r="C158" s="13"/>
       <c r="D158" s="13"/>
       <c r="E158" s="13"/>
       <c r="F158" s="13"/>
     </row>
     <row r="159" spans="1:6" customHeight="1" ht="41.25">
       <c r="A159" s="8"/>
       <c r="B159" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C159" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D159" s="10">
         <v>582</v>
       </c>
@@ -30217,2629 +30316,2629 @@
       <c r="F161" s="14"/>
     </row>
     <row r="162" spans="1:6" customHeight="1" ht="41.25">
       <c r="A162" s="8"/>
       <c r="B162" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C162" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D162" s="10">
         <v>27</v>
       </c>
       <c r="E162" s="11"/>
       <c r="F162" s="9"/>
     </row>
     <row r="163" spans="1:6" customHeight="1" ht="41.25">
       <c r="A163" s="8"/>
       <c r="B163" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C163" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D163" s="10">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E163" s="11"/>
       <c r="F163" s="9"/>
     </row>
     <row r="164" spans="1:6" customHeight="1" ht="41.25">
       <c r="A164" s="8"/>
       <c r="B164" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D164" s="10">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="E164" s="11"/>
       <c r="F164" s="9"/>
     </row>
     <row r="165" spans="1:6" customHeight="1" ht="41.25">
       <c r="A165" s="8"/>
       <c r="B165" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C165" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D165" s="10">
         <v>27</v>
       </c>
       <c r="E165" s="11"/>
       <c r="F165" s="9"/>
     </row>
     <row r="166" spans="1:6" customHeight="1" ht="41.25">
       <c r="A166" s="8"/>
       <c r="B166" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C166" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D166" s="10">
         <v>27</v>
       </c>
       <c r="E166" s="11"/>
       <c r="F166" s="9"/>
     </row>
     <row r="167" spans="1:6" customHeight="1" ht="41.25">
       <c r="A167" s="8"/>
       <c r="B167" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C167" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D167" s="10">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E167" s="11"/>
       <c r="F167" s="9"/>
     </row>
     <row r="168" spans="1:6" customHeight="1" ht="41.25">
       <c r="A168" s="8"/>
       <c r="B168" s="8" t="s">
         <v>170</v>
       </c>
       <c r="C168" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D168" s="10">
-        <v>27</v>
+        <v>86</v>
       </c>
       <c r="E168" s="11"/>
       <c r="F168" s="9"/>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="14" t="s">
         <v>171</v>
       </c>
       <c r="B169" s="14"/>
       <c r="C169" s="14"/>
       <c r="D169" s="14"/>
       <c r="E169" s="14"/>
       <c r="F169" s="14"/>
     </row>
     <row r="170" spans="1:6" customHeight="1" ht="41.25">
       <c r="A170" s="8"/>
       <c r="B170" s="8" t="s">
         <v>172</v>
       </c>
       <c r="C170" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D170" s="10">
-        <v>155</v>
+        <v>30</v>
       </c>
       <c r="E170" s="11"/>
       <c r="F170" s="9"/>
     </row>
     <row r="171" spans="1:6" customHeight="1" ht="41.25">
       <c r="A171" s="8"/>
       <c r="B171" s="8" t="s">
         <v>173</v>
       </c>
       <c r="C171" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D171" s="10">
         <v>32</v>
       </c>
       <c r="E171" s="11"/>
       <c r="F171" s="9"/>
     </row>
     <row r="172" spans="1:6" customHeight="1" ht="41.25">
       <c r="A172" s="8"/>
       <c r="B172" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C172" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D172" s="10">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E172" s="11"/>
       <c r="F172" s="9"/>
     </row>
     <row r="173" spans="1:6" customHeight="1" ht="41.25">
       <c r="A173" s="8"/>
       <c r="B173" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C173" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D173" s="10">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="E173" s="11"/>
       <c r="F173" s="9"/>
     </row>
     <row r="174" spans="1:6" customHeight="1" ht="41.25">
       <c r="A174" s="8"/>
       <c r="B174" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C174" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D174" s="10">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E174" s="11"/>
       <c r="F174" s="9"/>
     </row>
     <row r="175" spans="1:6" customHeight="1" ht="41.25">
       <c r="A175" s="8"/>
       <c r="B175" s="8" t="s">
         <v>177</v>
       </c>
       <c r="C175" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D175" s="10">
-        <v>89</v>
+        <v>32</v>
       </c>
       <c r="E175" s="11"/>
       <c r="F175" s="9"/>
     </row>
     <row r="176" spans="1:6" customHeight="1" ht="41.25">
       <c r="A176" s="8"/>
       <c r="B176" s="8" t="s">
         <v>178</v>
       </c>
       <c r="C176" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D176" s="10">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E176" s="11"/>
       <c r="F176" s="9"/>
     </row>
     <row r="177" spans="1:6" customHeight="1" ht="41.25">
       <c r="A177" s="8"/>
       <c r="B177" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C177" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D177" s="10">
-        <v>297</v>
+        <v>129</v>
       </c>
       <c r="E177" s="11"/>
       <c r="F177" s="9"/>
     </row>
     <row r="178" spans="1:6" customHeight="1" ht="41.25">
       <c r="A178" s="8"/>
       <c r="B178" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C178" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D178" s="10">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E178" s="11"/>
       <c r="F178" s="9"/>
     </row>
     <row r="179" spans="1:6" customHeight="1" ht="41.25">
       <c r="A179" s="8"/>
       <c r="B179" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C179" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D179" s="10">
-        <v>29</v>
+        <v>155</v>
       </c>
       <c r="E179" s="11"/>
       <c r="F179" s="9"/>
     </row>
     <row r="180" spans="1:6" customHeight="1" ht="41.25">
       <c r="A180" s="8"/>
       <c r="B180" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C180" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D180" s="10">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E180" s="11"/>
       <c r="F180" s="9"/>
     </row>
     <row r="181" spans="1:6" customHeight="1" ht="41.25">
       <c r="A181" s="8"/>
       <c r="B181" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C181" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D181" s="10">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E181" s="11"/>
       <c r="F181" s="9"/>
     </row>
     <row r="182" spans="1:6" customHeight="1" ht="41.25">
       <c r="A182" s="8"/>
       <c r="B182" s="8" t="s">
         <v>184</v>
       </c>
       <c r="C182" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D182" s="10">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="E182" s="11"/>
       <c r="F182" s="9"/>
     </row>
     <row r="183" spans="1:6" customHeight="1" ht="41.25">
       <c r="A183" s="8"/>
       <c r="B183" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C183" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D183" s="10">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E183" s="11"/>
       <c r="F183" s="9"/>
     </row>
     <row r="184" spans="1:6" customHeight="1" ht="41.25">
       <c r="A184" s="8"/>
       <c r="B184" s="8" t="s">
         <v>186</v>
       </c>
       <c r="C184" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D184" s="10">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="E184" s="11"/>
       <c r="F184" s="9"/>
     </row>
     <row r="185" spans="1:6" customHeight="1" ht="41.25">
       <c r="A185" s="8"/>
       <c r="B185" s="8" t="s">
         <v>187</v>
       </c>
       <c r="C185" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D185" s="10">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E185" s="11"/>
       <c r="F185" s="9"/>
     </row>
     <row r="186" spans="1:6" customHeight="1" ht="41.25">
       <c r="A186" s="8"/>
       <c r="B186" s="8" t="s">
         <v>188</v>
       </c>
       <c r="C186" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D186" s="10">
-        <v>32</v>
+        <v>297</v>
       </c>
       <c r="E186" s="11"/>
       <c r="F186" s="9"/>
     </row>
     <row r="187" spans="1:6" customHeight="1" ht="41.25">
       <c r="A187" s="8"/>
       <c r="B187" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C187" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D187" s="10">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E187" s="11"/>
       <c r="F187" s="9"/>
     </row>
     <row r="188" spans="1:6" customHeight="1" ht="41.25">
       <c r="A188" s="8"/>
       <c r="B188" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C188" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D188" s="10">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E188" s="11"/>
       <c r="F188" s="9"/>
     </row>
     <row r="189" spans="1:6" customHeight="1" ht="41.25">
       <c r="A189" s="8"/>
       <c r="B189" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C189" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D189" s="10">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E189" s="11"/>
       <c r="F189" s="9"/>
     </row>
     <row r="190" spans="1:6" customHeight="1" ht="41.25">
       <c r="A190" s="8"/>
       <c r="B190" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C190" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D190" s="10">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E190" s="11"/>
       <c r="F190" s="9"/>
     </row>
     <row r="191" spans="1:6" customHeight="1" ht="41.25">
       <c r="A191" s="8"/>
       <c r="B191" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C191" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D191" s="10">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E191" s="11"/>
       <c r="F191" s="9"/>
     </row>
     <row r="192" spans="1:6" customHeight="1" ht="41.25">
       <c r="A192" s="8"/>
       <c r="B192" s="8" t="s">
         <v>194</v>
       </c>
       <c r="C192" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D192" s="10">
-        <v>129</v>
+        <v>30</v>
       </c>
       <c r="E192" s="11"/>
       <c r="F192" s="9"/>
     </row>
     <row r="193" spans="1:6" customHeight="1" ht="41.25">
       <c r="A193" s="8"/>
       <c r="B193" s="8" t="s">
         <v>195</v>
       </c>
       <c r="C193" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D193" s="10">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E193" s="11"/>
       <c r="F193" s="9"/>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="14" t="s">
         <v>196</v>
       </c>
       <c r="B194" s="14"/>
       <c r="C194" s="14"/>
       <c r="D194" s="14"/>
       <c r="E194" s="14"/>
       <c r="F194" s="14"/>
     </row>
     <row r="195" spans="1:6" customHeight="1" ht="41.25">
       <c r="A195" s="8"/>
       <c r="B195" s="8" t="s">
         <v>197</v>
       </c>
       <c r="C195" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D195" s="10">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="E195" s="11"/>
       <c r="F195" s="9"/>
     </row>
     <row r="196" spans="1:6" customHeight="1" ht="41.25">
       <c r="A196" s="8"/>
       <c r="B196" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C196" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D196" s="10">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="E196" s="11"/>
       <c r="F196" s="9"/>
     </row>
     <row r="197" spans="1:6" customHeight="1" ht="41.25">
       <c r="A197" s="8"/>
       <c r="B197" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C197" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D197" s="10">
-        <v>145</v>
+        <v>213</v>
       </c>
       <c r="E197" s="11"/>
       <c r="F197" s="9"/>
     </row>
     <row r="198" spans="1:6" customHeight="1" ht="41.25">
       <c r="A198" s="8"/>
       <c r="B198" s="8" t="s">
         <v>200</v>
       </c>
       <c r="C198" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D198" s="10">
         <v>56</v>
       </c>
       <c r="E198" s="11"/>
       <c r="F198" s="9"/>
     </row>
     <row r="199" spans="1:6" customHeight="1" ht="41.25">
       <c r="A199" s="8"/>
       <c r="B199" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C199" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D199" s="10">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="E199" s="11"/>
       <c r="F199" s="9"/>
     </row>
     <row r="200" spans="1:6" customHeight="1" ht="41.25">
       <c r="A200" s="8"/>
       <c r="B200" s="8" t="s">
         <v>202</v>
       </c>
       <c r="C200" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D200" s="10">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E200" s="11"/>
       <c r="F200" s="9"/>
     </row>
     <row r="201" spans="1:6" customHeight="1" ht="41.25">
       <c r="A201" s="8"/>
       <c r="B201" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C201" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D201" s="10">
         <v>56</v>
       </c>
       <c r="E201" s="11"/>
       <c r="F201" s="9"/>
     </row>
     <row r="202" spans="1:6" customHeight="1" ht="41.25">
       <c r="A202" s="8"/>
       <c r="B202" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C202" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D202" s="10">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="E202" s="11"/>
       <c r="F202" s="9"/>
     </row>
     <row r="203" spans="1:6" customHeight="1" ht="41.25">
       <c r="A203" s="8"/>
       <c r="B203" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C203" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D203" s="10">
-        <v>259</v>
+        <v>179</v>
       </c>
       <c r="E203" s="11"/>
       <c r="F203" s="9"/>
     </row>
     <row r="204" spans="1:6" customHeight="1" ht="41.25">
       <c r="A204" s="8"/>
       <c r="B204" s="8" t="s">
         <v>206</v>
       </c>
       <c r="C204" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D204" s="10">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E204" s="11"/>
       <c r="F204" s="9"/>
     </row>
     <row r="205" spans="1:6" customHeight="1" ht="41.25">
       <c r="A205" s="8"/>
       <c r="B205" s="8" t="s">
         <v>207</v>
       </c>
       <c r="C205" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D205" s="10">
-        <v>32</v>
+        <v>259</v>
       </c>
       <c r="E205" s="11"/>
       <c r="F205" s="9"/>
     </row>
     <row r="206" spans="1:6" customHeight="1" ht="41.25">
       <c r="A206" s="8"/>
       <c r="B206" s="8" t="s">
         <v>208</v>
       </c>
       <c r="C206" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D206" s="10">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="E206" s="11"/>
       <c r="F206" s="9"/>
     </row>
     <row r="207" spans="1:6" customHeight="1" ht="41.25">
       <c r="A207" s="8"/>
       <c r="B207" s="8" t="s">
         <v>209</v>
       </c>
       <c r="C207" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D207" s="10">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="E207" s="11"/>
       <c r="F207" s="9"/>
     </row>
     <row r="208" spans="1:6" customHeight="1" ht="41.25">
       <c r="A208" s="8"/>
       <c r="B208" s="8" t="s">
         <v>210</v>
       </c>
       <c r="C208" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D208" s="10">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="E208" s="11"/>
       <c r="F208" s="9"/>
     </row>
     <row r="209" spans="1:6" customHeight="1" ht="41.25">
       <c r="A209" s="8"/>
       <c r="B209" s="8" t="s">
         <v>211</v>
       </c>
       <c r="C209" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D209" s="10">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="E209" s="11"/>
       <c r="F209" s="9"/>
     </row>
     <row r="210" spans="1:6" customHeight="1" ht="41.25">
       <c r="A210" s="8"/>
       <c r="B210" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C210" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D210" s="10">
-        <v>32</v>
+        <v>145</v>
       </c>
       <c r="E210" s="11"/>
       <c r="F210" s="9"/>
     </row>
     <row r="211" spans="1:6" customHeight="1" ht="41.25">
       <c r="A211" s="8"/>
       <c r="B211" s="8" t="s">
         <v>213</v>
       </c>
       <c r="C211" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D211" s="10">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E211" s="11"/>
       <c r="F211" s="9"/>
     </row>
     <row r="212" spans="1:6" customHeight="1" ht="41.25">
       <c r="A212" s="8"/>
       <c r="B212" s="8" t="s">
         <v>214</v>
       </c>
       <c r="C212" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D212" s="10">
-        <v>32</v>
+        <v>97</v>
       </c>
       <c r="E212" s="11"/>
       <c r="F212" s="9"/>
     </row>
     <row r="213" spans="1:6" customHeight="1" ht="41.25">
       <c r="A213" s="8"/>
       <c r="B213" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C213" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D213" s="10">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E213" s="11"/>
       <c r="F213" s="9"/>
     </row>
     <row r="214" spans="1:6" customHeight="1" ht="41.25">
       <c r="A214" s="8"/>
       <c r="B214" s="8" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="C214" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D214" s="10">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="E214" s="11"/>
       <c r="F214" s="9"/>
     </row>
     <row r="215" spans="1:6" customHeight="1" ht="41.25">
       <c r="A215" s="8"/>
       <c r="B215" s="8" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C215" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D215" s="10">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="E215" s="11"/>
       <c r="F215" s="9"/>
     </row>
     <row r="216" spans="1:6" customHeight="1" ht="41.25">
       <c r="A216" s="8"/>
       <c r="B216" s="8" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C216" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D216" s="10">
-        <v>32</v>
+        <v>259</v>
       </c>
       <c r="E216" s="11"/>
       <c r="F216" s="9"/>
     </row>
     <row r="217" spans="1:6" customHeight="1" ht="41.25">
       <c r="A217" s="8"/>
       <c r="B217" s="8" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C217" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D217" s="10">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="E217" s="11"/>
       <c r="F217" s="9"/>
     </row>
     <row r="218" spans="1:6" customHeight="1" ht="41.25">
       <c r="A218" s="8"/>
       <c r="B218" s="8" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C218" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D218" s="10">
         <v>32</v>
       </c>
       <c r="E218" s="11"/>
       <c r="F218" s="9"/>
     </row>
     <row r="219" spans="1:6" customHeight="1" ht="41.25">
       <c r="A219" s="8"/>
       <c r="B219" s="8" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C219" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D219" s="10">
-        <v>213</v>
+        <v>35</v>
       </c>
       <c r="E219" s="11"/>
       <c r="F219" s="9"/>
     </row>
     <row r="220" spans="1:6" customHeight="1" ht="41.25">
       <c r="A220" s="8"/>
       <c r="B220" s="8" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C220" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D220" s="10">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="E220" s="11"/>
       <c r="F220" s="9"/>
     </row>
     <row r="221" spans="1:6" customHeight="1" ht="41.25">
       <c r="A221" s="8"/>
       <c r="B221" s="8" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C221" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D221" s="10">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E221" s="11"/>
       <c r="F221" s="9"/>
     </row>
     <row r="222" spans="1:6" customHeight="1" ht="41.25">
       <c r="A222" s="8"/>
       <c r="B222" s="8" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C222" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D222" s="10">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="E222" s="11"/>
       <c r="F222" s="9"/>
     </row>
     <row r="223" spans="1:6" customHeight="1" ht="41.25">
       <c r="A223" s="8"/>
       <c r="B223" s="8" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C223" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D223" s="10">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="E223" s="11"/>
       <c r="F223" s="9"/>
     </row>
     <row r="224" spans="1:6" customHeight="1" ht="41.25">
       <c r="A224" s="8"/>
       <c r="B224" s="8" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C224" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D224" s="10">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="E224" s="11"/>
       <c r="F224" s="9"/>
     </row>
     <row r="225" spans="1:6" customHeight="1" ht="41.25">
       <c r="A225" s="8"/>
       <c r="B225" s="8" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C225" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D225" s="10">
-        <v>179</v>
+        <v>32</v>
       </c>
       <c r="E225" s="11"/>
       <c r="F225" s="9"/>
     </row>
     <row r="226" spans="1:6" customHeight="1" ht="41.25">
       <c r="A226" s="8"/>
       <c r="B226" s="8" t="s">
-        <v>203</v>
+        <v>227</v>
       </c>
       <c r="C226" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D226" s="10">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E226" s="11"/>
       <c r="F226" s="9"/>
     </row>
     <row r="227" spans="1:6" customHeight="1" ht="41.25">
       <c r="A227" s="8"/>
       <c r="B227" s="8" t="s">
         <v>228</v>
       </c>
       <c r="C227" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D227" s="10">
-        <v>259</v>
+        <v>32</v>
       </c>
       <c r="E227" s="11"/>
       <c r="F227" s="9"/>
     </row>
     <row r="228" spans="1:6" customHeight="1" ht="41.25">
       <c r="A228" s="8"/>
       <c r="B228" s="8" t="s">
         <v>229</v>
       </c>
       <c r="C228" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D228" s="10">
-        <v>179</v>
+        <v>65</v>
       </c>
       <c r="E228" s="11"/>
       <c r="F228" s="9"/>
     </row>
     <row r="229" spans="1:6" customHeight="1" ht="41.25">
       <c r="A229" s="8"/>
       <c r="B229" s="8" t="s">
         <v>230</v>
       </c>
       <c r="C229" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D229" s="10">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="E229" s="11"/>
       <c r="F229" s="9"/>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="14" t="s">
         <v>231</v>
       </c>
       <c r="B230" s="14"/>
       <c r="C230" s="14"/>
       <c r="D230" s="14"/>
       <c r="E230" s="14"/>
       <c r="F230" s="14"/>
     </row>
     <row r="231" spans="1:6" customHeight="1" ht="41.25">
       <c r="A231" s="8"/>
       <c r="B231" s="8" t="s">
         <v>232</v>
       </c>
       <c r="C231" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D231" s="10">
-        <v>23</v>
+        <v>215</v>
       </c>
       <c r="E231" s="11"/>
       <c r="F231" s="9"/>
     </row>
     <row r="232" spans="1:6" customHeight="1" ht="41.25">
       <c r="A232" s="8"/>
       <c r="B232" s="8" t="s">
         <v>233</v>
       </c>
       <c r="C232" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D232" s="10">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="E232" s="11"/>
       <c r="F232" s="9"/>
     </row>
     <row r="233" spans="1:6" customHeight="1" ht="41.25">
       <c r="A233" s="8"/>
       <c r="B233" s="8" t="s">
         <v>235</v>
       </c>
       <c r="C233" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D233" s="10">
-        <v>299</v>
+        <v>43</v>
       </c>
       <c r="E233" s="11"/>
       <c r="F233" s="9"/>
     </row>
     <row r="234" spans="1:6" customHeight="1" ht="41.25">
       <c r="A234" s="8"/>
       <c r="B234" s="8" t="s">
         <v>236</v>
       </c>
       <c r="C234" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D234" s="10">
-        <v>299</v>
+        <v>215</v>
       </c>
       <c r="E234" s="11"/>
       <c r="F234" s="9"/>
     </row>
     <row r="235" spans="1:6" customHeight="1" ht="41.25">
       <c r="A235" s="8"/>
       <c r="B235" s="8" t="s">
         <v>237</v>
       </c>
       <c r="C235" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D235" s="10">
-        <v>299</v>
+        <v>23</v>
       </c>
       <c r="E235" s="11"/>
       <c r="F235" s="9"/>
     </row>
     <row r="236" spans="1:6" customHeight="1" ht="41.25">
       <c r="A236" s="8"/>
       <c r="B236" s="8" t="s">
         <v>238</v>
       </c>
       <c r="C236" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D236" s="10">
-        <v>433</v>
+        <v>116</v>
       </c>
       <c r="E236" s="11"/>
       <c r="F236" s="9"/>
     </row>
     <row r="237" spans="1:6" customHeight="1" ht="41.25">
       <c r="A237" s="8"/>
       <c r="B237" s="8" t="s">
         <v>239</v>
       </c>
       <c r="C237" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D237" s="10">
-        <v>116</v>
+        <v>299</v>
       </c>
       <c r="E237" s="11"/>
       <c r="F237" s="9"/>
     </row>
     <row r="238" spans="1:6" customHeight="1" ht="41.25">
       <c r="A238" s="8"/>
       <c r="B238" s="8" t="s">
         <v>240</v>
       </c>
       <c r="C238" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D238" s="10">
-        <v>116</v>
+        <v>299</v>
       </c>
       <c r="E238" s="11"/>
       <c r="F238" s="9"/>
     </row>
     <row r="239" spans="1:6" customHeight="1" ht="41.25">
       <c r="A239" s="8"/>
       <c r="B239" s="8" t="s">
         <v>241</v>
       </c>
       <c r="C239" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D239" s="10">
-        <v>215</v>
+        <v>299</v>
       </c>
       <c r="E239" s="11"/>
       <c r="F239" s="9"/>
     </row>
     <row r="240" spans="1:6" customHeight="1" ht="41.25">
       <c r="A240" s="8"/>
       <c r="B240" s="8" t="s">
         <v>242</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D240" s="10">
-        <v>110</v>
+        <v>433</v>
       </c>
       <c r="E240" s="11"/>
       <c r="F240" s="9"/>
     </row>
     <row r="241" spans="1:6" customHeight="1" ht="41.25">
       <c r="A241" s="8"/>
       <c r="B241" s="8" t="s">
         <v>243</v>
       </c>
       <c r="C241" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D241" s="10">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="E241" s="11"/>
       <c r="F241" s="9"/>
     </row>
     <row r="242" spans="1:6" customHeight="1" ht="41.25">
       <c r="A242" s="8"/>
       <c r="B242" s="8" t="s">
         <v>244</v>
       </c>
       <c r="C242" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D242" s="10">
-        <v>215</v>
+        <v>135</v>
       </c>
       <c r="E242" s="11"/>
       <c r="F242" s="9"/>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="14" t="s">
         <v>245</v>
       </c>
       <c r="B243" s="14"/>
       <c r="C243" s="14"/>
       <c r="D243" s="14"/>
       <c r="E243" s="14"/>
       <c r="F243" s="14"/>
     </row>
     <row r="244" spans="1:6" customHeight="1" ht="41.25">
       <c r="A244" s="8"/>
       <c r="B244" s="8" t="s">
         <v>246</v>
       </c>
       <c r="C244" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D244" s="10">
         <v>280</v>
       </c>
       <c r="E244" s="11"/>
       <c r="F244" s="9"/>
     </row>
     <row r="245" spans="1:6" customHeight="1" ht="41.25">
       <c r="A245" s="8"/>
       <c r="B245" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C245" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D245" s="10">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="E245" s="11"/>
       <c r="F245" s="9"/>
     </row>
     <row r="246" spans="1:6" customHeight="1" ht="41.25">
       <c r="A246" s="8"/>
       <c r="B246" s="8" t="s">
         <v>248</v>
       </c>
       <c r="C246" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D246" s="10">
-        <v>348</v>
+        <v>283</v>
       </c>
       <c r="E246" s="11"/>
       <c r="F246" s="9"/>
     </row>
     <row r="247" spans="1:6" customHeight="1" ht="41.25">
       <c r="A247" s="8"/>
       <c r="B247" s="8" t="s">
         <v>249</v>
       </c>
       <c r="C247" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D247" s="10">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="E247" s="11"/>
       <c r="F247" s="9"/>
     </row>
     <row r="248" spans="1:6" customHeight="1" ht="41.25">
       <c r="A248" s="8"/>
       <c r="B248" s="8" t="s">
         <v>250</v>
       </c>
       <c r="C248" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D248" s="10">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E248" s="11"/>
       <c r="F248" s="9"/>
     </row>
     <row r="249" spans="1:6" customHeight="1" ht="41.25">
       <c r="A249" s="8"/>
       <c r="B249" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C249" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D249" s="10">
-        <v>279</v>
+        <v>235</v>
       </c>
       <c r="E249" s="11"/>
       <c r="F249" s="9"/>
     </row>
     <row r="250" spans="1:6" customHeight="1" ht="41.25">
       <c r="A250" s="8"/>
       <c r="B250" s="8" t="s">
         <v>252</v>
       </c>
       <c r="C250" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D250" s="10">
-        <v>269</v>
+        <v>348</v>
       </c>
       <c r="E250" s="11"/>
       <c r="F250" s="9"/>
     </row>
     <row r="251" spans="1:6" customHeight="1" ht="41.25">
       <c r="A251" s="8"/>
       <c r="B251" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C251" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D251" s="10">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="E251" s="11"/>
       <c r="F251" s="9"/>
     </row>
     <row r="252" spans="1:6" customHeight="1" ht="41.25">
       <c r="A252" s="8"/>
       <c r="B252" s="8" t="s">
         <v>254</v>
       </c>
       <c r="C252" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D252" s="10">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="E252" s="11"/>
       <c r="F252" s="9"/>
     </row>
     <row r="253" spans="1:6" customHeight="1" ht="41.25">
       <c r="A253" s="8"/>
       <c r="B253" s="8" t="s">
         <v>255</v>
       </c>
       <c r="C253" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D253" s="10">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="E253" s="11"/>
       <c r="F253" s="9"/>
     </row>
     <row r="254" spans="1:6" customHeight="1" ht="41.25">
       <c r="A254" s="8"/>
       <c r="B254" s="8" t="s">
         <v>256</v>
       </c>
       <c r="C254" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D254" s="10">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="E254" s="11"/>
       <c r="F254" s="9"/>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="13" t="s">
         <v>257</v>
       </c>
       <c r="B255" s="13"/>
       <c r="C255" s="13"/>
       <c r="D255" s="13"/>
       <c r="E255" s="13"/>
       <c r="F255" s="13"/>
     </row>
     <row r="256" spans="1:6" customHeight="1" ht="41.25">
       <c r="A256" s="8"/>
       <c r="B256" s="8" t="s">
         <v>258</v>
       </c>
       <c r="C256" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D256" s="10">
         <v>12</v>
       </c>
       <c r="E256" s="11"/>
       <c r="F256" s="9"/>
     </row>
     <row r="257" spans="1:6" customHeight="1" ht="41.25">
       <c r="A257" s="8"/>
       <c r="B257" s="8" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C257" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D257" s="10">
         <v>12</v>
       </c>
       <c r="E257" s="11"/>
       <c r="F257" s="9"/>
     </row>
     <row r="258" spans="1:6" customHeight="1" ht="41.25">
       <c r="A258" s="8"/>
       <c r="B258" s="8" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C258" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D258" s="10">
         <v>12</v>
       </c>
       <c r="E258" s="11"/>
       <c r="F258" s="9"/>
     </row>
     <row r="259" spans="1:6" customHeight="1" ht="41.25">
       <c r="A259" s="8"/>
       <c r="B259" s="8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C259" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D259" s="10">
         <v>12</v>
       </c>
       <c r="E259" s="11"/>
       <c r="F259" s="9"/>
     </row>
     <row r="260" spans="1:6" customHeight="1" ht="41.25">
       <c r="A260" s="8"/>
       <c r="B260" s="8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C260" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D260" s="10">
         <v>12</v>
       </c>
       <c r="E260" s="11"/>
       <c r="F260" s="9"/>
     </row>
     <row r="261" spans="1:6" customHeight="1" ht="41.25">
       <c r="A261" s="8"/>
       <c r="B261" s="8" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C261" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D261" s="10">
         <v>12</v>
       </c>
       <c r="E261" s="11"/>
       <c r="F261" s="9"/>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="13" t="s">
         <v>263</v>
       </c>
       <c r="B262" s="13"/>
       <c r="C262" s="13"/>
       <c r="D262" s="13"/>
       <c r="E262" s="13"/>
       <c r="F262" s="13"/>
     </row>
     <row r="263" spans="1:6" customHeight="1" ht="41.25">
       <c r="A263" s="8"/>
       <c r="B263" s="8" t="s">
         <v>264</v>
       </c>
       <c r="C263" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D263" s="10">
-        <v>100</v>
+        <v>398</v>
       </c>
       <c r="E263" s="11"/>
       <c r="F263" s="9"/>
     </row>
-    <row r="264" spans="1:6" customHeight="1" ht="41.25">
+    <row r="264" spans="1:6">
       <c r="A264" s="8"/>
       <c r="B264" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C264" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D264" s="10">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="E264" s="11"/>
       <c r="F264" s="9"/>
     </row>
     <row r="265" spans="1:6" customHeight="1" ht="41.25">
       <c r="A265" s="8"/>
       <c r="B265" s="8" t="s">
         <v>266</v>
       </c>
       <c r="C265" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D265" s="10">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="E265" s="11"/>
       <c r="F265" s="9"/>
     </row>
     <row r="266" spans="1:6" customHeight="1" ht="41.25">
       <c r="A266" s="8"/>
       <c r="B266" s="8" t="s">
         <v>267</v>
       </c>
       <c r="C266" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D266" s="10">
-        <v>426</v>
+        <v>225</v>
       </c>
       <c r="E266" s="11"/>
       <c r="F266" s="9"/>
     </row>
     <row r="267" spans="1:6" customHeight="1" ht="41.25">
       <c r="A267" s="8"/>
       <c r="B267" s="8" t="s">
         <v>268</v>
       </c>
       <c r="C267" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D267" s="10">
-        <v>1153</v>
+        <v>100</v>
       </c>
       <c r="E267" s="11"/>
       <c r="F267" s="9"/>
     </row>
     <row r="268" spans="1:6" customHeight="1" ht="41.25">
       <c r="A268" s="8"/>
       <c r="B268" s="8" t="s">
         <v>269</v>
       </c>
       <c r="C268" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D268" s="10">
-        <v>398</v>
+        <v>178</v>
       </c>
       <c r="E268" s="11"/>
       <c r="F268" s="9"/>
     </row>
     <row r="269" spans="1:6" customHeight="1" ht="41.25">
       <c r="A269" s="8"/>
       <c r="B269" s="8" t="s">
         <v>270</v>
       </c>
       <c r="C269" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D269" s="10">
-        <v>225</v>
+        <v>112</v>
       </c>
       <c r="E269" s="11"/>
       <c r="F269" s="9"/>
     </row>
     <row r="270" spans="1:6" customHeight="1" ht="41.25">
       <c r="A270" s="8"/>
       <c r="B270" s="8" t="s">
         <v>271</v>
       </c>
       <c r="C270" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D270" s="10">
-        <v>265</v>
+        <v>426</v>
       </c>
       <c r="E270" s="11"/>
       <c r="F270" s="9"/>
     </row>
     <row r="271" spans="1:6" customHeight="1" ht="41.25">
       <c r="A271" s="8"/>
       <c r="B271" s="8" t="s">
         <v>272</v>
       </c>
       <c r="C271" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D271" s="10">
-        <v>284</v>
+        <v>1153</v>
       </c>
       <c r="E271" s="11"/>
       <c r="F271" s="9"/>
     </row>
     <row r="272" spans="1:6" customHeight="1" ht="41.25">
       <c r="A272" s="8"/>
       <c r="B272" s="8" t="s">
         <v>273</v>
       </c>
       <c r="C272" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D272" s="10">
-        <v>1135</v>
+        <v>398</v>
       </c>
       <c r="E272" s="11"/>
       <c r="F272" s="9"/>
     </row>
     <row r="273" spans="1:6" customHeight="1" ht="41.25">
       <c r="A273" s="8"/>
       <c r="B273" s="8" t="s">
         <v>274</v>
       </c>
       <c r="C273" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D273" s="10">
-        <v>398</v>
+        <v>225</v>
       </c>
       <c r="E273" s="11"/>
       <c r="F273" s="9"/>
     </row>
-    <row r="274" spans="1:6">
+    <row r="274" spans="1:6" customHeight="1" ht="41.25">
       <c r="A274" s="8"/>
       <c r="B274" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C274" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D274" s="10">
-        <v>226</v>
+        <v>265</v>
       </c>
       <c r="E274" s="11"/>
       <c r="F274" s="9"/>
     </row>
     <row r="275" spans="1:6" customHeight="1" ht="41.25">
       <c r="A275" s="8"/>
       <c r="B275" s="8" t="s">
         <v>276</v>
       </c>
       <c r="C275" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D275" s="10">
-        <v>85</v>
+        <v>284</v>
       </c>
       <c r="E275" s="11"/>
       <c r="F275" s="9"/>
     </row>
     <row r="276" spans="1:6" customHeight="1" ht="41.25">
       <c r="A276" s="8"/>
       <c r="B276" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C276" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D276" s="10">
-        <v>225</v>
+        <v>1135</v>
       </c>
       <c r="E276" s="11"/>
       <c r="F276" s="9"/>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="13" t="s">
         <v>278</v>
       </c>
       <c r="B277" s="13"/>
       <c r="C277" s="13"/>
       <c r="D277" s="13"/>
       <c r="E277" s="13"/>
       <c r="F277" s="13"/>
     </row>
     <row r="278" spans="1:6" customHeight="1" ht="41.25">
       <c r="A278" s="8"/>
       <c r="B278" s="8" t="s">
         <v>279</v>
       </c>
       <c r="C278" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D278" s="10">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="E278" s="11"/>
       <c r="F278" s="9"/>
     </row>
     <row r="279" spans="1:6" customHeight="1" ht="41.25">
       <c r="A279" s="8"/>
       <c r="B279" s="8" t="s">
         <v>280</v>
       </c>
       <c r="C279" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D279" s="10">
-        <v>33</v>
+        <v>229</v>
       </c>
       <c r="E279" s="11"/>
       <c r="F279" s="9"/>
     </row>
     <row r="280" spans="1:6" customHeight="1" ht="41.25">
       <c r="A280" s="8"/>
       <c r="B280" s="8" t="s">
         <v>281</v>
       </c>
       <c r="C280" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D280" s="10">
-        <v>39</v>
+        <v>112</v>
       </c>
       <c r="E280" s="11"/>
       <c r="F280" s="9"/>
     </row>
     <row r="281" spans="1:6" customHeight="1" ht="41.25">
       <c r="A281" s="8"/>
       <c r="B281" s="8" t="s">
         <v>282</v>
       </c>
       <c r="C281" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D281" s="10">
-        <v>57</v>
+        <v>198</v>
       </c>
       <c r="E281" s="11"/>
       <c r="F281" s="9"/>
     </row>
     <row r="282" spans="1:6" customHeight="1" ht="41.25">
       <c r="A282" s="8"/>
       <c r="B282" s="8" t="s">
         <v>283</v>
       </c>
       <c r="C282" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D282" s="10">
-        <v>39</v>
+        <v>186</v>
       </c>
       <c r="E282" s="11"/>
       <c r="F282" s="9"/>
     </row>
     <row r="283" spans="1:6" customHeight="1" ht="41.25">
       <c r="A283" s="8"/>
       <c r="B283" s="8" t="s">
         <v>284</v>
       </c>
       <c r="C283" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D283" s="10">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="E283" s="11"/>
       <c r="F283" s="9"/>
     </row>
     <row r="284" spans="1:6" customHeight="1" ht="41.25">
       <c r="A284" s="8"/>
       <c r="B284" s="8" t="s">
         <v>285</v>
       </c>
       <c r="C284" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D284" s="10">
-        <v>62</v>
+        <v>253</v>
       </c>
       <c r="E284" s="11"/>
       <c r="F284" s="9"/>
     </row>
     <row r="285" spans="1:6" customHeight="1" ht="41.25">
       <c r="A285" s="8"/>
       <c r="B285" s="8" t="s">
         <v>286</v>
       </c>
       <c r="C285" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D285" s="10">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="E285" s="11"/>
       <c r="F285" s="9"/>
     </row>
     <row r="286" spans="1:6" customHeight="1" ht="41.25">
       <c r="A286" s="8"/>
       <c r="B286" s="8" t="s">
         <v>287</v>
       </c>
       <c r="C286" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D286" s="10">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E286" s="11"/>
       <c r="F286" s="9"/>
     </row>
     <row r="287" spans="1:6" customHeight="1" ht="41.25">
       <c r="A287" s="8"/>
       <c r="B287" s="8" t="s">
         <v>288</v>
       </c>
       <c r="C287" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D287" s="10">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="E287" s="11"/>
       <c r="F287" s="9"/>
     </row>
     <row r="288" spans="1:6" customHeight="1" ht="41.25">
       <c r="A288" s="8"/>
       <c r="B288" s="8" t="s">
         <v>289</v>
       </c>
       <c r="C288" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D288" s="10">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="E288" s="11"/>
       <c r="F288" s="9"/>
     </row>
     <row r="289" spans="1:6" customHeight="1" ht="41.25">
       <c r="A289" s="8"/>
       <c r="B289" s="8" t="s">
         <v>290</v>
       </c>
       <c r="C289" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D289" s="10">
-        <v>198</v>
+        <v>39</v>
       </c>
       <c r="E289" s="11"/>
       <c r="F289" s="9"/>
     </row>
     <row r="290" spans="1:6" customHeight="1" ht="41.25">
       <c r="A290" s="8"/>
       <c r="B290" s="8" t="s">
         <v>291</v>
       </c>
       <c r="C290" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D290" s="10">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E290" s="11"/>
       <c r="F290" s="9"/>
     </row>
     <row r="291" spans="1:6" customHeight="1" ht="41.25">
       <c r="A291" s="8"/>
       <c r="B291" s="8" t="s">
         <v>292</v>
       </c>
       <c r="C291" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D291" s="10">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E291" s="11"/>
       <c r="F291" s="9"/>
     </row>
     <row r="292" spans="1:6" customHeight="1" ht="41.25">
       <c r="A292" s="8"/>
       <c r="B292" s="8" t="s">
         <v>293</v>
       </c>
       <c r="C292" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D292" s="10">
-        <v>28</v>
+        <v>89</v>
       </c>
       <c r="E292" s="11"/>
       <c r="F292" s="9"/>
     </row>
     <row r="293" spans="1:6" customHeight="1" ht="41.25">
       <c r="A293" s="8"/>
       <c r="B293" s="8" t="s">
         <v>294</v>
       </c>
       <c r="C293" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D293" s="10">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="E293" s="11"/>
       <c r="F293" s="9"/>
     </row>
     <row r="294" spans="1:6" customHeight="1" ht="41.25">
       <c r="A294" s="8"/>
       <c r="B294" s="8" t="s">
         <v>295</v>
       </c>
       <c r="C294" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D294" s="10">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="E294" s="11"/>
       <c r="F294" s="9"/>
     </row>
     <row r="295" spans="1:6" customHeight="1" ht="41.25">
       <c r="A295" s="8"/>
       <c r="B295" s="8" t="s">
         <v>296</v>
       </c>
       <c r="C295" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D295" s="10">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E295" s="11"/>
       <c r="F295" s="9"/>
     </row>
     <row r="296" spans="1:6" customHeight="1" ht="41.25">
       <c r="A296" s="8"/>
       <c r="B296" s="8" t="s">
         <v>297</v>
       </c>
       <c r="C296" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D296" s="10">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="E296" s="11"/>
       <c r="F296" s="9"/>
     </row>
     <row r="297" spans="1:6" customHeight="1" ht="41.25">
       <c r="A297" s="8"/>
       <c r="B297" s="8" t="s">
         <v>298</v>
       </c>
       <c r="C297" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D297" s="10">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="E297" s="11"/>
       <c r="F297" s="9"/>
     </row>
     <row r="298" spans="1:6" customHeight="1" ht="41.25">
       <c r="A298" s="8"/>
       <c r="B298" s="8" t="s">
         <v>299</v>
       </c>
       <c r="C298" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D298" s="10">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="E298" s="11"/>
       <c r="F298" s="9"/>
     </row>
     <row r="299" spans="1:6" customHeight="1" ht="41.25">
       <c r="A299" s="8"/>
       <c r="B299" s="8" t="s">
         <v>300</v>
       </c>
       <c r="C299" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D299" s="10">
-        <v>183</v>
+        <v>62</v>
       </c>
       <c r="E299" s="11"/>
       <c r="F299" s="9"/>
     </row>
     <row r="300" spans="1:6" customHeight="1" ht="41.25">
       <c r="A300" s="8"/>
       <c r="B300" s="8" t="s">
         <v>301</v>
       </c>
       <c r="C300" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D300" s="10">
-        <v>143</v>
+        <v>43</v>
       </c>
       <c r="E300" s="11"/>
       <c r="F300" s="9"/>
     </row>
     <row r="301" spans="1:6" customHeight="1" ht="41.25">
       <c r="A301" s="8"/>
       <c r="B301" s="8" t="s">
         <v>302</v>
       </c>
       <c r="C301" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D301" s="10">
-        <v>186</v>
+        <v>28</v>
       </c>
       <c r="E301" s="11"/>
       <c r="F301" s="9"/>
     </row>
     <row r="302" spans="1:6" customHeight="1" ht="41.25">
       <c r="A302" s="8"/>
       <c r="B302" s="8" t="s">
         <v>303</v>
       </c>
       <c r="C302" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D302" s="10">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="E302" s="11"/>
       <c r="F302" s="9"/>
     </row>
     <row r="303" spans="1:6" customHeight="1" ht="41.25">
       <c r="A303" s="8"/>
       <c r="B303" s="8" t="s">
         <v>304</v>
       </c>
       <c r="C303" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D303" s="10">
-        <v>253</v>
+        <v>61</v>
       </c>
       <c r="E303" s="11"/>
       <c r="F303" s="9"/>
     </row>
     <row r="304" spans="1:6" customHeight="1" ht="41.25">
       <c r="A304" s="8"/>
       <c r="B304" s="8" t="s">
         <v>305</v>
       </c>
       <c r="C304" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D304" s="10">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E304" s="11"/>
       <c r="F304" s="9"/>
     </row>
     <row r="305" spans="1:6" customHeight="1" ht="41.25">
       <c r="A305" s="8"/>
       <c r="B305" s="8" t="s">
         <v>306</v>
       </c>
       <c r="C305" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D305" s="10">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E305" s="11"/>
       <c r="F305" s="9"/>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="13" t="s">
         <v>307</v>
       </c>
       <c r="B306" s="13"/>
       <c r="C306" s="13"/>
       <c r="D306" s="13"/>
       <c r="E306" s="13"/>
       <c r="F306" s="13"/>
     </row>
     <row r="307" spans="1:6" customHeight="1" ht="41.25">
       <c r="A307" s="8"/>
       <c r="B307" s="8" t="s">
         <v>308</v>
       </c>
       <c r="C307" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D307" s="10">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="E307" s="11"/>
       <c r="F307" s="9"/>
     </row>
     <row r="308" spans="1:6" customHeight="1" ht="41.25">
       <c r="A308" s="8"/>
       <c r="B308" s="8" t="s">
         <v>309</v>
       </c>
       <c r="C308" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D308" s="10">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E308" s="11"/>
       <c r="F308" s="9"/>
     </row>
     <row r="309" spans="1:6" customHeight="1" ht="41.25">
       <c r="A309" s="8"/>
       <c r="B309" s="8" t="s">
         <v>310</v>
       </c>
       <c r="C309" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D309" s="10">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="E309" s="11"/>
       <c r="F309" s="9"/>
     </row>
     <row r="310" spans="1:6" customHeight="1" ht="41.25">
       <c r="A310" s="8"/>
       <c r="B310" s="8" t="s">
         <v>311</v>
       </c>
       <c r="C310" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D310" s="10">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="E310" s="11"/>
       <c r="F310" s="9"/>
     </row>
     <row r="311" spans="1:6" customHeight="1" ht="41.25">
       <c r="A311" s="8"/>
       <c r="B311" s="8" t="s">
         <v>312</v>
       </c>
       <c r="C311" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D311" s="10">
-        <v>168</v>
+        <v>89</v>
       </c>
       <c r="E311" s="11"/>
       <c r="F311" s="9"/>
     </row>
     <row r="312" spans="1:6" customHeight="1" ht="41.25">
       <c r="A312" s="8"/>
       <c r="B312" s="8" t="s">
         <v>313</v>
       </c>
       <c r="C312" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D312" s="10">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E312" s="11"/>
       <c r="F312" s="9"/>
     </row>
     <row r="313" spans="1:6" customHeight="1" ht="41.25">
       <c r="A313" s="8"/>
       <c r="B313" s="8" t="s">
         <v>314</v>
       </c>
       <c r="C313" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D313" s="10">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="E313" s="11"/>
       <c r="F313" s="9"/>
     </row>
     <row r="314" spans="1:6" customHeight="1" ht="41.25">
       <c r="A314" s="8"/>
       <c r="B314" s="8" t="s">
         <v>315</v>
       </c>
       <c r="C314" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D314" s="10">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="E314" s="11"/>
       <c r="F314" s="9"/>
     </row>
     <row r="315" spans="1:6" customHeight="1" ht="41.25">
       <c r="A315" s="8"/>
       <c r="B315" s="8" t="s">
         <v>316</v>
       </c>
       <c r="C315" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D315" s="10">
-        <v>113</v>
+        <v>73</v>
       </c>
       <c r="E315" s="11"/>
       <c r="F315" s="9"/>
     </row>
     <row r="316" spans="1:6" customHeight="1" ht="41.25">
       <c r="A316" s="8"/>
       <c r="B316" s="8" t="s">
         <v>317</v>
       </c>
       <c r="C316" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D316" s="10">
-        <v>128</v>
+        <v>63</v>
       </c>
       <c r="E316" s="11"/>
       <c r="F316" s="9"/>
     </row>
     <row r="317" spans="1:6" customHeight="1" ht="41.25">
       <c r="A317" s="8"/>
       <c r="B317" s="8" t="s">
         <v>318</v>
       </c>
       <c r="C317" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D317" s="10">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="E317" s="11"/>
       <c r="F317" s="9"/>
     </row>
     <row r="318" spans="1:6" customHeight="1" ht="41.25">
       <c r="A318" s="8"/>
       <c r="B318" s="8" t="s">
         <v>319</v>
       </c>
       <c r="C318" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D318" s="10">
-        <v>89</v>
+        <v>197</v>
       </c>
       <c r="E318" s="11"/>
       <c r="F318" s="9"/>
     </row>
     <row r="319" spans="1:6" customHeight="1" ht="41.25">
       <c r="A319" s="8"/>
       <c r="B319" s="8" t="s">
         <v>320</v>
       </c>
       <c r="C319" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D319" s="10">
-        <v>83</v>
+        <v>168</v>
       </c>
       <c r="E319" s="11"/>
       <c r="F319" s="9"/>
     </row>
     <row r="320" spans="1:6" customHeight="1" ht="41.25">
       <c r="A320" s="8"/>
       <c r="B320" s="8" t="s">
         <v>321</v>
       </c>
       <c r="C320" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D320" s="10">
-        <v>89</v>
+        <v>17</v>
       </c>
       <c r="E320" s="11"/>
       <c r="F320" s="9"/>
     </row>
     <row r="321" spans="1:6" customHeight="1" ht="41.25">
       <c r="A321" s="8"/>
       <c r="B321" s="8" t="s">
         <v>322</v>
       </c>
       <c r="C321" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D321" s="10">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="E321" s="11"/>
       <c r="F321" s="9"/>
     </row>
     <row r="322" spans="1:6" customHeight="1" ht="41.25">
       <c r="A322" s="8"/>
       <c r="B322" s="8" t="s">
         <v>323</v>
       </c>
       <c r="C322" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D322" s="10">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="E322" s="11"/>
       <c r="F322" s="9"/>
     </row>
     <row r="323" spans="1:6" customHeight="1" ht="41.25">
       <c r="A323" s="8"/>
       <c r="B323" s="8" t="s">
         <v>324</v>
       </c>
       <c r="C323" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D323" s="10">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="E323" s="11"/>
       <c r="F323" s="9"/>
     </row>
     <row r="324" spans="1:6" customHeight="1" ht="41.25">
       <c r="A324" s="8"/>
       <c r="B324" s="8" t="s">
         <v>325</v>
       </c>
       <c r="C324" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D324" s="10">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="E324" s="11"/>
       <c r="F324" s="9"/>
     </row>
     <row r="325" spans="1:6" customHeight="1" ht="41.25">
       <c r="A325" s="8"/>
       <c r="B325" s="8" t="s">
         <v>326</v>
       </c>
       <c r="C325" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D325" s="10">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="E325" s="11"/>
       <c r="F325" s="9"/>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="13" t="s">
         <v>327</v>
       </c>
       <c r="B326" s="13"/>
       <c r="C326" s="13"/>
       <c r="D326" s="13"/>
       <c r="E326" s="13"/>
       <c r="F326" s="13"/>
     </row>
     <row r="327" spans="1:6" customHeight="1" ht="41.25">
       <c r="A327" s="8"/>
       <c r="B327" s="8" t="s">
         <v>328</v>
       </c>
       <c r="C327" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D327" s="10">
-        <v>219</v>
+        <v>339</v>
       </c>
       <c r="E327" s="11"/>
       <c r="F327" s="9"/>
     </row>
     <row r="328" spans="1:6" customHeight="1" ht="41.25">
       <c r="A328" s="8"/>
       <c r="B328" s="8" t="s">
         <v>329</v>
       </c>
       <c r="C328" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D328" s="10">
-        <v>267</v>
+        <v>185</v>
       </c>
       <c r="E328" s="11"/>
       <c r="F328" s="9"/>
     </row>
     <row r="329" spans="1:6" customHeight="1" ht="41.25">
       <c r="A329" s="8"/>
       <c r="B329" s="8" t="s">
         <v>330</v>
       </c>
       <c r="C329" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D329" s="10">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E329" s="11"/>
       <c r="F329" s="9"/>
     </row>
     <row r="330" spans="1:6" customHeight="1" ht="41.25">
       <c r="A330" s="8"/>
       <c r="B330" s="8" t="s">
         <v>331</v>
       </c>
       <c r="C330" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D330" s="10">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="E330" s="11"/>
       <c r="F330" s="9"/>
     </row>
     <row r="331" spans="1:6" customHeight="1" ht="41.25">
       <c r="A331" s="8"/>
       <c r="B331" s="8" t="s">
         <v>332</v>
       </c>
       <c r="C331" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D331" s="10">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="E331" s="11"/>
       <c r="F331" s="9"/>
     </row>
     <row r="332" spans="1:6" customHeight="1" ht="41.25">
       <c r="A332" s="8"/>
       <c r="B332" s="8" t="s">
         <v>333</v>
       </c>
       <c r="C332" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D332" s="10">
-        <v>115</v>
+        <v>267</v>
       </c>
       <c r="E332" s="11"/>
       <c r="F332" s="9"/>
     </row>
     <row r="333" spans="1:6" customHeight="1" ht="41.25">
       <c r="A333" s="8"/>
       <c r="B333" s="8" t="s">
         <v>334</v>
       </c>
       <c r="C333" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D333" s="10">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="E333" s="11"/>
       <c r="F333" s="9"/>
     </row>
     <row r="334" spans="1:6" customHeight="1" ht="41.25">
       <c r="A334" s="8"/>
       <c r="B334" s="8" t="s">
         <v>335</v>
       </c>
       <c r="C334" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D334" s="10">
-        <v>339</v>
+        <v>167</v>
       </c>
       <c r="E334" s="11"/>
       <c r="F334" s="9"/>
     </row>
     <row r="335" spans="1:6" customHeight="1" ht="41.25">
       <c r="A335" s="8"/>
       <c r="B335" s="8" t="s">
         <v>336</v>
       </c>
       <c r="C335" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D335" s="10">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="E335" s="11"/>
       <c r="F335" s="9"/>
     </row>
     <row r="336" spans="1:6" customHeight="1" ht="41.25">
       <c r="A336" s="8"/>
       <c r="B336" s="8" t="s">
         <v>337</v>
       </c>
       <c r="C336" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D336" s="10">
-        <v>165</v>
+        <v>115</v>
       </c>
       <c r="E336" s="11"/>
       <c r="F336" s="9"/>
     </row>
     <row r="337" spans="1:6" customHeight="1" ht="41.25">
       <c r="A337" s="8"/>
       <c r="B337" s="8" t="s">
         <v>338</v>
       </c>
       <c r="C337" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D337" s="10">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="E337" s="11"/>
       <c r="F337" s="9"/>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="13" t="s">
         <v>339</v>
       </c>
       <c r="B338" s="13"/>
       <c r="C338" s="13"/>
       <c r="D338" s="13"/>
       <c r="E338" s="13"/>
       <c r="F338" s="13"/>
     </row>
     <row r="339" spans="1:6" customHeight="1" ht="41.25">
       <c r="A339" s="8"/>
       <c r="B339" s="8" t="s">
         <v>340</v>
       </c>
       <c r="C339" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D339" s="10">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="E339" s="11"/>
       <c r="F339" s="9"/>
     </row>
     <row r="340" spans="1:6" customHeight="1" ht="41.25">
       <c r="A340" s="8"/>
       <c r="B340" s="8" t="s">
         <v>341</v>
       </c>
       <c r="C340" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D340" s="10">
-        <v>113</v>
+        <v>287</v>
       </c>
       <c r="E340" s="11"/>
       <c r="F340" s="9"/>
     </row>
     <row r="341" spans="1:6" customHeight="1" ht="41.25">
       <c r="A341" s="8"/>
       <c r="B341" s="8" t="s">
         <v>342</v>
       </c>
       <c r="C341" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D341" s="10">
-        <v>68</v>
+        <v>296</v>
       </c>
       <c r="E341" s="11"/>
       <c r="F341" s="9"/>
     </row>
     <row r="342" spans="1:6" customHeight="1" ht="41.25">
       <c r="A342" s="8"/>
       <c r="B342" s="8" t="s">
         <v>343</v>
       </c>
       <c r="C342" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D342" s="10">
-        <v>169</v>
+        <v>46</v>
       </c>
       <c r="E342" s="11"/>
       <c r="F342" s="9"/>
     </row>
     <row r="343" spans="1:6" customHeight="1" ht="41.25">
       <c r="A343" s="8"/>
       <c r="B343" s="8" t="s">
         <v>344</v>
       </c>
       <c r="C343" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D343" s="10">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="E343" s="11"/>
       <c r="F343" s="9"/>
     </row>
     <row r="344" spans="1:6" customHeight="1" ht="41.25">
       <c r="A344" s="8"/>
       <c r="B344" s="8" t="s">
         <v>345</v>
       </c>
       <c r="C344" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D344" s="10">
-        <v>260</v>
+        <v>112</v>
       </c>
       <c r="E344" s="11"/>
       <c r="F344" s="9"/>
     </row>
     <row r="345" spans="1:6" customHeight="1" ht="41.25">
       <c r="A345" s="8"/>
       <c r="B345" s="8" t="s">
         <v>346</v>
       </c>
       <c r="C345" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D345" s="10">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="E345" s="11"/>
       <c r="F345" s="9"/>
     </row>
     <row r="346" spans="1:6" customHeight="1" ht="41.25">
       <c r="A346" s="8"/>
       <c r="B346" s="8" t="s">
         <v>347</v>
       </c>
       <c r="C346" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D346" s="10">
-        <v>8</v>
+        <v>139</v>
       </c>
       <c r="E346" s="11"/>
       <c r="F346" s="9"/>
     </row>
     <row r="347" spans="1:6" customHeight="1" ht="41.25">
       <c r="A347" s="8"/>
       <c r="B347" s="8" t="s">
         <v>348</v>
       </c>
       <c r="C347" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D347" s="10">
-        <v>23</v>
+        <v>218</v>
       </c>
       <c r="E347" s="11"/>
       <c r="F347" s="9"/>
     </row>
     <row r="348" spans="1:6" customHeight="1" ht="41.25">
       <c r="A348" s="8"/>
       <c r="B348" s="8" t="s">
         <v>349</v>
       </c>
       <c r="C348" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D348" s="10">
-        <v>260</v>
+        <v>163</v>
       </c>
       <c r="E348" s="11"/>
       <c r="F348" s="9"/>
     </row>
     <row r="349" spans="1:6" customHeight="1" ht="41.25">
       <c r="A349" s="8"/>
       <c r="B349" s="8" t="s">
         <v>350</v>
       </c>
       <c r="C349" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D349" s="10">
-        <v>257</v>
+        <v>127</v>
       </c>
       <c r="E349" s="11"/>
       <c r="F349" s="9"/>
     </row>
     <row r="350" spans="1:6" customHeight="1" ht="41.25">
       <c r="A350" s="8"/>
       <c r="B350" s="8" t="s">
         <v>351</v>
       </c>
       <c r="C350" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D350" s="10">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="E350" s="11"/>
       <c r="F350" s="9"/>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="13" t="s">
         <v>352</v>
       </c>
       <c r="B351" s="13"/>
       <c r="C351" s="13"/>
       <c r="D351" s="13"/>
       <c r="E351" s="13"/>
       <c r="F351" s="13"/>
     </row>
     <row r="352" spans="1:6" customHeight="1" ht="41.25">
       <c r="A352" s="8"/>
       <c r="B352" s="8" t="s">
         <v>353</v>
       </c>
       <c r="C352" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D352" s="10">
         <v>15</v>
       </c>
@@ -32883,711 +32982,711 @@
         <v>13</v>
       </c>
       <c r="D355" s="10">
         <v>15</v>
       </c>
       <c r="E355" s="11"/>
       <c r="F355" s="9"/>
     </row>
     <row r="356" spans="1:6" customHeight="1" ht="41.25">
       <c r="A356" s="8"/>
       <c r="B356" s="8" t="s">
         <v>357</v>
       </c>
       <c r="C356" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D356" s="10">
         <v>15</v>
       </c>
       <c r="E356" s="11"/>
       <c r="F356" s="9"/>
     </row>
     <row r="357" spans="1:6" customHeight="1" ht="41.25">
       <c r="A357" s="8"/>
       <c r="B357" s="8" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C357" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D357" s="10">
         <v>15</v>
       </c>
       <c r="E357" s="11"/>
       <c r="F357" s="9"/>
     </row>
     <row r="358" spans="1:6" customHeight="1" ht="41.25">
       <c r="A358" s="8"/>
       <c r="B358" s="8" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C358" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D358" s="10">
         <v>15</v>
       </c>
       <c r="E358" s="11"/>
       <c r="F358" s="9"/>
     </row>
     <row r="359" spans="1:6" customHeight="1" ht="41.25">
       <c r="A359" s="8"/>
       <c r="B359" s="8" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C359" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D359" s="10">
         <v>15</v>
       </c>
       <c r="E359" s="11"/>
       <c r="F359" s="9"/>
     </row>
     <row r="360" spans="1:6" customHeight="1" ht="41.25">
       <c r="A360" s="8"/>
       <c r="B360" s="8" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C360" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D360" s="10">
         <v>15</v>
       </c>
       <c r="E360" s="11"/>
       <c r="F360" s="9"/>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="13" t="s">
         <v>360</v>
       </c>
       <c r="B361" s="13"/>
       <c r="C361" s="13"/>
       <c r="D361" s="13"/>
       <c r="E361" s="13"/>
       <c r="F361" s="13"/>
     </row>
     <row r="362" spans="1:6" customHeight="1" ht="41.25">
       <c r="A362" s="8"/>
       <c r="B362" s="8" t="s">
         <v>361</v>
       </c>
       <c r="C362" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D362" s="10">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E362" s="11"/>
       <c r="F362" s="9"/>
     </row>
     <row r="363" spans="1:6" customHeight="1" ht="41.25">
       <c r="A363" s="8"/>
       <c r="B363" s="8" t="s">
         <v>362</v>
       </c>
       <c r="C363" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D363" s="10">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E363" s="11"/>
       <c r="F363" s="9"/>
     </row>
     <row r="364" spans="1:6" customHeight="1" ht="41.25">
       <c r="A364" s="8"/>
       <c r="B364" s="8" t="s">
         <v>363</v>
       </c>
       <c r="C364" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D364" s="10">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E364" s="11"/>
       <c r="F364" s="9"/>
     </row>
     <row r="365" spans="1:6" customHeight="1" ht="41.25">
       <c r="A365" s="8"/>
       <c r="B365" s="8" t="s">
         <v>364</v>
       </c>
       <c r="C365" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D365" s="10">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E365" s="11"/>
       <c r="F365" s="9"/>
     </row>
     <row r="366" spans="1:6" customHeight="1" ht="41.25">
       <c r="A366" s="8"/>
       <c r="B366" s="8" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C366" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D366" s="10">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="E366" s="11"/>
       <c r="F366" s="9"/>
     </row>
     <row r="367" spans="1:6" customHeight="1" ht="41.25">
       <c r="A367" s="8"/>
       <c r="B367" s="8" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C367" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D367" s="10">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E367" s="11"/>
       <c r="F367" s="9"/>
     </row>
     <row r="368" spans="1:6" customHeight="1" ht="41.25">
       <c r="A368" s="8"/>
       <c r="B368" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C368" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D368" s="10">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E368" s="11"/>
       <c r="F368" s="9"/>
     </row>
     <row r="369" spans="1:6" customHeight="1" ht="41.25">
       <c r="A369" s="8"/>
       <c r="B369" s="8" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C369" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D369" s="10">
         <v>80</v>
       </c>
       <c r="E369" s="11"/>
       <c r="F369" s="9"/>
     </row>
     <row r="370" spans="1:6" customHeight="1" ht="41.25">
       <c r="A370" s="8"/>
       <c r="B370" s="8" t="s">
         <v>368</v>
       </c>
       <c r="C370" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D370" s="10">
         <v>89</v>
       </c>
       <c r="E370" s="11"/>
       <c r="F370" s="9"/>
     </row>
     <row r="371" spans="1:6" customHeight="1" ht="41.25">
       <c r="A371" s="8"/>
       <c r="B371" s="8" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C371" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D371" s="10">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="E371" s="11"/>
       <c r="F371" s="9"/>
     </row>
     <row r="372" spans="1:6" customHeight="1" ht="41.25">
       <c r="A372" s="8"/>
       <c r="B372" s="8" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C372" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D372" s="10">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="E372" s="11"/>
       <c r="F372" s="9"/>
     </row>
     <row r="373" spans="1:6" customHeight="1" ht="41.25">
       <c r="A373" s="8"/>
       <c r="B373" s="8" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C373" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D373" s="10">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E373" s="11"/>
       <c r="F373" s="9"/>
     </row>
     <row r="374" spans="1:6" customHeight="1" ht="41.25">
       <c r="A374" s="8"/>
       <c r="B374" s="8" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C374" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D374" s="10">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E374" s="11"/>
       <c r="F374" s="9"/>
     </row>
     <row r="375" spans="1:6" customHeight="1" ht="41.25">
       <c r="A375" s="8"/>
       <c r="B375" s="8" t="s">
         <v>372</v>
       </c>
       <c r="C375" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D375" s="10">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="E375" s="11"/>
       <c r="F375" s="9"/>
     </row>
     <row r="376" spans="1:6" customHeight="1" ht="41.25">
       <c r="A376" s="8"/>
       <c r="B376" s="8" t="s">
         <v>373</v>
       </c>
       <c r="C376" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D376" s="10">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E376" s="11"/>
       <c r="F376" s="9"/>
     </row>
     <row r="377" spans="1:6" customHeight="1" ht="41.25">
       <c r="A377" s="8"/>
       <c r="B377" s="8" t="s">
         <v>374</v>
       </c>
       <c r="C377" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D377" s="10">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E377" s="11"/>
       <c r="F377" s="9"/>
     </row>
     <row r="378" spans="1:6" customHeight="1" ht="41.25">
       <c r="A378" s="8"/>
       <c r="B378" s="8" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C378" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D378" s="10">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="E378" s="11"/>
       <c r="F378" s="9"/>
     </row>
     <row r="379" spans="1:6" customHeight="1" ht="41.25">
       <c r="A379" s="8"/>
       <c r="B379" s="8" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C379" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D379" s="10">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E379" s="11"/>
       <c r="F379" s="9"/>
     </row>
     <row r="380" spans="1:6" customHeight="1" ht="41.25">
       <c r="A380" s="8"/>
       <c r="B380" s="8" t="s">
         <v>376</v>
       </c>
       <c r="C380" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D380" s="10">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E380" s="11"/>
       <c r="F380" s="9"/>
     </row>
     <row r="381" spans="1:6" customHeight="1" ht="41.25">
       <c r="A381" s="8"/>
       <c r="B381" s="8" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="C381" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D381" s="10">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="E381" s="11"/>
       <c r="F381" s="9"/>
     </row>
     <row r="382" spans="1:6" customHeight="1" ht="41.25">
       <c r="A382" s="8"/>
       <c r="B382" s="8" t="s">
         <v>377</v>
       </c>
       <c r="C382" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D382" s="10">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="E382" s="11"/>
       <c r="F382" s="9"/>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="13" t="s">
         <v>378</v>
       </c>
       <c r="B383" s="13"/>
       <c r="C383" s="13"/>
       <c r="D383" s="13"/>
       <c r="E383" s="13"/>
       <c r="F383" s="13"/>
     </row>
     <row r="384" spans="1:6" customHeight="1" ht="41.25">
       <c r="A384" s="8"/>
       <c r="B384" s="8" t="s">
         <v>379</v>
       </c>
       <c r="C384" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D384" s="10">
-        <v>297</v>
+        <v>53</v>
       </c>
       <c r="E384" s="11"/>
       <c r="F384" s="9"/>
     </row>
     <row r="385" spans="1:6" customHeight="1" ht="41.25">
       <c r="A385" s="8"/>
       <c r="B385" s="8" t="s">
         <v>380</v>
       </c>
       <c r="C385" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D385" s="10">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E385" s="11"/>
       <c r="F385" s="9"/>
     </row>
     <row r="386" spans="1:6" customHeight="1" ht="41.25">
       <c r="A386" s="8"/>
       <c r="B386" s="8" t="s">
         <v>381</v>
       </c>
       <c r="C386" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D386" s="10">
-        <v>299</v>
+        <v>55</v>
       </c>
       <c r="E386" s="11"/>
       <c r="F386" s="9"/>
     </row>
     <row r="387" spans="1:6" customHeight="1" ht="41.25">
       <c r="A387" s="8"/>
       <c r="B387" s="8" t="s">
         <v>382</v>
       </c>
       <c r="C387" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D387" s="10">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="E387" s="11"/>
       <c r="F387" s="9"/>
     </row>
     <row r="388" spans="1:6" customHeight="1" ht="41.25">
       <c r="A388" s="8"/>
       <c r="B388" s="8" t="s">
         <v>383</v>
       </c>
       <c r="C388" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D388" s="10">
-        <v>27</v>
+        <v>196</v>
       </c>
       <c r="E388" s="11"/>
       <c r="F388" s="9"/>
     </row>
     <row r="389" spans="1:6" customHeight="1" ht="41.25">
       <c r="A389" s="8"/>
       <c r="B389" s="8" t="s">
         <v>384</v>
       </c>
       <c r="C389" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D389" s="10">
-        <v>29</v>
+        <v>297</v>
       </c>
       <c r="E389" s="11"/>
       <c r="F389" s="9"/>
     </row>
     <row r="390" spans="1:6" customHeight="1" ht="41.25">
       <c r="A390" s="8"/>
       <c r="B390" s="8" t="s">
         <v>385</v>
       </c>
       <c r="C390" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D390" s="10">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E390" s="11"/>
       <c r="F390" s="9"/>
     </row>
     <row r="391" spans="1:6" customHeight="1" ht="41.25">
       <c r="A391" s="8"/>
       <c r="B391" s="8" t="s">
         <v>386</v>
       </c>
       <c r="C391" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D391" s="10">
-        <v>53</v>
+        <v>299</v>
       </c>
       <c r="E391" s="11"/>
       <c r="F391" s="9"/>
     </row>
     <row r="392" spans="1:6" customHeight="1" ht="41.25">
       <c r="A392" s="8"/>
       <c r="B392" s="8" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C392" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D392" s="10">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="E392" s="11"/>
       <c r="F392" s="9"/>
     </row>
     <row r="393" spans="1:6" customHeight="1" ht="41.25">
       <c r="A393" s="8"/>
       <c r="B393" s="8" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C393" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D393" s="10">
-        <v>196</v>
+        <v>27</v>
       </c>
       <c r="E393" s="11"/>
       <c r="F393" s="9"/>
     </row>
     <row r="394" spans="1:6" customHeight="1" ht="41.25">
       <c r="A394" s="8"/>
       <c r="B394" s="8" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C394" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D394" s="10">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="E394" s="11"/>
       <c r="F394" s="9"/>
     </row>
     <row r="395" spans="1:6" customHeight="1" ht="41.25">
       <c r="A395" s="8"/>
       <c r="B395" s="8" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C395" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D395" s="10">
         <v>53</v>
       </c>
       <c r="E395" s="11"/>
       <c r="F395" s="9"/>
     </row>
     <row r="396" spans="1:6" customHeight="1" ht="41.25">
       <c r="A396" s="8"/>
       <c r="B396" s="8" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="C396" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D396" s="10">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E396" s="11"/>
       <c r="F396" s="9"/>
     </row>
     <row r="397" spans="1:6" customHeight="1" ht="41.25">
       <c r="A397" s="8"/>
       <c r="B397" s="8" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="C397" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D397" s="10">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E397" s="11"/>
       <c r="F397" s="9"/>
     </row>
     <row r="398" spans="1:6" customHeight="1" ht="41.25">
       <c r="A398" s="8"/>
       <c r="B398" s="8" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C398" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D398" s="10">
-        <v>45</v>
+        <v>196</v>
       </c>
       <c r="E398" s="11"/>
       <c r="F398" s="9"/>
     </row>
     <row r="399" spans="1:6" customHeight="1" ht="41.25">
       <c r="A399" s="8"/>
       <c r="B399" s="8" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="C399" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D399" s="10">
-        <v>196</v>
+        <v>53</v>
       </c>
       <c r="E399" s="11"/>
       <c r="F399" s="9"/>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="13" t="s">
         <v>392</v>
       </c>
       <c r="B400" s="13"/>
       <c r="C400" s="13"/>
       <c r="D400" s="13"/>
       <c r="E400" s="13"/>
       <c r="F400" s="13"/>
     </row>
     <row r="401" spans="1:6" customHeight="1" ht="41.25">
       <c r="A401" s="8"/>
       <c r="B401" s="8" t="s">
         <v>393</v>
       </c>
       <c r="C401" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D401" s="10">
-        <v>23</v>
+        <v>523</v>
       </c>
       <c r="E401" s="11"/>
       <c r="F401" s="9"/>
     </row>
     <row r="402" spans="1:6" customHeight="1" ht="41.25">
       <c r="A402" s="8"/>
       <c r="B402" s="8" t="s">
         <v>394</v>
       </c>
       <c r="C402" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D402" s="10">
-        <v>523</v>
+        <v>23</v>
       </c>
       <c r="E402" s="11"/>
       <c r="F402" s="9"/>
     </row>
     <row r="403" spans="1:6" customHeight="1" ht="41.25">
       <c r="A403" s="8"/>
       <c r="B403" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C403" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D403" s="10">
         <v>23</v>
       </c>
       <c r="E403" s="11"/>
       <c r="F403" s="9"/>
     </row>
     <row r="404" spans="1:6" customHeight="1" ht="41.25">
       <c r="A404" s="8"/>
       <c r="B404" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C404" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D404" s="10">
         <v>23</v>
       </c>
       <c r="E404" s="11"/>
       <c r="F404" s="9"/>
     </row>
     <row r="405" spans="1:6" customHeight="1" ht="41.25">
       <c r="A405" s="8"/>
       <c r="B405" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C405" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D405" s="10">
         <v>23</v>
       </c>
       <c r="E405" s="11"/>
       <c r="F405" s="9"/>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="13" t="s">
         <v>395</v>
       </c>
       <c r="B406" s="13"/>
       <c r="C406" s="13"/>
       <c r="D406" s="13"/>
       <c r="E406" s="13"/>
       <c r="F406" s="13"/>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="13" t="s">
         <v>396</v>
       </c>
       <c r="B407" s="13"/>
@@ -33645,3008 +33744,3008 @@
       <c r="B411" s="15"/>
       <c r="C411" s="15"/>
       <c r="D411" s="15"/>
       <c r="E411" s="15"/>
       <c r="F411" s="15"/>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="13" t="s">
         <v>401</v>
       </c>
       <c r="B412" s="13"/>
       <c r="C412" s="13"/>
       <c r="D412" s="13"/>
       <c r="E412" s="13"/>
       <c r="F412" s="13"/>
     </row>
     <row r="413" spans="1:6" customHeight="1" ht="41.25">
       <c r="A413" s="8"/>
       <c r="B413" s="8" t="s">
         <v>402</v>
       </c>
       <c r="C413" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D413" s="10">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E413" s="11"/>
       <c r="F413" s="9"/>
     </row>
     <row r="414" spans="1:6" customHeight="1" ht="41.25">
       <c r="A414" s="8"/>
       <c r="B414" s="8" t="s">
         <v>403</v>
       </c>
       <c r="C414" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D414" s="10">
-        <v>399</v>
+        <v>35</v>
       </c>
       <c r="E414" s="11"/>
       <c r="F414" s="9"/>
     </row>
     <row r="415" spans="1:6" customHeight="1" ht="41.25">
       <c r="A415" s="8"/>
       <c r="B415" s="8" t="s">
         <v>404</v>
       </c>
       <c r="C415" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D415" s="10">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="E415" s="11"/>
       <c r="F415" s="9"/>
     </row>
     <row r="416" spans="1:6" customHeight="1" ht="41.25">
       <c r="A416" s="8"/>
       <c r="B416" s="8" t="s">
         <v>405</v>
       </c>
       <c r="C416" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D416" s="10">
-        <v>27</v>
+        <v>399</v>
       </c>
       <c r="E416" s="11"/>
       <c r="F416" s="9"/>
     </row>
     <row r="417" spans="1:6" customHeight="1" ht="41.25">
       <c r="A417" s="8"/>
       <c r="B417" s="8" t="s">
         <v>406</v>
       </c>
       <c r="C417" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D417" s="10">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E417" s="11"/>
       <c r="F417" s="9"/>
     </row>
     <row r="418" spans="1:6" customHeight="1" ht="41.25">
       <c r="A418" s="8"/>
       <c r="B418" s="8" t="s">
         <v>407</v>
       </c>
       <c r="C418" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D418" s="10">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E418" s="11"/>
       <c r="F418" s="9"/>
     </row>
     <row r="419" spans="1:6" customHeight="1" ht="41.25">
       <c r="A419" s="8"/>
       <c r="B419" s="8" t="s">
         <v>408</v>
       </c>
       <c r="C419" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D419" s="10">
-        <v>128</v>
+        <v>399</v>
       </c>
       <c r="E419" s="11"/>
       <c r="F419" s="9"/>
     </row>
     <row r="420" spans="1:6" customHeight="1" ht="41.25">
       <c r="A420" s="8"/>
       <c r="B420" s="8" t="s">
         <v>409</v>
       </c>
       <c r="C420" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D420" s="10">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="E420" s="11"/>
       <c r="F420" s="9"/>
     </row>
     <row r="421" spans="1:6" customHeight="1" ht="41.25">
       <c r="A421" s="8"/>
       <c r="B421" s="8" t="s">
         <v>410</v>
       </c>
       <c r="C421" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D421" s="10">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E421" s="11"/>
       <c r="F421" s="9"/>
     </row>
     <row r="422" spans="1:6" customHeight="1" ht="41.25">
       <c r="A422" s="8"/>
       <c r="B422" s="8" t="s">
         <v>411</v>
       </c>
       <c r="C422" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D422" s="10">
-        <v>97</v>
+        <v>399</v>
       </c>
       <c r="E422" s="11"/>
       <c r="F422" s="9"/>
     </row>
     <row r="423" spans="1:6" customHeight="1" ht="41.25">
       <c r="A423" s="8"/>
       <c r="B423" s="8" t="s">
         <v>412</v>
       </c>
       <c r="C423" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D423" s="10">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E423" s="11"/>
       <c r="F423" s="9"/>
     </row>
     <row r="424" spans="1:6" customHeight="1" ht="41.25">
       <c r="A424" s="8"/>
       <c r="B424" s="8" t="s">
         <v>413</v>
       </c>
       <c r="C424" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D424" s="10">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="E424" s="11"/>
       <c r="F424" s="9"/>
     </row>
     <row r="425" spans="1:6" customHeight="1" ht="41.25">
       <c r="A425" s="8"/>
       <c r="B425" s="8" t="s">
         <v>414</v>
       </c>
       <c r="C425" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D425" s="10">
-        <v>37</v>
+        <v>399</v>
       </c>
       <c r="E425" s="11"/>
       <c r="F425" s="9"/>
     </row>
     <row r="426" spans="1:6" customHeight="1" ht="41.25">
       <c r="A426" s="8"/>
       <c r="B426" s="8" t="s">
         <v>415</v>
       </c>
       <c r="C426" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D426" s="10">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="E426" s="11"/>
       <c r="F426" s="9"/>
     </row>
     <row r="427" spans="1:6" customHeight="1" ht="41.25">
       <c r="A427" s="8"/>
       <c r="B427" s="8" t="s">
         <v>416</v>
       </c>
       <c r="C427" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D427" s="10">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="E427" s="11"/>
       <c r="F427" s="9"/>
     </row>
     <row r="428" spans="1:6" customHeight="1" ht="41.25">
       <c r="A428" s="8"/>
       <c r="B428" s="8" t="s">
         <v>417</v>
       </c>
       <c r="C428" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D428" s="10">
-        <v>43</v>
+        <v>399</v>
       </c>
       <c r="E428" s="11"/>
       <c r="F428" s="9"/>
     </row>
     <row r="429" spans="1:6" customHeight="1" ht="41.25">
       <c r="A429" s="8"/>
       <c r="B429" s="8" t="s">
         <v>418</v>
       </c>
       <c r="C429" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D429" s="10">
-        <v>78</v>
+        <v>7</v>
       </c>
       <c r="E429" s="11"/>
       <c r="F429" s="9"/>
     </row>
     <row r="430" spans="1:6" customHeight="1" ht="41.25">
       <c r="A430" s="8"/>
       <c r="B430" s="8" t="s">
         <v>419</v>
       </c>
       <c r="C430" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D430" s="10">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="E430" s="11"/>
       <c r="F430" s="9"/>
     </row>
     <row r="431" spans="1:6" customHeight="1" ht="41.25">
       <c r="A431" s="8"/>
       <c r="B431" s="8" t="s">
         <v>420</v>
       </c>
       <c r="C431" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D431" s="10">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="E431" s="11"/>
       <c r="F431" s="9"/>
     </row>
     <row r="432" spans="1:6" customHeight="1" ht="41.25">
       <c r="A432" s="8"/>
       <c r="B432" s="8" t="s">
         <v>421</v>
       </c>
       <c r="C432" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D432" s="10">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="E432" s="11"/>
       <c r="F432" s="9"/>
     </row>
     <row r="433" spans="1:6" customHeight="1" ht="41.25">
       <c r="A433" s="8"/>
       <c r="B433" s="8" t="s">
         <v>422</v>
       </c>
       <c r="C433" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D433" s="10">
-        <v>59</v>
+        <v>128</v>
       </c>
       <c r="E433" s="11"/>
       <c r="F433" s="9"/>
     </row>
     <row r="434" spans="1:6" customHeight="1" ht="41.25">
       <c r="A434" s="8"/>
       <c r="B434" s="8" t="s">
         <v>423</v>
       </c>
       <c r="C434" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D434" s="10">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="E434" s="11"/>
       <c r="F434" s="9"/>
     </row>
     <row r="435" spans="1:6" customHeight="1" ht="41.25">
       <c r="A435" s="8"/>
       <c r="B435" s="8" t="s">
         <v>424</v>
       </c>
       <c r="C435" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D435" s="10">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E435" s="11"/>
       <c r="F435" s="9"/>
     </row>
     <row r="436" spans="1:6" customHeight="1" ht="41.25">
       <c r="A436" s="8"/>
       <c r="B436" s="8" t="s">
         <v>425</v>
       </c>
       <c r="C436" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D436" s="10">
-        <v>119</v>
+        <v>97</v>
       </c>
       <c r="E436" s="11"/>
       <c r="F436" s="9"/>
     </row>
     <row r="437" spans="1:6" customHeight="1" ht="41.25">
       <c r="A437" s="8"/>
       <c r="B437" s="8" t="s">
         <v>426</v>
       </c>
       <c r="C437" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D437" s="10">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="E437" s="11"/>
       <c r="F437" s="9"/>
     </row>
     <row r="438" spans="1:6" customHeight="1" ht="41.25">
       <c r="A438" s="8"/>
       <c r="B438" s="8" t="s">
         <v>427</v>
       </c>
       <c r="C438" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D438" s="10">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E438" s="11"/>
       <c r="F438" s="9"/>
     </row>
     <row r="439" spans="1:6" customHeight="1" ht="41.25">
       <c r="A439" s="8"/>
       <c r="B439" s="8" t="s">
         <v>428</v>
       </c>
       <c r="C439" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D439" s="10">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="E439" s="11"/>
       <c r="F439" s="9"/>
     </row>
     <row r="440" spans="1:6" customHeight="1" ht="41.25">
       <c r="A440" s="8"/>
       <c r="B440" s="8" t="s">
         <v>429</v>
       </c>
       <c r="C440" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D440" s="10">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E440" s="11"/>
       <c r="F440" s="9"/>
     </row>
     <row r="441" spans="1:6" customHeight="1" ht="41.25">
       <c r="A441" s="8"/>
       <c r="B441" s="8" t="s">
         <v>430</v>
       </c>
       <c r="C441" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D441" s="10">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="E441" s="11"/>
       <c r="F441" s="9"/>
     </row>
     <row r="442" spans="1:6" customHeight="1" ht="41.25">
       <c r="A442" s="8"/>
       <c r="B442" s="8" t="s">
         <v>431</v>
       </c>
       <c r="C442" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D442" s="10">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="E442" s="11"/>
       <c r="F442" s="9"/>
     </row>
     <row r="443" spans="1:6" customHeight="1" ht="41.25">
       <c r="A443" s="8"/>
       <c r="B443" s="8" t="s">
         <v>432</v>
       </c>
       <c r="C443" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D443" s="10">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="E443" s="11"/>
       <c r="F443" s="9"/>
     </row>
     <row r="444" spans="1:6" customHeight="1" ht="41.25">
       <c r="A444" s="8"/>
       <c r="B444" s="8" t="s">
         <v>433</v>
       </c>
       <c r="C444" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D444" s="10">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="E444" s="11"/>
       <c r="F444" s="9"/>
     </row>
     <row r="445" spans="1:6" customHeight="1" ht="41.25">
       <c r="A445" s="8"/>
       <c r="B445" s="8" t="s">
         <v>434</v>
       </c>
       <c r="C445" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D445" s="10">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="E445" s="11"/>
       <c r="F445" s="9"/>
     </row>
     <row r="446" spans="1:6" customHeight="1" ht="41.25">
       <c r="A446" s="8"/>
       <c r="B446" s="8" t="s">
         <v>435</v>
       </c>
       <c r="C446" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D446" s="10">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="E446" s="11"/>
       <c r="F446" s="9"/>
     </row>
     <row r="447" spans="1:6" customHeight="1" ht="41.25">
       <c r="A447" s="8"/>
       <c r="B447" s="8" t="s">
         <v>436</v>
       </c>
       <c r="C447" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D447" s="10">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="E447" s="11"/>
       <c r="F447" s="9"/>
     </row>
     <row r="448" spans="1:6" customHeight="1" ht="41.25">
       <c r="A448" s="8"/>
       <c r="B448" s="8" t="s">
         <v>437</v>
       </c>
       <c r="C448" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D448" s="10">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E448" s="11"/>
       <c r="F448" s="9"/>
     </row>
     <row r="449" spans="1:6" customHeight="1" ht="41.25">
       <c r="A449" s="8"/>
       <c r="B449" s="8" t="s">
         <v>438</v>
       </c>
       <c r="C449" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D449" s="10">
-        <v>399</v>
+        <v>37</v>
       </c>
       <c r="E449" s="11"/>
       <c r="F449" s="9"/>
     </row>
     <row r="450" spans="1:6" customHeight="1" ht="41.25">
       <c r="A450" s="8"/>
       <c r="B450" s="8" t="s">
         <v>439</v>
       </c>
       <c r="C450" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D450" s="10">
-        <v>20</v>
+        <v>119</v>
       </c>
       <c r="E450" s="11"/>
       <c r="F450" s="9"/>
     </row>
     <row r="451" spans="1:6" customHeight="1" ht="41.25">
       <c r="A451" s="8"/>
       <c r="B451" s="8" t="s">
         <v>440</v>
       </c>
       <c r="C451" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D451" s="10">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E451" s="11"/>
       <c r="F451" s="9"/>
     </row>
     <row r="452" spans="1:6" customHeight="1" ht="41.25">
       <c r="A452" s="8"/>
       <c r="B452" s="8" t="s">
         <v>441</v>
       </c>
       <c r="C452" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D452" s="10">
-        <v>399</v>
+        <v>16</v>
       </c>
       <c r="E452" s="11"/>
       <c r="F452" s="9"/>
     </row>
     <row r="453" spans="1:6" customHeight="1" ht="41.25">
       <c r="A453" s="8"/>
       <c r="B453" s="8" t="s">
         <v>442</v>
       </c>
       <c r="C453" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D453" s="10">
-        <v>23</v>
+        <v>90</v>
       </c>
       <c r="E453" s="11"/>
       <c r="F453" s="9"/>
     </row>
     <row r="454" spans="1:6" customHeight="1" ht="41.25">
       <c r="A454" s="8"/>
       <c r="B454" s="8" t="s">
         <v>443</v>
       </c>
       <c r="C454" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D454" s="10">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="E454" s="11"/>
       <c r="F454" s="9"/>
     </row>
     <row r="455" spans="1:6" customHeight="1" ht="41.25">
       <c r="A455" s="8"/>
       <c r="B455" s="8" t="s">
         <v>444</v>
       </c>
       <c r="C455" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D455" s="10">
-        <v>399</v>
+        <v>27</v>
       </c>
       <c r="E455" s="11"/>
       <c r="F455" s="9"/>
     </row>
     <row r="456" spans="1:6" customHeight="1" ht="41.25">
       <c r="A456" s="8"/>
       <c r="B456" s="8" t="s">
         <v>445</v>
       </c>
       <c r="C456" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D456" s="10">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E456" s="11"/>
       <c r="F456" s="9"/>
     </row>
     <row r="457" spans="1:6" customHeight="1" ht="41.25">
       <c r="A457" s="8"/>
       <c r="B457" s="8" t="s">
         <v>446</v>
       </c>
       <c r="C457" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D457" s="10">
-        <v>124</v>
+        <v>57</v>
       </c>
       <c r="E457" s="11"/>
       <c r="F457" s="9"/>
     </row>
     <row r="458" spans="1:6" customHeight="1" ht="41.25">
       <c r="A458" s="8"/>
       <c r="B458" s="8" t="s">
         <v>447</v>
       </c>
       <c r="C458" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D458" s="10">
-        <v>399</v>
+        <v>27</v>
       </c>
       <c r="E458" s="11"/>
       <c r="F458" s="9"/>
     </row>
     <row r="459" spans="1:6" customHeight="1" ht="41.25">
       <c r="A459" s="8"/>
       <c r="B459" s="8" t="s">
         <v>448</v>
       </c>
       <c r="C459" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D459" s="10">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E459" s="11"/>
       <c r="F459" s="9"/>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="13" t="s">
         <v>449</v>
       </c>
       <c r="B460" s="13"/>
       <c r="C460" s="13"/>
       <c r="D460" s="13"/>
       <c r="E460" s="13"/>
       <c r="F460" s="13"/>
     </row>
     <row r="461" spans="1:6" customHeight="1" ht="41.25">
       <c r="A461" s="8"/>
       <c r="B461" s="8" t="s">
         <v>450</v>
       </c>
       <c r="C461" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D461" s="10">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="E461" s="11"/>
       <c r="F461" s="9"/>
     </row>
     <row r="462" spans="1:6" customHeight="1" ht="41.25">
       <c r="A462" s="8"/>
       <c r="B462" s="8" t="s">
         <v>451</v>
       </c>
       <c r="C462" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D462" s="10">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E462" s="11"/>
       <c r="F462" s="9"/>
     </row>
     <row r="463" spans="1:6" customHeight="1" ht="41.25">
       <c r="A463" s="8"/>
       <c r="B463" s="8" t="s">
         <v>452</v>
       </c>
       <c r="C463" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D463" s="10">
-        <v>680</v>
+        <v>275</v>
       </c>
       <c r="E463" s="11"/>
       <c r="F463" s="9"/>
     </row>
     <row r="464" spans="1:6" customHeight="1" ht="41.25">
       <c r="A464" s="8"/>
       <c r="B464" s="8" t="s">
         <v>453</v>
       </c>
       <c r="C464" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D464" s="10">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="E464" s="11"/>
       <c r="F464" s="9"/>
     </row>
     <row r="465" spans="1:6" customHeight="1" ht="41.25">
       <c r="A465" s="8"/>
       <c r="B465" s="8" t="s">
         <v>454</v>
       </c>
       <c r="C465" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D465" s="10">
-        <v>69</v>
+        <v>147</v>
       </c>
       <c r="E465" s="11"/>
       <c r="F465" s="9"/>
     </row>
     <row r="466" spans="1:6" customHeight="1" ht="41.25">
       <c r="A466" s="8"/>
       <c r="B466" s="8" t="s">
         <v>455</v>
       </c>
       <c r="C466" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D466" s="10">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="E466" s="11"/>
       <c r="F466" s="9"/>
     </row>
     <row r="467" spans="1:6" customHeight="1" ht="41.25">
       <c r="A467" s="8"/>
       <c r="B467" s="8" t="s">
         <v>456</v>
       </c>
       <c r="C467" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D467" s="10">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="E467" s="11"/>
       <c r="F467" s="9"/>
     </row>
     <row r="468" spans="1:6" customHeight="1" ht="41.25">
       <c r="A468" s="8"/>
       <c r="B468" s="8" t="s">
         <v>457</v>
       </c>
       <c r="C468" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D468" s="10">
-        <v>437</v>
+        <v>119</v>
       </c>
       <c r="E468" s="11"/>
       <c r="F468" s="9"/>
     </row>
     <row r="469" spans="1:6" customHeight="1" ht="41.25">
       <c r="A469" s="8"/>
       <c r="B469" s="8" t="s">
         <v>458</v>
       </c>
       <c r="C469" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D469" s="10">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="E469" s="11"/>
       <c r="F469" s="9"/>
     </row>
     <row r="470" spans="1:6" customHeight="1" ht="41.25">
       <c r="A470" s="8"/>
       <c r="B470" s="8" t="s">
         <v>459</v>
       </c>
       <c r="C470" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D470" s="10">
-        <v>95</v>
+        <v>680</v>
       </c>
       <c r="E470" s="11"/>
       <c r="F470" s="9"/>
     </row>
     <row r="471" spans="1:6" customHeight="1" ht="41.25">
       <c r="A471" s="8"/>
       <c r="B471" s="8" t="s">
         <v>460</v>
       </c>
       <c r="C471" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D471" s="10">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E471" s="11"/>
       <c r="F471" s="9"/>
     </row>
     <row r="472" spans="1:6" customHeight="1" ht="41.25">
       <c r="A472" s="8"/>
       <c r="B472" s="8" t="s">
         <v>461</v>
       </c>
       <c r="C472" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D472" s="10">
         <v>69</v>
       </c>
       <c r="E472" s="11"/>
       <c r="F472" s="9"/>
     </row>
     <row r="473" spans="1:6" customHeight="1" ht="41.25">
       <c r="A473" s="8"/>
       <c r="B473" s="8" t="s">
         <v>462</v>
       </c>
       <c r="C473" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D473" s="10">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="E473" s="11"/>
       <c r="F473" s="9"/>
     </row>
     <row r="474" spans="1:6" customHeight="1" ht="41.25">
       <c r="A474" s="8"/>
       <c r="B474" s="8" t="s">
         <v>463</v>
       </c>
       <c r="C474" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D474" s="10">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="E474" s="11"/>
       <c r="F474" s="9"/>
     </row>
     <row r="475" spans="1:6" customHeight="1" ht="41.25">
       <c r="A475" s="8"/>
       <c r="B475" s="8" t="s">
         <v>464</v>
       </c>
       <c r="C475" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D475" s="10">
-        <v>17</v>
+        <v>437</v>
       </c>
       <c r="E475" s="11"/>
       <c r="F475" s="9"/>
     </row>
     <row r="476" spans="1:6" customHeight="1" ht="41.25">
       <c r="A476" s="8"/>
       <c r="B476" s="8" t="s">
         <v>465</v>
       </c>
       <c r="C476" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D476" s="10">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="E476" s="11"/>
       <c r="F476" s="9"/>
     </row>
     <row r="477" spans="1:6" customHeight="1" ht="41.25">
       <c r="A477" s="8"/>
       <c r="B477" s="8" t="s">
         <v>466</v>
       </c>
       <c r="C477" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D477" s="10">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="E477" s="11"/>
       <c r="F477" s="9"/>
     </row>
     <row r="478" spans="1:6" customHeight="1" ht="41.25">
       <c r="A478" s="8"/>
       <c r="B478" s="8" t="s">
         <v>467</v>
       </c>
       <c r="C478" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D478" s="10">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E478" s="11"/>
       <c r="F478" s="9"/>
     </row>
     <row r="479" spans="1:6" customHeight="1" ht="41.25">
       <c r="A479" s="8"/>
       <c r="B479" s="8" t="s">
         <v>468</v>
       </c>
       <c r="C479" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D479" s="10">
-        <v>275</v>
+        <v>116</v>
       </c>
       <c r="E479" s="11"/>
       <c r="F479" s="9"/>
     </row>
     <row r="480" spans="1:6" customHeight="1" ht="41.25">
       <c r="A480" s="8"/>
       <c r="B480" s="8" t="s">
         <v>469</v>
       </c>
       <c r="C480" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D480" s="10">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="E480" s="11"/>
       <c r="F480" s="9"/>
     </row>
     <row r="481" spans="1:6" customHeight="1" ht="41.25">
       <c r="A481" s="8"/>
       <c r="B481" s="8" t="s">
         <v>470</v>
       </c>
       <c r="C481" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D481" s="10">
-        <v>147</v>
+        <v>198</v>
       </c>
       <c r="E481" s="11"/>
       <c r="F481" s="9"/>
     </row>
     <row r="482" spans="1:6" customHeight="1" ht="41.25">
       <c r="A482" s="8"/>
       <c r="B482" s="8" t="s">
         <v>471</v>
       </c>
       <c r="C482" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D482" s="10">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E482" s="11"/>
       <c r="F482" s="9"/>
     </row>
     <row r="483" spans="1:6" customHeight="1" ht="41.25">
       <c r="A483" s="8"/>
       <c r="B483" s="8" t="s">
         <v>472</v>
       </c>
       <c r="C483" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D483" s="10">
-        <v>25</v>
+        <v>257</v>
       </c>
       <c r="E483" s="11"/>
       <c r="F483" s="9"/>
     </row>
     <row r="484" spans="1:6" customHeight="1" ht="41.25">
       <c r="A484" s="8"/>
       <c r="B484" s="8" t="s">
         <v>473</v>
       </c>
       <c r="C484" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D484" s="10">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="E484" s="11"/>
       <c r="F484" s="9"/>
     </row>
     <row r="485" spans="1:6" customHeight="1" ht="41.25">
       <c r="A485" s="8"/>
       <c r="B485" s="8" t="s">
         <v>474</v>
       </c>
       <c r="C485" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D485" s="10">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="E485" s="11"/>
       <c r="F485" s="9"/>
     </row>
-    <row r="486" spans="1:6">
-      <c r="A486" s="13" t="s">
+    <row r="486" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A486" s="8"/>
+      <c r="B486" s="8" t="s">
         <v>475</v>
       </c>
-      <c r="B486" s="13"/>
-[...3 lines deleted...]
-      <c r="F486" s="13"/>
+      <c r="C486" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D486" s="10">
+        <v>198</v>
+      </c>
+      <c r="E486" s="11"/>
+      <c r="F486" s="9"/>
     </row>
     <row r="487" spans="1:6" customHeight="1" ht="41.25">
       <c r="A487" s="8"/>
       <c r="B487" s="8" t="s">
         <v>476</v>
       </c>
       <c r="C487" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D487" s="10">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E487" s="11"/>
       <c r="F487" s="9"/>
     </row>
     <row r="488" spans="1:6" customHeight="1" ht="41.25">
       <c r="A488" s="8"/>
       <c r="B488" s="8" t="s">
         <v>477</v>
       </c>
       <c r="C488" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D488" s="10">
-        <v>398</v>
+        <v>87</v>
       </c>
       <c r="E488" s="11"/>
       <c r="F488" s="9"/>
     </row>
-    <row r="489" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B489" s="8" t="s">
+    <row r="489" spans="1:6">
+      <c r="A489" s="13" t="s">
         <v>478</v>
       </c>
-      <c r="C489" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F489" s="9"/>
+      <c r="B489" s="13"/>
+      <c r="C489" s="13"/>
+      <c r="D489" s="13"/>
+      <c r="E489" s="13"/>
+      <c r="F489" s="13"/>
     </row>
     <row r="490" spans="1:6" customHeight="1" ht="41.25">
       <c r="A490" s="8"/>
       <c r="B490" s="8" t="s">
         <v>479</v>
       </c>
       <c r="C490" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D490" s="10">
-        <v>74</v>
+        <v>369</v>
       </c>
       <c r="E490" s="11"/>
       <c r="F490" s="9"/>
     </row>
     <row r="491" spans="1:6" customHeight="1" ht="41.25">
       <c r="A491" s="8"/>
       <c r="B491" s="8" t="s">
         <v>480</v>
       </c>
       <c r="C491" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D491" s="10">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="E491" s="11"/>
       <c r="F491" s="9"/>
     </row>
     <row r="492" spans="1:6" customHeight="1" ht="41.25">
       <c r="A492" s="8"/>
       <c r="B492" s="8" t="s">
         <v>481</v>
       </c>
       <c r="C492" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D492" s="10">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="E492" s="11"/>
       <c r="F492" s="9"/>
     </row>
     <row r="493" spans="1:6" customHeight="1" ht="41.25">
       <c r="A493" s="8"/>
       <c r="B493" s="8" t="s">
         <v>482</v>
       </c>
       <c r="C493" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D493" s="10">
         <v>168</v>
       </c>
       <c r="E493" s="11"/>
       <c r="F493" s="9"/>
     </row>
     <row r="494" spans="1:6" customHeight="1" ht="41.25">
       <c r="A494" s="8"/>
       <c r="B494" s="8" t="s">
         <v>483</v>
       </c>
       <c r="C494" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D494" s="10">
-        <v>369</v>
+        <v>16</v>
       </c>
       <c r="E494" s="11"/>
       <c r="F494" s="9"/>
     </row>
     <row r="495" spans="1:6" customHeight="1" ht="41.25">
       <c r="A495" s="8"/>
       <c r="B495" s="8" t="s">
         <v>484</v>
       </c>
       <c r="C495" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D495" s="10">
-        <v>27</v>
+        <v>398</v>
       </c>
       <c r="E495" s="11"/>
       <c r="F495" s="9"/>
     </row>
     <row r="496" spans="1:6" customHeight="1" ht="41.25">
       <c r="A496" s="8"/>
       <c r="B496" s="8" t="s">
         <v>485</v>
       </c>
       <c r="C496" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D496" s="10">
-        <v>52</v>
+        <v>86</v>
       </c>
       <c r="E496" s="11"/>
       <c r="F496" s="9"/>
     </row>
     <row r="497" spans="1:6" customHeight="1" ht="41.25">
       <c r="A497" s="8"/>
       <c r="B497" s="8" t="s">
         <v>486</v>
       </c>
       <c r="C497" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D497" s="10">
-        <v>168</v>
+        <v>74</v>
       </c>
       <c r="E497" s="11"/>
       <c r="F497" s="9"/>
     </row>
-    <row r="498" spans="1:6">
-      <c r="A498" s="13" t="s">
+    <row r="498" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A498" s="8"/>
+      <c r="B498" s="8" t="s">
         <v>487</v>
       </c>
-      <c r="B498" s="13"/>
-[...3 lines deleted...]
-      <c r="F498" s="13"/>
+      <c r="C498" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D498" s="10">
+        <v>67</v>
+      </c>
+      <c r="E498" s="11"/>
+      <c r="F498" s="9"/>
     </row>
     <row r="499" spans="1:6" customHeight="1" ht="41.25">
       <c r="A499" s="8"/>
       <c r="B499" s="8" t="s">
         <v>488</v>
       </c>
       <c r="C499" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D499" s="10">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="E499" s="11"/>
       <c r="F499" s="9"/>
     </row>
     <row r="500" spans="1:6" customHeight="1" ht="41.25">
       <c r="A500" s="8"/>
       <c r="B500" s="8" t="s">
         <v>489</v>
       </c>
       <c r="C500" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D500" s="10">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="E500" s="11"/>
       <c r="F500" s="9"/>
     </row>
-    <row r="501" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B501" s="8" t="s">
+    <row r="501" spans="1:6">
+      <c r="A501" s="13" t="s">
         <v>490</v>
       </c>
-      <c r="C501" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F501" s="9"/>
+      <c r="B501" s="13"/>
+      <c r="C501" s="13"/>
+      <c r="D501" s="13"/>
+      <c r="E501" s="13"/>
+      <c r="F501" s="13"/>
     </row>
     <row r="502" spans="1:6" customHeight="1" ht="41.25">
       <c r="A502" s="8"/>
       <c r="B502" s="8" t="s">
         <v>491</v>
       </c>
       <c r="C502" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D502" s="10">
-        <v>184</v>
+        <v>27</v>
       </c>
       <c r="E502" s="11"/>
       <c r="F502" s="9"/>
     </row>
     <row r="503" spans="1:6" customHeight="1" ht="41.25">
       <c r="A503" s="8"/>
       <c r="B503" s="8" t="s">
         <v>492</v>
       </c>
       <c r="C503" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D503" s="10">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="E503" s="11"/>
       <c r="F503" s="9"/>
     </row>
     <row r="504" spans="1:6" customHeight="1" ht="41.25">
       <c r="A504" s="8"/>
       <c r="B504" s="8" t="s">
         <v>493</v>
       </c>
       <c r="C504" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D504" s="10">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E504" s="11"/>
       <c r="F504" s="9"/>
     </row>
     <row r="505" spans="1:6" customHeight="1" ht="41.25">
       <c r="A505" s="8"/>
       <c r="B505" s="8" t="s">
         <v>494</v>
       </c>
       <c r="C505" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D505" s="10">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E505" s="11"/>
       <c r="F505" s="9"/>
     </row>
     <row r="506" spans="1:6" customHeight="1" ht="41.25">
       <c r="A506" s="8"/>
       <c r="B506" s="8" t="s">
         <v>495</v>
       </c>
       <c r="C506" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D506" s="10">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="E506" s="11"/>
       <c r="F506" s="9"/>
     </row>
     <row r="507" spans="1:6" customHeight="1" ht="41.25">
       <c r="A507" s="8"/>
       <c r="B507" s="8" t="s">
         <v>496</v>
       </c>
       <c r="C507" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D507" s="10">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E507" s="11"/>
       <c r="F507" s="9"/>
     </row>
     <row r="508" spans="1:6" customHeight="1" ht="41.25">
       <c r="A508" s="8"/>
       <c r="B508" s="8" t="s">
         <v>497</v>
       </c>
       <c r="C508" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D508" s="10">
-        <v>123</v>
+        <v>49</v>
       </c>
       <c r="E508" s="11"/>
       <c r="F508" s="9"/>
     </row>
     <row r="509" spans="1:6" customHeight="1" ht="41.25">
       <c r="A509" s="8"/>
       <c r="B509" s="8" t="s">
         <v>498</v>
       </c>
       <c r="C509" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D509" s="10">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="E509" s="11"/>
       <c r="F509" s="9"/>
     </row>
     <row r="510" spans="1:6" customHeight="1" ht="41.25">
       <c r="A510" s="8"/>
       <c r="B510" s="8" t="s">
         <v>499</v>
       </c>
       <c r="C510" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D510" s="10">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="E510" s="11"/>
       <c r="F510" s="9"/>
     </row>
     <row r="511" spans="1:6" customHeight="1" ht="41.25">
       <c r="A511" s="8"/>
       <c r="B511" s="8" t="s">
         <v>500</v>
       </c>
       <c r="C511" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D511" s="10">
-        <v>53</v>
+        <v>95</v>
       </c>
       <c r="E511" s="11"/>
       <c r="F511" s="9"/>
     </row>
     <row r="512" spans="1:6" customHeight="1" ht="41.25">
       <c r="A512" s="8"/>
       <c r="B512" s="8" t="s">
         <v>501</v>
       </c>
       <c r="C512" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D512" s="10">
-        <v>97</v>
+        <v>156</v>
       </c>
       <c r="E512" s="11"/>
       <c r="F512" s="9"/>
     </row>
     <row r="513" spans="1:6" customHeight="1" ht="41.25">
       <c r="A513" s="8"/>
       <c r="B513" s="8" t="s">
         <v>502</v>
       </c>
       <c r="C513" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D513" s="10">
-        <v>17</v>
+        <v>224</v>
       </c>
       <c r="E513" s="11"/>
       <c r="F513" s="9"/>
     </row>
     <row r="514" spans="1:6" customHeight="1" ht="41.25">
       <c r="A514" s="8"/>
       <c r="B514" s="8" t="s">
         <v>503</v>
       </c>
       <c r="C514" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D514" s="10">
-        <v>32</v>
+        <v>184</v>
       </c>
       <c r="E514" s="11"/>
       <c r="F514" s="9"/>
     </row>
     <row r="515" spans="1:6" customHeight="1" ht="41.25">
       <c r="A515" s="8"/>
       <c r="B515" s="8" t="s">
         <v>504</v>
       </c>
       <c r="C515" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D515" s="10">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="E515" s="11"/>
       <c r="F515" s="9"/>
     </row>
     <row r="516" spans="1:6" customHeight="1" ht="41.25">
       <c r="A516" s="8"/>
       <c r="B516" s="8" t="s">
         <v>505</v>
       </c>
       <c r="C516" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D516" s="10">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E516" s="11"/>
       <c r="F516" s="9"/>
     </row>
     <row r="517" spans="1:6" customHeight="1" ht="41.25">
       <c r="A517" s="8"/>
       <c r="B517" s="8" t="s">
         <v>506</v>
       </c>
       <c r="C517" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D517" s="10">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E517" s="11"/>
       <c r="F517" s="9"/>
     </row>
     <row r="518" spans="1:6" customHeight="1" ht="41.25">
       <c r="A518" s="8"/>
       <c r="B518" s="8" t="s">
         <v>507</v>
       </c>
       <c r="C518" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D518" s="10">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E518" s="11"/>
       <c r="F518" s="9"/>
     </row>
     <row r="519" spans="1:6" customHeight="1" ht="41.25">
       <c r="A519" s="8"/>
       <c r="B519" s="8" t="s">
         <v>508</v>
       </c>
       <c r="C519" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D519" s="10">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E519" s="11"/>
       <c r="F519" s="9"/>
     </row>
     <row r="520" spans="1:6" customHeight="1" ht="41.25">
       <c r="A520" s="8"/>
       <c r="B520" s="8" t="s">
         <v>509</v>
       </c>
       <c r="C520" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D520" s="10">
-        <v>27</v>
+        <v>123</v>
       </c>
       <c r="E520" s="11"/>
       <c r="F520" s="9"/>
     </row>
     <row r="521" spans="1:6" customHeight="1" ht="41.25">
       <c r="A521" s="8"/>
       <c r="B521" s="8" t="s">
         <v>510</v>
       </c>
       <c r="C521" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D521" s="10">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E521" s="11"/>
       <c r="F521" s="9"/>
     </row>
     <row r="522" spans="1:6" customHeight="1" ht="41.25">
       <c r="A522" s="8"/>
       <c r="B522" s="8" t="s">
         <v>511</v>
       </c>
       <c r="C522" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D522" s="10">
-        <v>28</v>
+        <v>129</v>
       </c>
       <c r="E522" s="11"/>
       <c r="F522" s="9"/>
     </row>
     <row r="523" spans="1:6" customHeight="1" ht="41.25">
       <c r="A523" s="8"/>
       <c r="B523" s="8" t="s">
         <v>512</v>
       </c>
       <c r="C523" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D523" s="10">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E523" s="11"/>
       <c r="F523" s="9"/>
     </row>
     <row r="524" spans="1:6" customHeight="1" ht="41.25">
       <c r="A524" s="8"/>
       <c r="B524" s="8" t="s">
         <v>513</v>
       </c>
       <c r="C524" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D524" s="10">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="E524" s="11"/>
       <c r="F524" s="9"/>
     </row>
     <row r="525" spans="1:6" customHeight="1" ht="41.25">
       <c r="A525" s="8"/>
       <c r="B525" s="8" t="s">
         <v>514</v>
       </c>
       <c r="C525" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D525" s="10">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="E525" s="11"/>
       <c r="F525" s="9"/>
     </row>
-    <row r="526" spans="1:6">
-      <c r="A526" s="13" t="s">
+    <row r="526" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A526" s="8"/>
+      <c r="B526" s="8" t="s">
         <v>515</v>
       </c>
-      <c r="B526" s="13"/>
-[...3 lines deleted...]
-      <c r="F526" s="13"/>
+      <c r="C526" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D526" s="10">
+        <v>32</v>
+      </c>
+      <c r="E526" s="11"/>
+      <c r="F526" s="9"/>
     </row>
     <row r="527" spans="1:6" customHeight="1" ht="41.25">
       <c r="A527" s="8"/>
       <c r="B527" s="8" t="s">
         <v>516</v>
       </c>
       <c r="C527" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D527" s="10">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E527" s="11"/>
       <c r="F527" s="9"/>
     </row>
     <row r="528" spans="1:6" customHeight="1" ht="41.25">
       <c r="A528" s="8"/>
       <c r="B528" s="8" t="s">
         <v>517</v>
       </c>
       <c r="C528" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D528" s="10">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E528" s="11"/>
       <c r="F528" s="9"/>
     </row>
-    <row r="529" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B529" s="8" t="s">
+    <row r="529" spans="1:6">
+      <c r="A529" s="13" t="s">
         <v>518</v>
       </c>
-      <c r="C529" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F529" s="9"/>
+      <c r="B529" s="13"/>
+      <c r="C529" s="13"/>
+      <c r="D529" s="13"/>
+      <c r="E529" s="13"/>
+      <c r="F529" s="13"/>
     </row>
     <row r="530" spans="1:6" customHeight="1" ht="41.25">
       <c r="A530" s="8"/>
       <c r="B530" s="8" t="s">
         <v>519</v>
       </c>
       <c r="C530" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D530" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E530" s="11"/>
       <c r="F530" s="9"/>
     </row>
     <row r="531" spans="1:6" customHeight="1" ht="41.25">
       <c r="A531" s="8"/>
       <c r="B531" s="8" t="s">
         <v>520</v>
       </c>
       <c r="C531" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D531" s="10">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="E531" s="11"/>
       <c r="F531" s="9"/>
     </row>
     <row r="532" spans="1:6" customHeight="1" ht="41.25">
       <c r="A532" s="8"/>
       <c r="B532" s="8" t="s">
         <v>521</v>
       </c>
       <c r="C532" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D532" s="10">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="E532" s="11"/>
       <c r="F532" s="9"/>
     </row>
-    <row r="533" spans="1:6">
-      <c r="A533" s="13" t="s">
+    <row r="533" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A533" s="8"/>
+      <c r="B533" s="8" t="s">
         <v>522</v>
       </c>
-      <c r="B533" s="13"/>
-[...3 lines deleted...]
-      <c r="F533" s="13"/>
+      <c r="C533" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D533" s="10">
+        <v>43</v>
+      </c>
+      <c r="E533" s="11"/>
+      <c r="F533" s="9"/>
     </row>
     <row r="534" spans="1:6" customHeight="1" ht="41.25">
       <c r="A534" s="8"/>
       <c r="B534" s="8" t="s">
         <v>523</v>
       </c>
       <c r="C534" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D534" s="10">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="E534" s="11"/>
       <c r="F534" s="9"/>
     </row>
     <row r="535" spans="1:6" customHeight="1" ht="41.25">
       <c r="A535" s="8"/>
       <c r="B535" s="8" t="s">
         <v>524</v>
       </c>
       <c r="C535" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D535" s="10">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="E535" s="11"/>
       <c r="F535" s="9"/>
     </row>
-    <row r="536" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B536" s="8" t="s">
+    <row r="536" spans="1:6">
+      <c r="A536" s="13" t="s">
         <v>525</v>
       </c>
-      <c r="C536" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F536" s="9"/>
+      <c r="B536" s="13"/>
+      <c r="C536" s="13"/>
+      <c r="D536" s="13"/>
+      <c r="E536" s="13"/>
+      <c r="F536" s="13"/>
     </row>
     <row r="537" spans="1:6" customHeight="1" ht="41.25">
       <c r="A537" s="8"/>
       <c r="B537" s="8" t="s">
         <v>526</v>
       </c>
       <c r="C537" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D537" s="10">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="E537" s="11"/>
       <c r="F537" s="9"/>
     </row>
     <row r="538" spans="1:6" customHeight="1" ht="41.25">
       <c r="A538" s="8"/>
       <c r="B538" s="8" t="s">
         <v>527</v>
       </c>
       <c r="C538" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D538" s="10">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="E538" s="11"/>
       <c r="F538" s="9"/>
     </row>
     <row r="539" spans="1:6" customHeight="1" ht="41.25">
       <c r="A539" s="8"/>
       <c r="B539" s="8" t="s">
         <v>528</v>
       </c>
       <c r="C539" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D539" s="10">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="E539" s="11"/>
       <c r="F539" s="9"/>
     </row>
     <row r="540" spans="1:6" customHeight="1" ht="41.25">
       <c r="A540" s="8"/>
       <c r="B540" s="8" t="s">
         <v>529</v>
       </c>
       <c r="C540" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D540" s="10">
-        <v>62</v>
+        <v>179</v>
       </c>
       <c r="E540" s="11"/>
       <c r="F540" s="9"/>
     </row>
     <row r="541" spans="1:6" customHeight="1" ht="41.25">
       <c r="A541" s="8"/>
       <c r="B541" s="8" t="s">
         <v>530</v>
       </c>
       <c r="C541" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D541" s="10">
-        <v>167</v>
+        <v>119</v>
       </c>
       <c r="E541" s="11"/>
       <c r="F541" s="9"/>
     </row>
     <row r="542" spans="1:6" customHeight="1" ht="41.25">
       <c r="A542" s="8"/>
       <c r="B542" s="8" t="s">
         <v>531</v>
       </c>
       <c r="C542" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D542" s="10">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="E542" s="11"/>
       <c r="F542" s="9"/>
     </row>
     <row r="543" spans="1:6" customHeight="1" ht="41.25">
       <c r="A543" s="8"/>
       <c r="B543" s="8" t="s">
         <v>532</v>
       </c>
       <c r="C543" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D543" s="10">
-        <v>179</v>
+        <v>156</v>
       </c>
       <c r="E543" s="11"/>
       <c r="F543" s="9"/>
     </row>
-    <row r="544" spans="1:6">
-      <c r="A544" s="13" t="s">
+    <row r="544" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A544" s="8"/>
+      <c r="B544" s="8" t="s">
         <v>533</v>
       </c>
-      <c r="B544" s="13"/>
-[...3 lines deleted...]
-      <c r="F544" s="13"/>
+      <c r="C544" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D544" s="10">
+        <v>35</v>
+      </c>
+      <c r="E544" s="11"/>
+      <c r="F544" s="9"/>
     </row>
     <row r="545" spans="1:6" customHeight="1" ht="41.25">
       <c r="A545" s="8"/>
       <c r="B545" s="8" t="s">
         <v>534</v>
       </c>
       <c r="C545" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D545" s="10">
-        <v>170</v>
+        <v>53</v>
       </c>
       <c r="E545" s="11"/>
       <c r="F545" s="9"/>
     </row>
     <row r="546" spans="1:6" customHeight="1" ht="41.25">
       <c r="A546" s="8"/>
       <c r="B546" s="8" t="s">
         <v>535</v>
       </c>
       <c r="C546" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D546" s="10">
-        <v>143</v>
+        <v>43</v>
       </c>
       <c r="E546" s="11"/>
       <c r="F546" s="9"/>
     </row>
-    <row r="547" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B547" s="8" t="s">
+    <row r="547" spans="1:6">
+      <c r="A547" s="13" t="s">
         <v>536</v>
       </c>
-      <c r="C547" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F547" s="9"/>
+      <c r="B547" s="13"/>
+      <c r="C547" s="13"/>
+      <c r="D547" s="13"/>
+      <c r="E547" s="13"/>
+      <c r="F547" s="13"/>
     </row>
     <row r="548" spans="1:6" customHeight="1" ht="41.25">
       <c r="A548" s="8"/>
       <c r="B548" s="8" t="s">
         <v>537</v>
       </c>
       <c r="C548" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D548" s="10">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="E548" s="11"/>
       <c r="F548" s="9"/>
     </row>
     <row r="549" spans="1:6" customHeight="1" ht="41.25">
       <c r="A549" s="8"/>
       <c r="B549" s="8" t="s">
         <v>538</v>
       </c>
       <c r="C549" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D549" s="10">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="E549" s="11"/>
       <c r="F549" s="9"/>
     </row>
     <row r="550" spans="1:6" customHeight="1" ht="41.25">
       <c r="A550" s="8"/>
       <c r="B550" s="8" t="s">
         <v>539</v>
       </c>
       <c r="C550" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D550" s="10">
-        <v>45</v>
+        <v>112</v>
       </c>
       <c r="E550" s="11"/>
       <c r="F550" s="9"/>
     </row>
     <row r="551" spans="1:6" customHeight="1" ht="41.25">
       <c r="A551" s="8"/>
       <c r="B551" s="8" t="s">
         <v>540</v>
       </c>
       <c r="C551" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D551" s="10">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="E551" s="11"/>
       <c r="F551" s="9"/>
     </row>
     <row r="552" spans="1:6" customHeight="1" ht="41.25">
       <c r="A552" s="8"/>
       <c r="B552" s="8" t="s">
         <v>541</v>
       </c>
       <c r="C552" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D552" s="10">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="E552" s="11"/>
       <c r="F552" s="9"/>
     </row>
     <row r="553" spans="1:6" customHeight="1" ht="41.25">
       <c r="A553" s="8"/>
       <c r="B553" s="8" t="s">
         <v>542</v>
       </c>
       <c r="C553" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D553" s="10">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="E553" s="11"/>
       <c r="F553" s="9"/>
     </row>
     <row r="554" spans="1:6" customHeight="1" ht="41.25">
       <c r="A554" s="8"/>
       <c r="B554" s="8" t="s">
         <v>543</v>
       </c>
       <c r="C554" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D554" s="10">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="E554" s="11"/>
       <c r="F554" s="9"/>
     </row>
     <row r="555" spans="1:6" customHeight="1" ht="41.25">
       <c r="A555" s="8"/>
       <c r="B555" s="8" t="s">
         <v>544</v>
       </c>
       <c r="C555" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D555" s="10">
-        <v>238</v>
+        <v>143</v>
       </c>
       <c r="E555" s="11"/>
       <c r="F555" s="9"/>
     </row>
     <row r="556" spans="1:6" customHeight="1" ht="41.25">
       <c r="A556" s="8"/>
       <c r="B556" s="8" t="s">
         <v>545</v>
       </c>
       <c r="C556" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D556" s="10">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="E556" s="11"/>
       <c r="F556" s="9"/>
     </row>
     <row r="557" spans="1:6" customHeight="1" ht="41.25">
       <c r="A557" s="8"/>
       <c r="B557" s="8" t="s">
         <v>546</v>
       </c>
       <c r="C557" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D557" s="10">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="E557" s="11"/>
       <c r="F557" s="9"/>
     </row>
     <row r="558" spans="1:6" customHeight="1" ht="41.25">
       <c r="A558" s="8"/>
       <c r="B558" s="8" t="s">
         <v>547</v>
       </c>
       <c r="C558" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D558" s="10">
-        <v>112</v>
+        <v>53</v>
       </c>
       <c r="E558" s="11"/>
       <c r="F558" s="9"/>
     </row>
     <row r="559" spans="1:6" customHeight="1" ht="41.25">
       <c r="A559" s="8"/>
       <c r="B559" s="8" t="s">
         <v>548</v>
       </c>
       <c r="C559" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D559" s="10">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="E559" s="11"/>
       <c r="F559" s="9"/>
     </row>
     <row r="560" spans="1:6" customHeight="1" ht="41.25">
       <c r="A560" s="8"/>
       <c r="B560" s="8" t="s">
         <v>549</v>
       </c>
       <c r="C560" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D560" s="10">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="E560" s="11"/>
       <c r="F560" s="9"/>
     </row>
     <row r="561" spans="1:6" customHeight="1" ht="41.25">
       <c r="A561" s="8"/>
       <c r="B561" s="8" t="s">
         <v>550</v>
       </c>
       <c r="C561" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D561" s="10">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E561" s="11"/>
       <c r="F561" s="9"/>
     </row>
-    <row r="562" spans="1:6">
-      <c r="A562" s="13" t="s">
+    <row r="562" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A562" s="8"/>
+      <c r="B562" s="8" t="s">
         <v>551</v>
       </c>
-      <c r="B562" s="13"/>
-[...3 lines deleted...]
-      <c r="F562" s="13"/>
+      <c r="C562" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D562" s="10">
+        <v>95</v>
+      </c>
+      <c r="E562" s="11"/>
+      <c r="F562" s="9"/>
     </row>
     <row r="563" spans="1:6" customHeight="1" ht="41.25">
       <c r="A563" s="8"/>
       <c r="B563" s="8" t="s">
         <v>552</v>
       </c>
       <c r="C563" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D563" s="10">
-        <v>175</v>
+        <v>89</v>
       </c>
       <c r="E563" s="11"/>
       <c r="F563" s="9"/>
     </row>
     <row r="564" spans="1:6" customHeight="1" ht="41.25">
       <c r="A564" s="8"/>
       <c r="B564" s="8" t="s">
         <v>553</v>
       </c>
       <c r="C564" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D564" s="10">
-        <v>123</v>
+        <v>238</v>
       </c>
       <c r="E564" s="11"/>
       <c r="F564" s="9"/>
     </row>
-    <row r="565" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B565" s="8" t="s">
+    <row r="565" spans="1:6">
+      <c r="A565" s="13" t="s">
         <v>554</v>
       </c>
-      <c r="C565" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F565" s="9"/>
+      <c r="B565" s="13"/>
+      <c r="C565" s="13"/>
+      <c r="D565" s="13"/>
+      <c r="E565" s="13"/>
+      <c r="F565" s="13"/>
     </row>
     <row r="566" spans="1:6" customHeight="1" ht="41.25">
       <c r="A566" s="8"/>
       <c r="B566" s="8" t="s">
         <v>555</v>
       </c>
       <c r="C566" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D566" s="10">
-        <v>139</v>
+        <v>287</v>
       </c>
       <c r="E566" s="11"/>
       <c r="F566" s="9"/>
     </row>
     <row r="567" spans="1:6" customHeight="1" ht="41.25">
       <c r="A567" s="8"/>
       <c r="B567" s="8" t="s">
         <v>556</v>
       </c>
       <c r="C567" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D567" s="10">
-        <v>113</v>
+        <v>219</v>
       </c>
       <c r="E567" s="11"/>
       <c r="F567" s="9"/>
     </row>
     <row r="568" spans="1:6" customHeight="1" ht="41.25">
       <c r="A568" s="8"/>
       <c r="B568" s="8" t="s">
         <v>557</v>
       </c>
       <c r="C568" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D568" s="10">
-        <v>85</v>
+        <v>259</v>
       </c>
       <c r="E568" s="11"/>
       <c r="F568" s="9"/>
     </row>
     <row r="569" spans="1:6" customHeight="1" ht="41.25">
       <c r="A569" s="8"/>
       <c r="B569" s="8" t="s">
         <v>558</v>
       </c>
       <c r="C569" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D569" s="10">
-        <v>178</v>
+        <v>247</v>
       </c>
       <c r="E569" s="11"/>
       <c r="F569" s="9"/>
     </row>
     <row r="570" spans="1:6" customHeight="1" ht="41.25">
       <c r="A570" s="8"/>
       <c r="B570" s="8" t="s">
         <v>559</v>
       </c>
       <c r="C570" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D570" s="10">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="E570" s="11"/>
       <c r="F570" s="9"/>
     </row>
     <row r="571" spans="1:6" customHeight="1" ht="41.25">
       <c r="A571" s="8"/>
       <c r="B571" s="8" t="s">
         <v>560</v>
       </c>
       <c r="C571" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D571" s="10">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="E571" s="11"/>
       <c r="F571" s="9"/>
     </row>
     <row r="572" spans="1:6" customHeight="1" ht="41.25">
       <c r="A572" s="8"/>
       <c r="B572" s="8" t="s">
         <v>561</v>
       </c>
       <c r="C572" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D572" s="10">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="E572" s="11"/>
       <c r="F572" s="9"/>
     </row>
     <row r="573" spans="1:6" customHeight="1" ht="41.25">
       <c r="A573" s="8"/>
       <c r="B573" s="8" t="s">
         <v>562</v>
       </c>
       <c r="C573" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D573" s="10">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="E573" s="11"/>
       <c r="F573" s="9"/>
     </row>
     <row r="574" spans="1:6" customHeight="1" ht="41.25">
       <c r="A574" s="8"/>
       <c r="B574" s="8" t="s">
         <v>563</v>
       </c>
       <c r="C574" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D574" s="10">
-        <v>287</v>
+        <v>139</v>
       </c>
       <c r="E574" s="11"/>
       <c r="F574" s="9"/>
     </row>
     <row r="575" spans="1:6" customHeight="1" ht="41.25">
       <c r="A575" s="8"/>
       <c r="B575" s="8" t="s">
         <v>564</v>
       </c>
       <c r="C575" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D575" s="10">
-        <v>219</v>
+        <v>113</v>
       </c>
       <c r="E575" s="11"/>
       <c r="F575" s="9"/>
     </row>
     <row r="576" spans="1:6" customHeight="1" ht="41.25">
       <c r="A576" s="8"/>
       <c r="B576" s="8" t="s">
         <v>565</v>
       </c>
       <c r="C576" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D576" s="10">
-        <v>259</v>
+        <v>85</v>
       </c>
       <c r="E576" s="11"/>
       <c r="F576" s="9"/>
     </row>
     <row r="577" spans="1:6" customHeight="1" ht="41.25">
       <c r="A577" s="8"/>
       <c r="B577" s="8" t="s">
         <v>566</v>
       </c>
       <c r="C577" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D577" s="10">
-        <v>247</v>
+        <v>178</v>
       </c>
       <c r="E577" s="11"/>
       <c r="F577" s="9"/>
     </row>
     <row r="578" spans="1:6" customHeight="1" ht="41.25">
       <c r="A578" s="8"/>
       <c r="B578" s="8" t="s">
         <v>567</v>
       </c>
       <c r="C578" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D578" s="10">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="E578" s="11"/>
       <c r="F578" s="9"/>
     </row>
-    <row r="579" spans="1:6">
-      <c r="A579" s="13" t="s">
+    <row r="579" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A579" s="8"/>
+      <c r="B579" s="8" t="s">
         <v>568</v>
       </c>
-      <c r="B579" s="13"/>
-[...3 lines deleted...]
-      <c r="F579" s="13"/>
+      <c r="C579" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D579" s="10">
+        <v>113</v>
+      </c>
+      <c r="E579" s="11"/>
+      <c r="F579" s="9"/>
     </row>
     <row r="580" spans="1:6" customHeight="1" ht="41.25">
       <c r="A580" s="8"/>
       <c r="B580" s="8" t="s">
         <v>569</v>
       </c>
       <c r="C580" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D580" s="10">
-        <v>86</v>
+        <v>113</v>
       </c>
       <c r="E580" s="11"/>
       <c r="F580" s="9"/>
     </row>
     <row r="581" spans="1:6" customHeight="1" ht="41.25">
       <c r="A581" s="8"/>
       <c r="B581" s="8" t="s">
         <v>570</v>
       </c>
       <c r="C581" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D581" s="10">
-        <v>279</v>
+        <v>129</v>
       </c>
       <c r="E581" s="11"/>
       <c r="F581" s="9"/>
     </row>
-    <row r="582" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B582" s="8" t="s">
+    <row r="582" spans="1:6">
+      <c r="A582" s="13" t="s">
         <v>571</v>
       </c>
-      <c r="C582" s="9" t="s">
-[...9 lines deleted...]
-      <c r="A583" s="13" t="s">
+      <c r="B582" s="13"/>
+      <c r="C582" s="13"/>
+      <c r="D582" s="13"/>
+      <c r="E582" s="13"/>
+      <c r="F582" s="13"/>
+    </row>
+    <row r="583" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A583" s="8"/>
+      <c r="B583" s="8" t="s">
         <v>572</v>
       </c>
-      <c r="B583" s="13"/>
-[...3 lines deleted...]
-      <c r="F583" s="13"/>
+      <c r="C583" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="D583" s="10">
+        <v>86</v>
+      </c>
+      <c r="E583" s="11"/>
+      <c r="F583" s="9"/>
     </row>
     <row r="584" spans="1:6" customHeight="1" ht="41.25">
       <c r="A584" s="8"/>
       <c r="B584" s="8" t="s">
         <v>573</v>
       </c>
       <c r="C584" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D584" s="10">
-        <v>137</v>
+        <v>279</v>
       </c>
       <c r="E584" s="11"/>
       <c r="F584" s="9"/>
     </row>
     <row r="585" spans="1:6" customHeight="1" ht="41.25">
       <c r="A585" s="8"/>
       <c r="B585" s="8" t="s">
         <v>574</v>
       </c>
       <c r="C585" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D585" s="10">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E585" s="11"/>
       <c r="F585" s="9"/>
     </row>
-    <row r="586" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B586" s="8" t="s">
+    <row r="586" spans="1:6">
+      <c r="A586" s="13" t="s">
         <v>575</v>
       </c>
-      <c r="C586" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F586" s="9"/>
+      <c r="B586" s="13"/>
+      <c r="C586" s="13"/>
+      <c r="D586" s="13"/>
+      <c r="E586" s="13"/>
+      <c r="F586" s="13"/>
     </row>
     <row r="587" spans="1:6" customHeight="1" ht="41.25">
       <c r="A587" s="8"/>
       <c r="B587" s="8" t="s">
         <v>576</v>
       </c>
       <c r="C587" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D587" s="10">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E587" s="11"/>
       <c r="F587" s="9"/>
     </row>
     <row r="588" spans="1:6" customHeight="1" ht="41.25">
       <c r="A588" s="8"/>
       <c r="B588" s="8" t="s">
         <v>577</v>
       </c>
       <c r="C588" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D588" s="10">
-        <v>78</v>
+        <v>187</v>
       </c>
       <c r="E588" s="11"/>
       <c r="F588" s="9"/>
     </row>
     <row r="589" spans="1:6" customHeight="1" ht="41.25">
       <c r="A589" s="8"/>
       <c r="B589" s="8" t="s">
         <v>578</v>
       </c>
       <c r="C589" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D589" s="10">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E589" s="11"/>
       <c r="F589" s="9"/>
     </row>
     <row r="590" spans="1:6" customHeight="1" ht="41.25">
       <c r="A590" s="8"/>
       <c r="B590" s="8" t="s">
         <v>579</v>
       </c>
       <c r="C590" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D590" s="10">
-        <v>49</v>
+        <v>139</v>
       </c>
       <c r="E590" s="11"/>
       <c r="F590" s="9"/>
     </row>
     <row r="591" spans="1:6" customHeight="1" ht="41.25">
       <c r="A591" s="8"/>
       <c r="B591" s="8" t="s">
         <v>580</v>
       </c>
       <c r="C591" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D591" s="10">
-        <v>157</v>
+        <v>89</v>
       </c>
       <c r="E591" s="11"/>
       <c r="F591" s="9"/>
     </row>
     <row r="592" spans="1:6" customHeight="1" ht="41.25">
       <c r="A592" s="8"/>
       <c r="B592" s="8" t="s">
         <v>581</v>
       </c>
       <c r="C592" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D592" s="10">
-        <v>45</v>
+        <v>139</v>
       </c>
       <c r="E592" s="11"/>
       <c r="F592" s="9"/>
     </row>
     <row r="593" spans="1:6" customHeight="1" ht="41.25">
       <c r="A593" s="8"/>
       <c r="B593" s="8" t="s">
         <v>582</v>
       </c>
       <c r="C593" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D593" s="10">
-        <v>398</v>
+        <v>139</v>
       </c>
       <c r="E593" s="11"/>
       <c r="F593" s="9"/>
     </row>
     <row r="594" spans="1:6" customHeight="1" ht="41.25">
       <c r="A594" s="8"/>
       <c r="B594" s="8" t="s">
         <v>583</v>
       </c>
       <c r="C594" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D594" s="10">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="E594" s="11"/>
       <c r="F594" s="9"/>
     </row>
     <row r="595" spans="1:6" customHeight="1" ht="41.25">
       <c r="A595" s="8"/>
       <c r="B595" s="8" t="s">
         <v>584</v>
       </c>
       <c r="C595" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D595" s="10">
-        <v>53</v>
+        <v>243</v>
       </c>
       <c r="E595" s="11"/>
       <c r="F595" s="9"/>
     </row>
     <row r="596" spans="1:6" customHeight="1" ht="41.25">
       <c r="A596" s="8"/>
       <c r="B596" s="8" t="s">
         <v>585</v>
       </c>
       <c r="C596" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D596" s="10">
-        <v>48</v>
+        <v>137</v>
       </c>
       <c r="E596" s="11"/>
       <c r="F596" s="9"/>
     </row>
     <row r="597" spans="1:6" customHeight="1" ht="41.25">
       <c r="A597" s="8"/>
       <c r="B597" s="8" t="s">
         <v>586</v>
       </c>
       <c r="C597" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D597" s="10">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="E597" s="11"/>
       <c r="F597" s="9"/>
     </row>
     <row r="598" spans="1:6" customHeight="1" ht="41.25">
       <c r="A598" s="8"/>
       <c r="B598" s="8" t="s">
         <v>587</v>
       </c>
       <c r="C598" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D598" s="10">
-        <v>168</v>
+        <v>145</v>
       </c>
       <c r="E598" s="11"/>
       <c r="F598" s="9"/>
     </row>
     <row r="599" spans="1:6" customHeight="1" ht="41.25">
       <c r="A599" s="8"/>
       <c r="B599" s="8" t="s">
         <v>588</v>
       </c>
       <c r="C599" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D599" s="10">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="E599" s="11"/>
       <c r="F599" s="9"/>
     </row>
     <row r="600" spans="1:6" customHeight="1" ht="41.25">
       <c r="A600" s="8"/>
       <c r="B600" s="8" t="s">
         <v>589</v>
       </c>
       <c r="C600" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D600" s="10">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="E600" s="11"/>
       <c r="F600" s="9"/>
     </row>
     <row r="601" spans="1:6" customHeight="1" ht="41.25">
       <c r="A601" s="8"/>
       <c r="B601" s="8" t="s">
         <v>590</v>
       </c>
       <c r="C601" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D601" s="10">
-        <v>187</v>
+        <v>139</v>
       </c>
       <c r="E601" s="11"/>
       <c r="F601" s="9"/>
     </row>
     <row r="602" spans="1:6" customHeight="1" ht="41.25">
       <c r="A602" s="8"/>
       <c r="B602" s="8" t="s">
         <v>591</v>
       </c>
       <c r="C602" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D602" s="10">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="E602" s="11"/>
       <c r="F602" s="9"/>
     </row>
     <row r="603" spans="1:6" customHeight="1" ht="41.25">
       <c r="A603" s="8"/>
       <c r="B603" s="8" t="s">
         <v>592</v>
       </c>
       <c r="C603" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D603" s="10">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E603" s="11"/>
       <c r="F603" s="9"/>
     </row>
     <row r="604" spans="1:6" customHeight="1" ht="41.25">
       <c r="A604" s="8"/>
       <c r="B604" s="8" t="s">
         <v>593</v>
       </c>
       <c r="C604" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D604" s="10">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="E604" s="11"/>
       <c r="F604" s="9"/>
     </row>
     <row r="605" spans="1:6" customHeight="1" ht="41.25">
       <c r="A605" s="8"/>
       <c r="B605" s="8" t="s">
         <v>594</v>
       </c>
       <c r="C605" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D605" s="10">
-        <v>139</v>
+        <v>398</v>
       </c>
       <c r="E605" s="11"/>
       <c r="F605" s="9"/>
     </row>
     <row r="606" spans="1:6" customHeight="1" ht="41.25">
       <c r="A606" s="8"/>
       <c r="B606" s="8" t="s">
         <v>595</v>
       </c>
       <c r="C606" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D606" s="10">
         <v>139</v>
       </c>
       <c r="E606" s="11"/>
       <c r="F606" s="9"/>
     </row>
     <row r="607" spans="1:6" customHeight="1" ht="41.25">
       <c r="A607" s="8"/>
       <c r="B607" s="8" t="s">
         <v>596</v>
       </c>
       <c r="C607" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D607" s="10">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E607" s="11"/>
       <c r="F607" s="9"/>
     </row>
     <row r="608" spans="1:6" customHeight="1" ht="41.25">
       <c r="A608" s="8"/>
       <c r="B608" s="8" t="s">
         <v>597</v>
       </c>
       <c r="C608" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D608" s="10">
-        <v>243</v>
+        <v>48</v>
       </c>
       <c r="E608" s="11"/>
       <c r="F608" s="9"/>
     </row>
-    <row r="609" spans="1:6">
-      <c r="A609" s="13" t="s">
+    <row r="609" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A609" s="8"/>
+      <c r="B609" s="8" t="s">
         <v>598</v>
       </c>
-      <c r="B609" s="13"/>
-[...6 lines deleted...]
-      <c r="A610" s="14" t="s">
+      <c r="C609" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D609" s="10">
+        <v>48</v>
+      </c>
+      <c r="E609" s="11"/>
+      <c r="F609" s="9"/>
+    </row>
+    <row r="610" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A610" s="8"/>
+      <c r="B610" s="8" t="s">
         <v>599</v>
       </c>
-      <c r="B610" s="14"/>
-[...3 lines deleted...]
-      <c r="F610" s="14"/>
+      <c r="C610" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D610" s="10">
+        <v>168</v>
+      </c>
+      <c r="E610" s="11"/>
+      <c r="F610" s="9"/>
     </row>
     <row r="611" spans="1:6" customHeight="1" ht="41.25">
       <c r="A611" s="8"/>
       <c r="B611" s="8" t="s">
         <v>600</v>
       </c>
       <c r="C611" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D611" s="10">
-        <v>327</v>
+        <v>122</v>
       </c>
       <c r="E611" s="11"/>
       <c r="F611" s="9"/>
     </row>
-    <row r="612" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B612" s="8" t="s">
+    <row r="612" spans="1:6">
+      <c r="A612" s="13" t="s">
         <v>601</v>
       </c>
-      <c r="C612" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B613" s="8" t="s">
+      <c r="B612" s="13"/>
+      <c r="C612" s="13"/>
+      <c r="D612" s="13"/>
+      <c r="E612" s="13"/>
+      <c r="F612" s="13"/>
+    </row>
+    <row r="613" spans="1:6">
+      <c r="A613" s="14" t="s">
         <v>602</v>
       </c>
-      <c r="C613" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F613" s="9"/>
+      <c r="B613" s="14"/>
+      <c r="C613" s="14"/>
+      <c r="D613" s="14"/>
+      <c r="E613" s="14"/>
+      <c r="F613" s="14"/>
     </row>
     <row r="614" spans="1:6" customHeight="1" ht="41.25">
       <c r="A614" s="8"/>
       <c r="B614" s="8" t="s">
         <v>603</v>
       </c>
       <c r="C614" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D614" s="10">
-        <v>573</v>
+        <v>408</v>
       </c>
       <c r="E614" s="11"/>
       <c r="F614" s="9"/>
     </row>
     <row r="615" spans="1:6" customHeight="1" ht="41.25">
       <c r="A615" s="8"/>
       <c r="B615" s="8" t="s">
         <v>604</v>
       </c>
       <c r="C615" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D615" s="10">
-        <v>408</v>
+        <v>573</v>
       </c>
       <c r="E615" s="11"/>
       <c r="F615" s="9"/>
     </row>
     <row r="616" spans="1:6" customHeight="1" ht="41.25">
       <c r="A616" s="8"/>
       <c r="B616" s="8" t="s">
         <v>605</v>
       </c>
       <c r="C616" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D616" s="10">
-        <v>573</v>
+        <v>342</v>
       </c>
       <c r="E616" s="11"/>
       <c r="F616" s="9"/>
     </row>
     <row r="617" spans="1:6" customHeight="1" ht="41.25">
       <c r="A617" s="8"/>
       <c r="B617" s="8" t="s">
         <v>606</v>
       </c>
       <c r="C617" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D617" s="10">
-        <v>342</v>
+        <v>269</v>
       </c>
       <c r="E617" s="11"/>
       <c r="F617" s="9"/>
     </row>
     <row r="618" spans="1:6" customHeight="1" ht="41.25">
       <c r="A618" s="8"/>
       <c r="B618" s="8" t="s">
         <v>607</v>
       </c>
       <c r="C618" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D618" s="10">
-        <v>269</v>
+        <v>327</v>
       </c>
       <c r="E618" s="11"/>
       <c r="F618" s="9"/>
     </row>
-    <row r="619" spans="1:6">
-      <c r="A619" s="14" t="s">
+    <row r="619" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A619" s="8"/>
+      <c r="B619" s="8" t="s">
         <v>608</v>
       </c>
-      <c r="B619" s="14"/>
-[...3 lines deleted...]
-      <c r="F619" s="14"/>
+      <c r="C619" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D619" s="10">
+        <v>327</v>
+      </c>
+      <c r="E619" s="11"/>
+      <c r="F619" s="9"/>
     </row>
     <row r="620" spans="1:6" customHeight="1" ht="41.25">
       <c r="A620" s="8"/>
       <c r="B620" s="8" t="s">
         <v>609</v>
       </c>
       <c r="C620" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D620" s="10">
-        <v>213</v>
+        <v>285</v>
       </c>
       <c r="E620" s="11"/>
       <c r="F620" s="9"/>
     </row>
     <row r="621" spans="1:6" customHeight="1" ht="41.25">
       <c r="A621" s="8"/>
       <c r="B621" s="8" t="s">
         <v>610</v>
       </c>
       <c r="C621" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D621" s="10">
-        <v>173</v>
+        <v>573</v>
       </c>
       <c r="E621" s="11"/>
       <c r="F621" s="9"/>
     </row>
-    <row r="622" spans="1:6" customHeight="1" ht="41.25">
-[...11 lines deleted...]
-      <c r="F622" s="9"/>
+    <row r="622" spans="1:6">
+      <c r="A622" s="14" t="s">
+        <v>611</v>
+      </c>
+      <c r="B622" s="14"/>
+      <c r="C622" s="14"/>
+      <c r="D622" s="14"/>
+      <c r="E622" s="14"/>
+      <c r="F622" s="14"/>
     </row>
     <row r="623" spans="1:6" customHeight="1" ht="41.25">
       <c r="A623" s="8"/>
       <c r="B623" s="8" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C623" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D623" s="10">
-        <v>163</v>
+        <v>213</v>
       </c>
       <c r="E623" s="11"/>
       <c r="F623" s="9"/>
     </row>
-    <row r="624" spans="1:6">
-[...10 lines deleted...]
-      <c r="A625" s="14" t="s">
+    <row r="624" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A624" s="8"/>
+      <c r="B624" s="8" t="s">
         <v>613</v>
       </c>
-      <c r="B625" s="14"/>
-[...3 lines deleted...]
-      <c r="F625" s="14"/>
+      <c r="C624" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D624" s="10">
+        <v>173</v>
+      </c>
+      <c r="E624" s="11"/>
+      <c r="F624" s="9"/>
+    </row>
+    <row r="625" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A625" s="8"/>
+      <c r="B625" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="C625" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D625" s="10">
+        <v>173</v>
+      </c>
+      <c r="E625" s="11"/>
+      <c r="F625" s="9"/>
     </row>
     <row r="626" spans="1:6" customHeight="1" ht="41.25">
       <c r="A626" s="8"/>
       <c r="B626" s="8" t="s">
         <v>614</v>
       </c>
       <c r="C626" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D626" s="10">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="E626" s="11"/>
       <c r="F626" s="9"/>
     </row>
-    <row r="627" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B627" s="8" t="s">
+    <row r="627" spans="1:6">
+      <c r="A627" s="14" t="s">
         <v>615</v>
       </c>
-      <c r="C627" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B628" s="8" t="s">
+      <c r="B627" s="14"/>
+      <c r="C627" s="14"/>
+      <c r="D627" s="14"/>
+      <c r="E627" s="14"/>
+      <c r="F627" s="14"/>
+    </row>
+    <row r="628" spans="1:6">
+      <c r="A628" s="14" t="s">
         <v>616</v>
       </c>
-      <c r="C628" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F628" s="9"/>
+      <c r="B628" s="14"/>
+      <c r="C628" s="14"/>
+      <c r="D628" s="14"/>
+      <c r="E628" s="14"/>
+      <c r="F628" s="14"/>
     </row>
     <row r="629" spans="1:6" customHeight="1" ht="41.25">
       <c r="A629" s="8"/>
       <c r="B629" s="8" t="s">
         <v>617</v>
       </c>
       <c r="C629" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D629" s="10">
         <v>99</v>
       </c>
       <c r="E629" s="11"/>
       <c r="F629" s="9"/>
     </row>
     <row r="630" spans="1:6" customHeight="1" ht="41.25">
       <c r="A630" s="8"/>
       <c r="B630" s="8" t="s">
         <v>618</v>
       </c>
       <c r="C630" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D630" s="10">
         <v>225</v>
@@ -36660,1859 +36759,1859 @@
         <v>619</v>
       </c>
       <c r="C631" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D631" s="10">
         <v>158</v>
       </c>
       <c r="E631" s="11"/>
       <c r="F631" s="9"/>
     </row>
     <row r="632" spans="1:6" customHeight="1" ht="41.25">
       <c r="A632" s="8"/>
       <c r="B632" s="8" t="s">
         <v>620</v>
       </c>
       <c r="C632" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D632" s="10">
         <v>89</v>
       </c>
       <c r="E632" s="11"/>
       <c r="F632" s="9"/>
     </row>
-    <row r="633" spans="1:6">
-      <c r="A633" s="14" t="s">
+    <row r="633" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A633" s="8"/>
+      <c r="B633" s="8" t="s">
         <v>621</v>
       </c>
-      <c r="B633" s="14"/>
-[...3 lines deleted...]
-      <c r="F633" s="14"/>
+      <c r="C633" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D633" s="10">
+        <v>145</v>
+      </c>
+      <c r="E633" s="11"/>
+      <c r="F633" s="9"/>
     </row>
     <row r="634" spans="1:6" customHeight="1" ht="41.25">
       <c r="A634" s="8"/>
       <c r="B634" s="8" t="s">
         <v>622</v>
       </c>
       <c r="C634" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D634" s="10">
-        <v>139</v>
+        <v>73</v>
       </c>
       <c r="E634" s="11"/>
       <c r="F634" s="9"/>
     </row>
-    <row r="635" spans="1:6">
-      <c r="A635" s="13" t="s">
+    <row r="635" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A635" s="8"/>
+      <c r="B635" s="8" t="s">
         <v>623</v>
       </c>
-      <c r="B635" s="13"/>
-[...7 lines deleted...]
-      <c r="B636" s="8" t="s">
+      <c r="C635" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D635" s="10">
+        <v>75</v>
+      </c>
+      <c r="E635" s="11"/>
+      <c r="F635" s="9"/>
+    </row>
+    <row r="636" spans="1:6">
+      <c r="A636" s="14" t="s">
         <v>624</v>
       </c>
-      <c r="C636" s="9" t="s">
-[...9 lines deleted...]
-      <c r="A637" s="13" t="s">
+      <c r="B636" s="14"/>
+      <c r="C636" s="14"/>
+      <c r="D636" s="14"/>
+      <c r="E636" s="14"/>
+      <c r="F636" s="14"/>
+    </row>
+    <row r="637" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A637" s="8"/>
+      <c r="B637" s="8" t="s">
         <v>625</v>
       </c>
-      <c r="B637" s="13"/>
-[...7 lines deleted...]
-      <c r="B638" s="8" t="s">
+      <c r="C637" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D637" s="10">
+        <v>139</v>
+      </c>
+      <c r="E637" s="11"/>
+      <c r="F637" s="9"/>
+    </row>
+    <row r="638" spans="1:6">
+      <c r="A638" s="13" t="s">
         <v>626</v>
       </c>
-      <c r="C638" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F638" s="9"/>
+      <c r="B638" s="13"/>
+      <c r="C638" s="13"/>
+      <c r="D638" s="13"/>
+      <c r="E638" s="13"/>
+      <c r="F638" s="13"/>
     </row>
     <row r="639" spans="1:6" customHeight="1" ht="41.25">
       <c r="A639" s="8"/>
       <c r="B639" s="8" t="s">
         <v>627</v>
       </c>
       <c r="C639" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D639" s="10">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E639" s="11"/>
       <c r="F639" s="9"/>
     </row>
-    <row r="640" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B640" s="8" t="s">
+    <row r="640" spans="1:6">
+      <c r="A640" s="13" t="s">
         <v>628</v>
       </c>
-      <c r="C640" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F640" s="9"/>
+      <c r="B640" s="13"/>
+      <c r="C640" s="13"/>
+      <c r="D640" s="13"/>
+      <c r="E640" s="13"/>
+      <c r="F640" s="13"/>
     </row>
     <row r="641" spans="1:6" customHeight="1" ht="41.25">
       <c r="A641" s="8"/>
       <c r="B641" s="8" t="s">
         <v>629</v>
       </c>
       <c r="C641" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D641" s="10">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E641" s="11"/>
       <c r="F641" s="9"/>
     </row>
     <row r="642" spans="1:6" customHeight="1" ht="41.25">
       <c r="A642" s="8"/>
       <c r="B642" s="8" t="s">
         <v>630</v>
       </c>
       <c r="C642" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D642" s="10">
-        <v>112</v>
+        <v>57</v>
       </c>
       <c r="E642" s="11"/>
       <c r="F642" s="9"/>
     </row>
     <row r="643" spans="1:6" customHeight="1" ht="41.25">
       <c r="A643" s="8"/>
       <c r="B643" s="8" t="s">
         <v>631</v>
       </c>
       <c r="C643" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D643" s="10">
-        <v>112</v>
+        <v>57</v>
       </c>
       <c r="E643" s="11"/>
       <c r="F643" s="9"/>
     </row>
     <row r="644" spans="1:6" customHeight="1" ht="41.25">
       <c r="A644" s="8"/>
       <c r="B644" s="8" t="s">
         <v>632</v>
       </c>
       <c r="C644" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D644" s="10">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="E644" s="11"/>
       <c r="F644" s="9"/>
     </row>
     <row r="645" spans="1:6" customHeight="1" ht="41.25">
       <c r="A645" s="8"/>
       <c r="B645" s="8" t="s">
         <v>633</v>
       </c>
       <c r="C645" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D645" s="10">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="E645" s="11"/>
       <c r="F645" s="9"/>
     </row>
     <row r="646" spans="1:6" customHeight="1" ht="41.25">
       <c r="A646" s="8"/>
       <c r="B646" s="8" t="s">
         <v>634</v>
       </c>
       <c r="C646" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D646" s="10">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="E646" s="11"/>
       <c r="F646" s="9"/>
     </row>
     <row r="647" spans="1:6" customHeight="1" ht="41.25">
       <c r="A647" s="8"/>
       <c r="B647" s="8" t="s">
         <v>635</v>
       </c>
       <c r="C647" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D647" s="10">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="E647" s="11"/>
       <c r="F647" s="9"/>
     </row>
-    <row r="648" spans="1:6">
-      <c r="A648" s="13" t="s">
+    <row r="648" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A648" s="8"/>
+      <c r="B648" s="8" t="s">
         <v>636</v>
       </c>
-      <c r="B648" s="13"/>
-[...3 lines deleted...]
-      <c r="F648" s="13"/>
+      <c r="C648" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D648" s="10">
+        <v>45</v>
+      </c>
+      <c r="E648" s="11"/>
+      <c r="F648" s="9"/>
     </row>
     <row r="649" spans="1:6" customHeight="1" ht="41.25">
       <c r="A649" s="8"/>
       <c r="B649" s="8" t="s">
         <v>637</v>
       </c>
       <c r="C649" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D649" s="10">
-        <v>22</v>
+        <v>112</v>
       </c>
       <c r="E649" s="11"/>
       <c r="F649" s="9"/>
     </row>
-    <row r="650" spans="1:6">
-      <c r="A650" s="13" t="s">
+    <row r="650" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A650" s="8"/>
+      <c r="B650" s="8" t="s">
         <v>638</v>
       </c>
-      <c r="B650" s="13"/>
-[...7 lines deleted...]
-      <c r="B651" s="8" t="s">
+      <c r="C650" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D650" s="10">
+        <v>112</v>
+      </c>
+      <c r="E650" s="11"/>
+      <c r="F650" s="9"/>
+    </row>
+    <row r="651" spans="1:6">
+      <c r="A651" s="13" t="s">
         <v>639</v>
       </c>
-      <c r="C651" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F651" s="9"/>
+      <c r="B651" s="13"/>
+      <c r="C651" s="13"/>
+      <c r="D651" s="13"/>
+      <c r="E651" s="13"/>
+      <c r="F651" s="13"/>
     </row>
     <row r="652" spans="1:6" customHeight="1" ht="41.25">
       <c r="A652" s="8"/>
       <c r="B652" s="8" t="s">
         <v>640</v>
       </c>
       <c r="C652" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D652" s="10">
-        <v>143</v>
+        <v>22</v>
       </c>
       <c r="E652" s="11"/>
       <c r="F652" s="9"/>
     </row>
-    <row r="653" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B653" s="8" t="s">
+    <row r="653" spans="1:6">
+      <c r="A653" s="13" t="s">
         <v>641</v>
       </c>
-      <c r="C653" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F653" s="9"/>
+      <c r="B653" s="13"/>
+      <c r="C653" s="13"/>
+      <c r="D653" s="13"/>
+      <c r="E653" s="13"/>
+      <c r="F653" s="13"/>
     </row>
     <row r="654" spans="1:6" customHeight="1" ht="41.25">
       <c r="A654" s="8"/>
       <c r="B654" s="8" t="s">
         <v>642</v>
       </c>
       <c r="C654" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D654" s="10">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E654" s="11"/>
       <c r="F654" s="9"/>
     </row>
     <row r="655" spans="1:6" customHeight="1" ht="41.25">
       <c r="A655" s="8"/>
       <c r="B655" s="8" t="s">
         <v>643</v>
       </c>
       <c r="C655" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D655" s="10">
         <v>35</v>
       </c>
       <c r="E655" s="11"/>
       <c r="F655" s="9"/>
     </row>
     <row r="656" spans="1:6" customHeight="1" ht="41.25">
       <c r="A656" s="8"/>
       <c r="B656" s="8" t="s">
         <v>644</v>
       </c>
       <c r="C656" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D656" s="10">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="E656" s="11"/>
       <c r="F656" s="9"/>
     </row>
     <row r="657" spans="1:6" customHeight="1" ht="41.25">
       <c r="A657" s="8"/>
       <c r="B657" s="8" t="s">
         <v>645</v>
       </c>
       <c r="C657" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D657" s="10">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="E657" s="11"/>
       <c r="F657" s="9"/>
     </row>
     <row r="658" spans="1:6" customHeight="1" ht="41.25">
       <c r="A658" s="8"/>
       <c r="B658" s="8" t="s">
         <v>646</v>
       </c>
       <c r="C658" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D658" s="10">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E658" s="11"/>
       <c r="F658" s="9"/>
     </row>
     <row r="659" spans="1:6" customHeight="1" ht="41.25">
       <c r="A659" s="8"/>
       <c r="B659" s="8" t="s">
         <v>647</v>
       </c>
       <c r="C659" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D659" s="10">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E659" s="11"/>
       <c r="F659" s="9"/>
     </row>
     <row r="660" spans="1:6" customHeight="1" ht="41.25">
       <c r="A660" s="8"/>
       <c r="B660" s="8" t="s">
         <v>648</v>
       </c>
       <c r="C660" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D660" s="10">
-        <v>495</v>
+        <v>43</v>
       </c>
       <c r="E660" s="11"/>
       <c r="F660" s="9"/>
     </row>
     <row r="661" spans="1:6" customHeight="1" ht="41.25">
       <c r="A661" s="8"/>
       <c r="B661" s="8" t="s">
         <v>649</v>
       </c>
       <c r="C661" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D661" s="10">
-        <v>338</v>
+        <v>143</v>
       </c>
       <c r="E661" s="11"/>
       <c r="F661" s="9"/>
     </row>
     <row r="662" spans="1:6" customHeight="1" ht="41.25">
       <c r="A662" s="8"/>
       <c r="B662" s="8" t="s">
         <v>650</v>
       </c>
       <c r="C662" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D662" s="10">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E662" s="11"/>
       <c r="F662" s="9"/>
     </row>
     <row r="663" spans="1:6" customHeight="1" ht="41.25">
       <c r="A663" s="8"/>
       <c r="B663" s="8" t="s">
         <v>651</v>
       </c>
       <c r="C663" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D663" s="10">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="E663" s="11"/>
       <c r="F663" s="9"/>
     </row>
     <row r="664" spans="1:6" customHeight="1" ht="41.25">
       <c r="A664" s="8"/>
       <c r="B664" s="8" t="s">
         <v>652</v>
       </c>
       <c r="C664" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D664" s="10">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E664" s="11"/>
       <c r="F664" s="9"/>
     </row>
     <row r="665" spans="1:6" customHeight="1" ht="41.25">
       <c r="A665" s="8"/>
       <c r="B665" s="8" t="s">
         <v>653</v>
       </c>
       <c r="C665" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D665" s="10">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="E665" s="11"/>
       <c r="F665" s="9"/>
     </row>
     <row r="666" spans="1:6" customHeight="1" ht="41.25">
       <c r="A666" s="8"/>
       <c r="B666" s="8" t="s">
         <v>654</v>
       </c>
       <c r="C666" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D666" s="10">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="E666" s="11"/>
       <c r="F666" s="9"/>
     </row>
     <row r="667" spans="1:6" customHeight="1" ht="41.25">
       <c r="A667" s="8"/>
       <c r="B667" s="8" t="s">
         <v>655</v>
       </c>
       <c r="C667" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D667" s="10">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="E667" s="11"/>
       <c r="F667" s="9"/>
     </row>
-    <row r="668" spans="1:6">
-      <c r="A668" s="13" t="s">
+    <row r="668" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A668" s="8"/>
+      <c r="B668" s="8" t="s">
         <v>656</v>
       </c>
-      <c r="B668" s="13"/>
-[...3 lines deleted...]
-      <c r="F668" s="13"/>
+      <c r="C668" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D668" s="10">
+        <v>37</v>
+      </c>
+      <c r="E668" s="11"/>
+      <c r="F668" s="9"/>
     </row>
     <row r="669" spans="1:6" customHeight="1" ht="41.25">
       <c r="A669" s="8"/>
       <c r="B669" s="8" t="s">
         <v>657</v>
       </c>
       <c r="C669" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D669" s="10">
-        <v>295</v>
+        <v>495</v>
       </c>
       <c r="E669" s="11"/>
       <c r="F669" s="9"/>
     </row>
     <row r="670" spans="1:6" customHeight="1" ht="41.25">
       <c r="A670" s="8"/>
       <c r="B670" s="8" t="s">
         <v>658</v>
       </c>
       <c r="C670" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D670" s="10">
-        <v>295</v>
+        <v>338</v>
       </c>
       <c r="E670" s="11"/>
       <c r="F670" s="9"/>
     </row>
-    <row r="671" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B671" s="8" t="s">
+    <row r="671" spans="1:6">
+      <c r="A671" s="13" t="s">
         <v>659</v>
       </c>
-      <c r="C671" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F671" s="9"/>
+      <c r="B671" s="13"/>
+      <c r="C671" s="13"/>
+      <c r="D671" s="13"/>
+      <c r="E671" s="13"/>
+      <c r="F671" s="13"/>
     </row>
     <row r="672" spans="1:6" customHeight="1" ht="41.25">
       <c r="A672" s="8"/>
       <c r="B672" s="8" t="s">
         <v>660</v>
       </c>
       <c r="C672" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D672" s="10">
-        <v>368</v>
+        <v>270</v>
       </c>
       <c r="E672" s="11"/>
       <c r="F672" s="9"/>
     </row>
     <row r="673" spans="1:6" customHeight="1" ht="41.25">
       <c r="A673" s="8"/>
       <c r="B673" s="8" t="s">
         <v>661</v>
       </c>
       <c r="C673" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D673" s="10">
-        <v>398</v>
+        <v>250</v>
       </c>
       <c r="E673" s="11"/>
       <c r="F673" s="9"/>
     </row>
     <row r="674" spans="1:6" customHeight="1" ht="41.25">
       <c r="A674" s="8"/>
       <c r="B674" s="8" t="s">
         <v>662</v>
       </c>
       <c r="C674" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D674" s="10">
-        <v>230</v>
+        <v>295</v>
       </c>
       <c r="E674" s="11"/>
       <c r="F674" s="9"/>
     </row>
     <row r="675" spans="1:6" customHeight="1" ht="41.25">
       <c r="A675" s="8"/>
       <c r="B675" s="8" t="s">
         <v>663</v>
       </c>
       <c r="C675" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D675" s="10">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="E675" s="11"/>
       <c r="F675" s="9"/>
     </row>
     <row r="676" spans="1:6" customHeight="1" ht="41.25">
       <c r="A676" s="8"/>
       <c r="B676" s="8" t="s">
         <v>664</v>
       </c>
       <c r="C676" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D676" s="10">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="E676" s="11"/>
       <c r="F676" s="9"/>
     </row>
     <row r="677" spans="1:6" customHeight="1" ht="41.25">
       <c r="A677" s="8"/>
       <c r="B677" s="8" t="s">
         <v>665</v>
       </c>
       <c r="C677" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D677" s="10">
-        <v>635</v>
+        <v>295</v>
       </c>
       <c r="E677" s="11"/>
       <c r="F677" s="9"/>
     </row>
     <row r="678" spans="1:6" customHeight="1" ht="41.25">
       <c r="A678" s="8"/>
       <c r="B678" s="8" t="s">
         <v>666</v>
       </c>
       <c r="C678" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D678" s="10">
-        <v>985</v>
+        <v>250</v>
       </c>
       <c r="E678" s="11"/>
       <c r="F678" s="9"/>
     </row>
     <row r="679" spans="1:6" customHeight="1" ht="41.25">
       <c r="A679" s="8"/>
       <c r="B679" s="8" t="s">
         <v>667</v>
       </c>
       <c r="C679" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D679" s="10">
-        <v>270</v>
+        <v>368</v>
       </c>
       <c r="E679" s="11"/>
       <c r="F679" s="9"/>
     </row>
     <row r="680" spans="1:6" customHeight="1" ht="41.25">
       <c r="A680" s="8"/>
       <c r="B680" s="8" t="s">
         <v>668</v>
       </c>
       <c r="C680" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D680" s="10">
-        <v>250</v>
+        <v>398</v>
       </c>
       <c r="E680" s="11"/>
       <c r="F680" s="9"/>
     </row>
     <row r="681" spans="1:6" customHeight="1" ht="41.25">
       <c r="A681" s="8"/>
       <c r="B681" s="8" t="s">
         <v>669</v>
       </c>
       <c r="C681" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D681" s="10">
-        <v>295</v>
+        <v>230</v>
       </c>
       <c r="E681" s="11"/>
       <c r="F681" s="9"/>
     </row>
     <row r="682" spans="1:6" customHeight="1" ht="41.25">
       <c r="A682" s="8"/>
       <c r="B682" s="8" t="s">
         <v>670</v>
       </c>
       <c r="C682" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D682" s="10">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="E682" s="11"/>
       <c r="F682" s="9"/>
     </row>
-    <row r="683" spans="1:6">
-      <c r="A683" s="13" t="s">
+    <row r="683" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A683" s="8"/>
+      <c r="B683" s="8" t="s">
         <v>671</v>
       </c>
-      <c r="B683" s="13"/>
-[...3 lines deleted...]
-      <c r="F683" s="13"/>
+      <c r="C683" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D683" s="10">
+        <v>287</v>
+      </c>
+      <c r="E683" s="11"/>
+      <c r="F683" s="9"/>
     </row>
     <row r="684" spans="1:6" customHeight="1" ht="41.25">
       <c r="A684" s="8"/>
       <c r="B684" s="8" t="s">
         <v>672</v>
       </c>
       <c r="C684" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D684" s="10">
-        <v>249</v>
+        <v>635</v>
       </c>
       <c r="E684" s="11"/>
       <c r="F684" s="9"/>
     </row>
     <row r="685" spans="1:6" customHeight="1" ht="41.25">
       <c r="A685" s="8"/>
       <c r="B685" s="8" t="s">
         <v>673</v>
       </c>
       <c r="C685" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D685" s="10">
-        <v>249</v>
+        <v>985</v>
       </c>
       <c r="E685" s="11"/>
       <c r="F685" s="9"/>
     </row>
-    <row r="686" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B686" s="8" t="s">
+    <row r="686" spans="1:6">
+      <c r="A686" s="13" t="s">
         <v>674</v>
       </c>
-      <c r="C686" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F686" s="9"/>
+      <c r="B686" s="13"/>
+      <c r="C686" s="13"/>
+      <c r="D686" s="13"/>
+      <c r="E686" s="13"/>
+      <c r="F686" s="13"/>
     </row>
     <row r="687" spans="1:6" customHeight="1" ht="41.25">
       <c r="A687" s="8"/>
       <c r="B687" s="8" t="s">
         <v>675</v>
       </c>
       <c r="C687" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D687" s="10">
-        <v>255</v>
+        <v>187</v>
       </c>
       <c r="E687" s="11"/>
       <c r="F687" s="9"/>
     </row>
     <row r="688" spans="1:6" customHeight="1" ht="41.25">
       <c r="A688" s="8"/>
       <c r="B688" s="8" t="s">
         <v>676</v>
       </c>
       <c r="C688" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D688" s="10">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E688" s="11"/>
       <c r="F688" s="9"/>
     </row>
     <row r="689" spans="1:6" customHeight="1" ht="41.25">
       <c r="A689" s="8"/>
       <c r="B689" s="8" t="s">
         <v>677</v>
       </c>
       <c r="C689" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D689" s="10">
-        <v>149</v>
+        <v>27</v>
       </c>
       <c r="E689" s="11"/>
       <c r="F689" s="9"/>
     </row>
     <row r="690" spans="1:6" customHeight="1" ht="41.25">
       <c r="A690" s="8"/>
       <c r="B690" s="8" t="s">
         <v>678</v>
       </c>
       <c r="C690" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D690" s="10">
-        <v>149</v>
+        <v>349</v>
       </c>
       <c r="E690" s="11"/>
       <c r="F690" s="9"/>
     </row>
     <row r="691" spans="1:6" customHeight="1" ht="41.25">
       <c r="A691" s="8"/>
       <c r="B691" s="8" t="s">
         <v>679</v>
       </c>
       <c r="C691" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D691" s="10">
-        <v>289</v>
+        <v>249</v>
       </c>
       <c r="E691" s="11"/>
       <c r="F691" s="9"/>
     </row>
     <row r="692" spans="1:6" customHeight="1" ht="41.25">
       <c r="A692" s="8"/>
       <c r="B692" s="8" t="s">
         <v>680</v>
       </c>
       <c r="C692" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D692" s="10">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E692" s="11"/>
       <c r="F692" s="9"/>
     </row>
     <row r="693" spans="1:6" customHeight="1" ht="41.25">
       <c r="A693" s="8"/>
       <c r="B693" s="8" t="s">
         <v>681</v>
       </c>
       <c r="C693" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D693" s="10">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="E693" s="11"/>
       <c r="F693" s="9"/>
     </row>
     <row r="694" spans="1:6" customHeight="1" ht="41.25">
       <c r="A694" s="8"/>
       <c r="B694" s="8" t="s">
         <v>682</v>
       </c>
       <c r="C694" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D694" s="10">
-        <v>187</v>
+        <v>255</v>
       </c>
       <c r="E694" s="11"/>
       <c r="F694" s="9"/>
     </row>
     <row r="695" spans="1:6" customHeight="1" ht="41.25">
       <c r="A695" s="8"/>
       <c r="B695" s="8" t="s">
         <v>683</v>
       </c>
       <c r="C695" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D695" s="10">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E695" s="11"/>
       <c r="F695" s="9"/>
     </row>
     <row r="696" spans="1:6" customHeight="1" ht="41.25">
       <c r="A696" s="8"/>
       <c r="B696" s="8" t="s">
         <v>684</v>
       </c>
       <c r="C696" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D696" s="10">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="E696" s="11"/>
       <c r="F696" s="9"/>
     </row>
     <row r="697" spans="1:6" customHeight="1" ht="41.25">
       <c r="A697" s="8"/>
       <c r="B697" s="8" t="s">
         <v>685</v>
       </c>
       <c r="C697" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D697" s="10">
-        <v>349</v>
+        <v>149</v>
       </c>
       <c r="E697" s="11"/>
       <c r="F697" s="9"/>
     </row>
-    <row r="698" spans="1:6">
-      <c r="A698" s="13" t="s">
+    <row r="698" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A698" s="8"/>
+      <c r="B698" s="8" t="s">
         <v>686</v>
       </c>
-      <c r="B698" s="13"/>
-[...3 lines deleted...]
-      <c r="F698" s="13"/>
+      <c r="C698" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D698" s="10">
+        <v>289</v>
+      </c>
+      <c r="E698" s="11"/>
+      <c r="F698" s="9"/>
     </row>
     <row r="699" spans="1:6" customHeight="1" ht="41.25">
       <c r="A699" s="8"/>
       <c r="B699" s="8" t="s">
         <v>687</v>
       </c>
       <c r="C699" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D699" s="10">
-        <v>68</v>
+        <v>245</v>
       </c>
       <c r="E699" s="11"/>
       <c r="F699" s="9"/>
     </row>
     <row r="700" spans="1:6" customHeight="1" ht="41.25">
       <c r="A700" s="8"/>
       <c r="B700" s="8" t="s">
         <v>688</v>
       </c>
       <c r="C700" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D700" s="10">
-        <v>35</v>
+        <v>245</v>
       </c>
       <c r="E700" s="11"/>
       <c r="F700" s="9"/>
     </row>
-    <row r="701" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B701" s="8" t="s">
+    <row r="701" spans="1:6">
+      <c r="A701" s="13" t="s">
         <v>689</v>
       </c>
-      <c r="C701" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F701" s="9"/>
+      <c r="B701" s="13"/>
+      <c r="C701" s="13"/>
+      <c r="D701" s="13"/>
+      <c r="E701" s="13"/>
+      <c r="F701" s="13"/>
     </row>
     <row r="702" spans="1:6" customHeight="1" ht="41.25">
       <c r="A702" s="8"/>
       <c r="B702" s="8" t="s">
         <v>690</v>
       </c>
       <c r="C702" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D702" s="10">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="E702" s="11"/>
       <c r="F702" s="9"/>
     </row>
     <row r="703" spans="1:6" customHeight="1" ht="41.25">
       <c r="A703" s="8"/>
       <c r="B703" s="8" t="s">
         <v>691</v>
       </c>
       <c r="C703" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D703" s="10">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E703" s="11"/>
       <c r="F703" s="9"/>
     </row>
     <row r="704" spans="1:6" customHeight="1" ht="41.25">
       <c r="A704" s="8"/>
       <c r="B704" s="8" t="s">
         <v>692</v>
       </c>
       <c r="C704" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D704" s="10">
-        <v>43</v>
+        <v>299</v>
       </c>
       <c r="E704" s="11"/>
       <c r="F704" s="9"/>
     </row>
     <row r="705" spans="1:6" customHeight="1" ht="41.25">
       <c r="A705" s="8"/>
       <c r="B705" s="8" t="s">
         <v>693</v>
       </c>
       <c r="C705" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D705" s="10">
-        <v>33</v>
+        <v>192</v>
       </c>
       <c r="E705" s="11"/>
       <c r="F705" s="9"/>
     </row>
     <row r="706" spans="1:6" customHeight="1" ht="41.25">
       <c r="A706" s="8"/>
       <c r="B706" s="8" t="s">
         <v>694</v>
       </c>
       <c r="C706" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D706" s="10">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="E706" s="11"/>
       <c r="F706" s="9"/>
     </row>
     <row r="707" spans="1:6" customHeight="1" ht="41.25">
       <c r="A707" s="8"/>
       <c r="B707" s="8" t="s">
         <v>695</v>
       </c>
       <c r="C707" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D707" s="10">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E707" s="11"/>
       <c r="F707" s="9"/>
     </row>
     <row r="708" spans="1:6" customHeight="1" ht="41.25">
       <c r="A708" s="8"/>
       <c r="B708" s="8" t="s">
         <v>696</v>
       </c>
       <c r="C708" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D708" s="10">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="E708" s="11"/>
       <c r="F708" s="9"/>
     </row>
     <row r="709" spans="1:6" customHeight="1" ht="41.25">
       <c r="A709" s="8"/>
       <c r="B709" s="8" t="s">
         <v>697</v>
       </c>
       <c r="C709" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D709" s="10">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="E709" s="11"/>
       <c r="F709" s="9"/>
     </row>
     <row r="710" spans="1:6" customHeight="1" ht="41.25">
       <c r="A710" s="8"/>
       <c r="B710" s="8" t="s">
         <v>698</v>
       </c>
       <c r="C710" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D710" s="10">
-        <v>299</v>
+        <v>43</v>
       </c>
       <c r="E710" s="11"/>
       <c r="F710" s="9"/>
     </row>
     <row r="711" spans="1:6" customHeight="1" ht="41.25">
       <c r="A711" s="8"/>
       <c r="B711" s="8" t="s">
         <v>699</v>
       </c>
       <c r="C711" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D711" s="10">
-        <v>192</v>
+        <v>43</v>
       </c>
       <c r="E711" s="11"/>
       <c r="F711" s="9"/>
     </row>
-    <row r="712" spans="1:6">
-      <c r="A712" s="13" t="s">
+    <row r="712" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A712" s="8"/>
+      <c r="B712" s="8" t="s">
         <v>700</v>
       </c>
-      <c r="B712" s="13"/>
-[...3 lines deleted...]
-      <c r="F712" s="13"/>
+      <c r="C712" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D712" s="10">
+        <v>33</v>
+      </c>
+      <c r="E712" s="11"/>
+      <c r="F712" s="9"/>
     </row>
     <row r="713" spans="1:6" customHeight="1" ht="41.25">
       <c r="A713" s="8"/>
       <c r="B713" s="8" t="s">
         <v>701</v>
       </c>
       <c r="C713" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D713" s="10">
-        <v>419</v>
+        <v>33</v>
       </c>
       <c r="E713" s="11"/>
       <c r="F713" s="9"/>
     </row>
     <row r="714" spans="1:6" customHeight="1" ht="41.25">
       <c r="A714" s="8"/>
       <c r="B714" s="8" t="s">
         <v>702</v>
       </c>
       <c r="C714" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D714" s="10">
-        <v>338</v>
+        <v>39</v>
       </c>
       <c r="E714" s="11"/>
       <c r="F714" s="9"/>
     </row>
-    <row r="715" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B715" s="8" t="s">
+    <row r="715" spans="1:6">
+      <c r="A715" s="13" t="s">
         <v>703</v>
       </c>
-      <c r="C715" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F715" s="9"/>
+      <c r="B715" s="13"/>
+      <c r="C715" s="13"/>
+      <c r="D715" s="13"/>
+      <c r="E715" s="13"/>
+      <c r="F715" s="13"/>
     </row>
     <row r="716" spans="1:6" customHeight="1" ht="41.25">
       <c r="A716" s="8"/>
       <c r="B716" s="8" t="s">
         <v>704</v>
       </c>
       <c r="C716" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D716" s="10">
-        <v>98</v>
+        <v>297</v>
       </c>
       <c r="E716" s="11"/>
       <c r="F716" s="9"/>
     </row>
     <row r="717" spans="1:6" customHeight="1" ht="41.25">
       <c r="A717" s="8"/>
       <c r="B717" s="8" t="s">
         <v>705</v>
       </c>
       <c r="C717" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D717" s="10">
-        <v>197</v>
+        <v>593</v>
       </c>
       <c r="E717" s="11"/>
       <c r="F717" s="9"/>
     </row>
     <row r="718" spans="1:6" customHeight="1" ht="41.25">
       <c r="A718" s="8"/>
       <c r="B718" s="8" t="s">
         <v>706</v>
       </c>
       <c r="C718" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D718" s="10">
-        <v>970</v>
+        <v>593</v>
       </c>
       <c r="E718" s="11"/>
       <c r="F718" s="9"/>
     </row>
     <row r="719" spans="1:6" customHeight="1" ht="41.25">
       <c r="A719" s="8"/>
       <c r="B719" s="8" t="s">
         <v>707</v>
       </c>
       <c r="C719" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D719" s="10">
-        <v>250</v>
+        <v>419</v>
       </c>
       <c r="E719" s="11"/>
       <c r="F719" s="9"/>
     </row>
     <row r="720" spans="1:6" customHeight="1" ht="41.25">
       <c r="A720" s="8"/>
       <c r="B720" s="8" t="s">
         <v>708</v>
       </c>
       <c r="C720" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D720" s="10">
-        <v>37</v>
+        <v>338</v>
       </c>
       <c r="E720" s="11"/>
       <c r="F720" s="9"/>
     </row>
     <row r="721" spans="1:6" customHeight="1" ht="41.25">
       <c r="A721" s="8"/>
       <c r="B721" s="8" t="s">
         <v>709</v>
       </c>
       <c r="C721" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D721" s="10">
-        <v>45</v>
+        <v>135</v>
       </c>
       <c r="E721" s="11"/>
       <c r="F721" s="9"/>
     </row>
     <row r="722" spans="1:6" customHeight="1" ht="41.25">
       <c r="A722" s="8"/>
       <c r="B722" s="8" t="s">
         <v>710</v>
       </c>
       <c r="C722" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D722" s="10">
-        <v>297</v>
+        <v>98</v>
       </c>
       <c r="E722" s="11"/>
       <c r="F722" s="9"/>
     </row>
     <row r="723" spans="1:6" customHeight="1" ht="41.25">
       <c r="A723" s="8"/>
       <c r="B723" s="8" t="s">
         <v>711</v>
       </c>
       <c r="C723" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D723" s="10">
-        <v>593</v>
+        <v>197</v>
       </c>
       <c r="E723" s="11"/>
       <c r="F723" s="9"/>
     </row>
     <row r="724" spans="1:6" customHeight="1" ht="41.25">
       <c r="A724" s="8"/>
       <c r="B724" s="8" t="s">
         <v>712</v>
       </c>
       <c r="C724" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D724" s="10">
-        <v>593</v>
+        <v>970</v>
       </c>
       <c r="E724" s="11"/>
       <c r="F724" s="9"/>
     </row>
     <row r="725" spans="1:6" customHeight="1" ht="41.25">
       <c r="A725" s="8"/>
       <c r="B725" s="8" t="s">
         <v>713</v>
       </c>
       <c r="C725" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D725" s="10">
-        <v>65</v>
+        <v>250</v>
       </c>
       <c r="E725" s="11"/>
       <c r="F725" s="9"/>
     </row>
     <row r="726" spans="1:6" customHeight="1" ht="41.25">
       <c r="A726" s="8"/>
       <c r="B726" s="8" t="s">
         <v>714</v>
       </c>
       <c r="C726" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D726" s="10">
-        <v>125</v>
+        <v>37</v>
       </c>
       <c r="E726" s="11"/>
       <c r="F726" s="9"/>
     </row>
     <row r="727" spans="1:6" customHeight="1" ht="41.25">
       <c r="A727" s="8"/>
       <c r="B727" s="8" t="s">
         <v>715</v>
       </c>
       <c r="C727" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D727" s="10">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E727" s="11"/>
       <c r="F727" s="9"/>
     </row>
     <row r="728" spans="1:6" customHeight="1" ht="41.25">
       <c r="A728" s="8"/>
       <c r="B728" s="8" t="s">
         <v>716</v>
       </c>
       <c r="C728" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D728" s="10">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="E728" s="11"/>
       <c r="F728" s="9"/>
     </row>
-    <row r="729" spans="1:6">
-      <c r="A729" s="13" t="s">
+    <row r="729" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A729" s="8"/>
+      <c r="B729" s="8" t="s">
         <v>717</v>
       </c>
-      <c r="B729" s="13"/>
-[...3 lines deleted...]
-      <c r="F729" s="13"/>
+      <c r="C729" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D729" s="10">
+        <v>79</v>
+      </c>
+      <c r="E729" s="11"/>
+      <c r="F729" s="9"/>
     </row>
     <row r="730" spans="1:6" customHeight="1" ht="41.25">
       <c r="A730" s="8"/>
       <c r="B730" s="8" t="s">
         <v>718</v>
       </c>
       <c r="C730" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D730" s="10">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="E730" s="11"/>
       <c r="F730" s="9"/>
     </row>
     <row r="731" spans="1:6" customHeight="1" ht="41.25">
       <c r="A731" s="8"/>
       <c r="B731" s="8" t="s">
         <v>719</v>
       </c>
       <c r="C731" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D731" s="10">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="E731" s="11"/>
       <c r="F731" s="9"/>
     </row>
-    <row r="732" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B732" s="8" t="s">
+    <row r="732" spans="1:6">
+      <c r="A732" s="13" t="s">
         <v>720</v>
       </c>
-      <c r="C732" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F732" s="9"/>
+      <c r="B732" s="13"/>
+      <c r="C732" s="13"/>
+      <c r="D732" s="13"/>
+      <c r="E732" s="13"/>
+      <c r="F732" s="13"/>
     </row>
     <row r="733" spans="1:6" customHeight="1" ht="41.25">
       <c r="A733" s="8"/>
       <c r="B733" s="8" t="s">
         <v>721</v>
       </c>
       <c r="C733" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D733" s="10">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="E733" s="11"/>
       <c r="F733" s="9"/>
     </row>
     <row r="734" spans="1:6" customHeight="1" ht="41.25">
       <c r="A734" s="8"/>
       <c r="B734" s="8" t="s">
         <v>722</v>
       </c>
       <c r="C734" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D734" s="10">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="E734" s="11"/>
       <c r="F734" s="9"/>
     </row>
     <row r="735" spans="1:6" customHeight="1" ht="41.25">
       <c r="A735" s="8"/>
       <c r="B735" s="8" t="s">
         <v>723</v>
       </c>
       <c r="C735" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D735" s="10">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="E735" s="11"/>
       <c r="F735" s="9"/>
     </row>
     <row r="736" spans="1:6" customHeight="1" ht="41.25">
       <c r="A736" s="8"/>
       <c r="B736" s="8" t="s">
         <v>724</v>
       </c>
       <c r="C736" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D736" s="10">
         <v>4</v>
       </c>
       <c r="E736" s="11"/>
       <c r="F736" s="9"/>
     </row>
     <row r="737" spans="1:6" customHeight="1" ht="41.25">
       <c r="A737" s="8"/>
       <c r="B737" s="8" t="s">
         <v>725</v>
       </c>
       <c r="C737" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D737" s="10">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E737" s="11"/>
       <c r="F737" s="9"/>
     </row>
     <row r="738" spans="1:6" customHeight="1" ht="41.25">
       <c r="A738" s="8"/>
       <c r="B738" s="8" t="s">
         <v>726</v>
       </c>
       <c r="C738" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D738" s="10">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E738" s="11"/>
       <c r="F738" s="9"/>
     </row>
     <row r="739" spans="1:6" customHeight="1" ht="41.25">
       <c r="A739" s="8"/>
       <c r="B739" s="8" t="s">
         <v>727</v>
       </c>
       <c r="C739" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D739" s="10">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="E739" s="11"/>
       <c r="F739" s="9"/>
     </row>
-    <row r="740" spans="1:6">
-      <c r="A740" s="13" t="s">
+    <row r="740" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A740" s="8"/>
+      <c r="B740" s="8" t="s">
         <v>728</v>
       </c>
-      <c r="B740" s="13"/>
-[...3 lines deleted...]
-      <c r="F740" s="13"/>
+      <c r="C740" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D740" s="10">
+        <v>13</v>
+      </c>
+      <c r="E740" s="11"/>
+      <c r="F740" s="9"/>
     </row>
     <row r="741" spans="1:6" customHeight="1" ht="41.25">
       <c r="A741" s="8"/>
       <c r="B741" s="8" t="s">
         <v>729</v>
       </c>
       <c r="C741" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D741" s="10">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="E741" s="11"/>
       <c r="F741" s="9"/>
     </row>
     <row r="742" spans="1:6" customHeight="1" ht="41.25">
       <c r="A742" s="8"/>
       <c r="B742" s="8" t="s">
         <v>730</v>
       </c>
       <c r="C742" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D742" s="10">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="E742" s="11"/>
       <c r="F742" s="9"/>
     </row>
-    <row r="743" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B743" s="8" t="s">
+    <row r="743" spans="1:6">
+      <c r="A743" s="13" t="s">
         <v>731</v>
       </c>
-      <c r="C743" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F743" s="9"/>
+      <c r="B743" s="13"/>
+      <c r="C743" s="13"/>
+      <c r="D743" s="13"/>
+      <c r="E743" s="13"/>
+      <c r="F743" s="13"/>
     </row>
     <row r="744" spans="1:6" customHeight="1" ht="41.25">
       <c r="A744" s="8"/>
       <c r="B744" s="8" t="s">
         <v>732</v>
       </c>
       <c r="C744" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D744" s="10">
         <v>45</v>
       </c>
       <c r="E744" s="11"/>
       <c r="F744" s="9"/>
     </row>
     <row r="745" spans="1:6" customHeight="1" ht="41.25">
       <c r="A745" s="8"/>
       <c r="B745" s="8" t="s">
         <v>733</v>
       </c>
       <c r="C745" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D745" s="10">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="E745" s="11"/>
       <c r="F745" s="9"/>
     </row>
     <row r="746" spans="1:6" customHeight="1" ht="41.25">
       <c r="A746" s="8"/>
       <c r="B746" s="8" t="s">
         <v>734</v>
       </c>
       <c r="C746" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D746" s="10">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="E746" s="11"/>
       <c r="F746" s="9"/>
     </row>
     <row r="747" spans="1:6" customHeight="1" ht="41.25">
       <c r="A747" s="8"/>
       <c r="B747" s="8" t="s">
         <v>735</v>
       </c>
       <c r="C747" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D747" s="10">
-        <v>95</v>
+        <v>45</v>
       </c>
       <c r="E747" s="11"/>
       <c r="F747" s="9"/>
     </row>
     <row r="748" spans="1:6" customHeight="1" ht="41.25">
       <c r="A748" s="8"/>
       <c r="B748" s="8" t="s">
         <v>736</v>
       </c>
       <c r="C748" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D748" s="10">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="E748" s="11"/>
       <c r="F748" s="9"/>
     </row>
     <row r="749" spans="1:6" customHeight="1" ht="41.25">
       <c r="A749" s="8"/>
       <c r="B749" s="8" t="s">
         <v>737</v>
       </c>
       <c r="C749" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D749" s="10">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E749" s="11"/>
       <c r="F749" s="9"/>
     </row>
-    <row r="750" spans="1:6">
-      <c r="A750" s="13" t="s">
+    <row r="750" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A750" s="8"/>
+      <c r="B750" s="8" t="s">
         <v>738</v>
       </c>
-      <c r="B750" s="13"/>
-[...3 lines deleted...]
-      <c r="F750" s="13"/>
+      <c r="C750" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D750" s="10">
+        <v>139</v>
+      </c>
+      <c r="E750" s="11"/>
+      <c r="F750" s="9"/>
     </row>
     <row r="751" spans="1:6" customHeight="1" ht="41.25">
       <c r="A751" s="8"/>
       <c r="B751" s="8" t="s">
         <v>739</v>
       </c>
       <c r="C751" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D751" s="10">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="E751" s="11"/>
       <c r="F751" s="9"/>
     </row>
     <row r="752" spans="1:6" customHeight="1" ht="41.25">
       <c r="A752" s="8"/>
       <c r="B752" s="8" t="s">
         <v>740</v>
       </c>
       <c r="C752" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D752" s="10">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="E752" s="11"/>
       <c r="F752" s="9"/>
     </row>
-    <row r="753" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B753" s="8" t="s">
+    <row r="753" spans="1:6">
+      <c r="A753" s="13" t="s">
         <v>741</v>
       </c>
-      <c r="C753" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F753" s="9"/>
+      <c r="B753" s="13"/>
+      <c r="C753" s="13"/>
+      <c r="D753" s="13"/>
+      <c r="E753" s="13"/>
+      <c r="F753" s="13"/>
     </row>
     <row r="754" spans="1:6" customHeight="1" ht="41.25">
       <c r="A754" s="8"/>
       <c r="B754" s="8" t="s">
         <v>742</v>
       </c>
       <c r="C754" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D754" s="10">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="E754" s="11"/>
       <c r="F754" s="9"/>
     </row>
     <row r="755" spans="1:6" customHeight="1" ht="41.25">
       <c r="A755" s="8"/>
       <c r="B755" s="8" t="s">
         <v>743</v>
       </c>
       <c r="C755" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D755" s="10">
-        <v>95</v>
+        <v>23</v>
       </c>
       <c r="E755" s="11"/>
       <c r="F755" s="9"/>
     </row>
     <row r="756" spans="1:6" customHeight="1" ht="41.25">
       <c r="A756" s="8"/>
       <c r="B756" s="8" t="s">
         <v>744</v>
       </c>
       <c r="C756" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D756" s="10">
-        <v>129</v>
+        <v>96</v>
       </c>
       <c r="E756" s="11"/>
       <c r="F756" s="9"/>
     </row>
     <row r="757" spans="1:6" customHeight="1" ht="41.25">
       <c r="A757" s="8"/>
       <c r="B757" s="8" t="s">
         <v>745</v>
       </c>
       <c r="C757" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D757" s="10">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="E757" s="11"/>
       <c r="F757" s="9"/>
     </row>
     <row r="758" spans="1:6" customHeight="1" ht="41.25">
       <c r="A758" s="8"/>
       <c r="B758" s="8" t="s">
         <v>746</v>
       </c>
       <c r="C758" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D758" s="10">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="E758" s="11"/>
       <c r="F758" s="9"/>
     </row>
     <row r="759" spans="1:6" customHeight="1" ht="41.25">
       <c r="A759" s="8"/>
       <c r="B759" s="8" t="s">
         <v>747</v>
       </c>
       <c r="C759" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D759" s="10">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E759" s="11"/>
       <c r="F759" s="9"/>
     </row>
     <row r="760" spans="1:6" customHeight="1" ht="41.25">
       <c r="A760" s="8"/>
       <c r="B760" s="8" t="s">
         <v>748</v>
       </c>
       <c r="C760" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D760" s="10">
-        <v>96</v>
+        <v>43</v>
       </c>
       <c r="E760" s="11"/>
       <c r="F760" s="9"/>
     </row>
     <row r="761" spans="1:6" customHeight="1" ht="41.25">
       <c r="A761" s="8"/>
       <c r="B761" s="8" t="s">
         <v>749</v>
       </c>
       <c r="C761" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D761" s="10">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E761" s="11"/>
       <c r="F761" s="9"/>
     </row>
-    <row r="762" spans="1:6">
-      <c r="A762" s="13" t="s">
+    <row r="762" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A762" s="8"/>
+      <c r="B762" s="8" t="s">
         <v>750</v>
       </c>
-      <c r="B762" s="13"/>
-[...3 lines deleted...]
-      <c r="F762" s="13"/>
+      <c r="C762" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D762" s="10">
+        <v>95</v>
+      </c>
+      <c r="E762" s="11"/>
+      <c r="F762" s="9"/>
     </row>
     <row r="763" spans="1:6" customHeight="1" ht="41.25">
       <c r="A763" s="8"/>
       <c r="B763" s="8" t="s">
         <v>751</v>
       </c>
       <c r="C763" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D763" s="10">
-        <v>439</v>
+        <v>129</v>
       </c>
       <c r="E763" s="11"/>
       <c r="F763" s="9"/>
     </row>
     <row r="764" spans="1:6" customHeight="1" ht="41.25">
       <c r="A764" s="8"/>
       <c r="B764" s="8" t="s">
         <v>752</v>
       </c>
       <c r="C764" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D764" s="10">
-        <v>495</v>
+        <v>160</v>
       </c>
       <c r="E764" s="11"/>
       <c r="F764" s="9"/>
     </row>
-    <row r="765" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B765" s="8" t="s">
+    <row r="765" spans="1:6">
+      <c r="A765" s="13" t="s">
         <v>753</v>
       </c>
-      <c r="C765" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F765" s="9"/>
+      <c r="B765" s="13"/>
+      <c r="C765" s="13"/>
+      <c r="D765" s="13"/>
+      <c r="E765" s="13"/>
+      <c r="F765" s="13"/>
     </row>
     <row r="766" spans="1:6" customHeight="1" ht="41.25">
       <c r="A766" s="8"/>
       <c r="B766" s="8" t="s">
         <v>754</v>
       </c>
       <c r="C766" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D766" s="10">
         <v>229</v>
       </c>
       <c r="E766" s="11"/>
       <c r="F766" s="9"/>
     </row>
     <row r="767" spans="1:6" customHeight="1" ht="41.25">
       <c r="A767" s="8"/>
       <c r="B767" s="8" t="s">
         <v>755</v>
       </c>
       <c r="C767" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D767" s="10">
         <v>67</v>
@@ -38526,1969 +38625,1969 @@
         <v>756</v>
       </c>
       <c r="C768" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D768" s="10">
         <v>16</v>
       </c>
       <c r="E768" s="11"/>
       <c r="F768" s="9"/>
     </row>
     <row r="769" spans="1:6" customHeight="1" ht="41.25">
       <c r="A769" s="8"/>
       <c r="B769" s="8" t="s">
         <v>757</v>
       </c>
       <c r="C769" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D769" s="10">
         <v>736</v>
       </c>
       <c r="E769" s="11"/>
       <c r="F769" s="9"/>
     </row>
-    <row r="770" spans="1:6">
-      <c r="A770" s="13" t="s">
+    <row r="770" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A770" s="8"/>
+      <c r="B770" s="8" t="s">
         <v>758</v>
       </c>
-      <c r="B770" s="13"/>
-[...3 lines deleted...]
-      <c r="F770" s="13"/>
+      <c r="C770" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="D770" s="10">
+        <v>439</v>
+      </c>
+      <c r="E770" s="11"/>
+      <c r="F770" s="9"/>
     </row>
     <row r="771" spans="1:6" customHeight="1" ht="41.25">
       <c r="A771" s="8"/>
       <c r="B771" s="8" t="s">
         <v>759</v>
       </c>
       <c r="C771" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D771" s="10">
-        <v>305</v>
+        <v>495</v>
       </c>
       <c r="E771" s="11"/>
       <c r="F771" s="9"/>
     </row>
     <row r="772" spans="1:6" customHeight="1" ht="41.25">
       <c r="A772" s="8"/>
       <c r="B772" s="8" t="s">
         <v>760</v>
       </c>
       <c r="C772" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D772" s="10">
-        <v>257</v>
+        <v>89</v>
       </c>
       <c r="E772" s="11"/>
       <c r="F772" s="9"/>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="13" t="s">
         <v>761</v>
       </c>
       <c r="B773" s="13"/>
       <c r="C773" s="13"/>
       <c r="D773" s="13"/>
       <c r="E773" s="13"/>
       <c r="F773" s="13"/>
     </row>
     <row r="774" spans="1:6" customHeight="1" ht="41.25">
       <c r="A774" s="8"/>
       <c r="B774" s="8" t="s">
         <v>762</v>
       </c>
       <c r="C774" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D774" s="10">
-        <v>93</v>
+        <v>305</v>
       </c>
       <c r="E774" s="11"/>
       <c r="F774" s="9"/>
     </row>
     <row r="775" spans="1:6" customHeight="1" ht="41.25">
       <c r="A775" s="8"/>
       <c r="B775" s="8" t="s">
         <v>763</v>
       </c>
       <c r="C775" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D775" s="10">
-        <v>10</v>
+        <v>257</v>
       </c>
       <c r="E775" s="11"/>
       <c r="F775" s="9"/>
     </row>
-    <row r="776" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B776" s="8" t="s">
+    <row r="776" spans="1:6">
+      <c r="A776" s="13" t="s">
         <v>764</v>
       </c>
-      <c r="C776" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F776" s="9"/>
+      <c r="B776" s="13"/>
+      <c r="C776" s="13"/>
+      <c r="D776" s="13"/>
+      <c r="E776" s="13"/>
+      <c r="F776" s="13"/>
     </row>
     <row r="777" spans="1:6" customHeight="1" ht="41.25">
       <c r="A777" s="8"/>
       <c r="B777" s="8" t="s">
         <v>765</v>
       </c>
       <c r="C777" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D777" s="10">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="E777" s="11"/>
       <c r="F777" s="9"/>
     </row>
     <row r="778" spans="1:6" customHeight="1" ht="41.25">
       <c r="A778" s="8"/>
       <c r="B778" s="8" t="s">
         <v>766</v>
       </c>
       <c r="C778" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D778" s="10">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="E778" s="11"/>
       <c r="F778" s="9"/>
     </row>
     <row r="779" spans="1:6" customHeight="1" ht="41.25">
       <c r="A779" s="8"/>
       <c r="B779" s="8" t="s">
         <v>767</v>
       </c>
       <c r="C779" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D779" s="10">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="E779" s="11"/>
       <c r="F779" s="9"/>
     </row>
     <row r="780" spans="1:6" customHeight="1" ht="41.25">
       <c r="A780" s="8"/>
       <c r="B780" s="8" t="s">
         <v>768</v>
       </c>
       <c r="C780" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D780" s="10">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="E780" s="11"/>
       <c r="F780" s="9"/>
     </row>
     <row r="781" spans="1:6" customHeight="1" ht="41.25">
       <c r="A781" s="8"/>
       <c r="B781" s="8" t="s">
         <v>769</v>
       </c>
       <c r="C781" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D781" s="10">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="E781" s="11"/>
       <c r="F781" s="9"/>
     </row>
     <row r="782" spans="1:6" customHeight="1" ht="41.25">
       <c r="A782" s="8"/>
       <c r="B782" s="8" t="s">
         <v>770</v>
       </c>
       <c r="C782" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D782" s="10">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="E782" s="11"/>
       <c r="F782" s="9"/>
     </row>
     <row r="783" spans="1:6" customHeight="1" ht="41.25">
       <c r="A783" s="8"/>
       <c r="B783" s="8" t="s">
         <v>771</v>
       </c>
       <c r="C783" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D783" s="10">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="E783" s="11"/>
       <c r="F783" s="9"/>
     </row>
-    <row r="784" spans="1:6">
-      <c r="A784" s="13" t="s">
+    <row r="784" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A784" s="8"/>
+      <c r="B784" s="8" t="s">
         <v>772</v>
       </c>
-      <c r="B784" s="13"/>
-[...3 lines deleted...]
-      <c r="F784" s="13"/>
+      <c r="C784" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D784" s="10">
+        <v>35</v>
+      </c>
+      <c r="E784" s="11"/>
+      <c r="F784" s="9"/>
     </row>
     <row r="785" spans="1:6" customHeight="1" ht="41.25">
       <c r="A785" s="8"/>
       <c r="B785" s="8" t="s">
         <v>773</v>
       </c>
       <c r="C785" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D785" s="10">
-        <v>1198</v>
+        <v>73</v>
       </c>
       <c r="E785" s="11"/>
       <c r="F785" s="9"/>
     </row>
     <row r="786" spans="1:6" customHeight="1" ht="41.25">
       <c r="A786" s="8"/>
       <c r="B786" s="8" t="s">
         <v>774</v>
       </c>
       <c r="C786" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D786" s="10">
-        <v>1198</v>
+        <v>12</v>
       </c>
       <c r="E786" s="11"/>
       <c r="F786" s="9"/>
     </row>
-    <row r="787" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B787" s="8" t="s">
+    <row r="787" spans="1:6">
+      <c r="A787" s="13" t="s">
         <v>775</v>
       </c>
-      <c r="C787" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F787" s="9"/>
+      <c r="B787" s="13"/>
+      <c r="C787" s="13"/>
+      <c r="D787" s="13"/>
+      <c r="E787" s="13"/>
+      <c r="F787" s="13"/>
     </row>
     <row r="788" spans="1:6" customHeight="1" ht="41.25">
       <c r="A788" s="8"/>
       <c r="B788" s="8" t="s">
         <v>776</v>
       </c>
       <c r="C788" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D788" s="10">
-        <v>997</v>
+        <v>386</v>
       </c>
       <c r="E788" s="11"/>
       <c r="F788" s="9"/>
     </row>
     <row r="789" spans="1:6" customHeight="1" ht="41.25">
       <c r="A789" s="8"/>
       <c r="B789" s="8" t="s">
         <v>777</v>
       </c>
       <c r="C789" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D789" s="10">
-        <v>983</v>
+        <v>330</v>
       </c>
       <c r="E789" s="11"/>
       <c r="F789" s="9"/>
     </row>
     <row r="790" spans="1:6" customHeight="1" ht="41.25">
       <c r="A790" s="8"/>
       <c r="B790" s="8" t="s">
         <v>778</v>
       </c>
       <c r="C790" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D790" s="10">
-        <v>386</v>
+        <v>439</v>
       </c>
       <c r="E790" s="11"/>
       <c r="F790" s="9"/>
     </row>
     <row r="791" spans="1:6" customHeight="1" ht="41.25">
       <c r="A791" s="8"/>
       <c r="B791" s="8" t="s">
         <v>779</v>
       </c>
       <c r="C791" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D791" s="10">
-        <v>330</v>
+        <v>1198</v>
       </c>
       <c r="E791" s="11"/>
       <c r="F791" s="9"/>
     </row>
     <row r="792" spans="1:6" customHeight="1" ht="41.25">
       <c r="A792" s="8"/>
       <c r="B792" s="8" t="s">
         <v>780</v>
       </c>
       <c r="C792" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D792" s="10">
-        <v>439</v>
+        <v>1198</v>
       </c>
       <c r="E792" s="11"/>
       <c r="F792" s="9"/>
     </row>
     <row r="793" spans="1:6" customHeight="1" ht="41.25">
       <c r="A793" s="8"/>
       <c r="B793" s="8" t="s">
         <v>781</v>
       </c>
       <c r="C793" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D793" s="10">
         <v>1198</v>
       </c>
       <c r="E793" s="11"/>
       <c r="F793" s="9"/>
     </row>
-    <row r="794" spans="1:6">
-      <c r="A794" s="13" t="s">
+    <row r="794" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A794" s="8"/>
+      <c r="B794" s="8" t="s">
         <v>782</v>
       </c>
-      <c r="B794" s="13"/>
-[...6 lines deleted...]
-      <c r="A795" s="15" t="s">
+      <c r="C794" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D794" s="10">
+        <v>1198</v>
+      </c>
+      <c r="E794" s="11"/>
+      <c r="F794" s="9"/>
+    </row>
+    <row r="795" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A795" s="8"/>
+      <c r="B795" s="8" t="s">
         <v>783</v>
       </c>
-      <c r="B795" s="15"/>
-[...6 lines deleted...]
-      <c r="A796" s="13" t="s">
+      <c r="C795" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D795" s="10">
+        <v>997</v>
+      </c>
+      <c r="E795" s="11"/>
+      <c r="F795" s="9"/>
+    </row>
+    <row r="796" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A796" s="8"/>
+      <c r="B796" s="8" t="s">
         <v>784</v>
       </c>
-      <c r="B796" s="13"/>
-[...7 lines deleted...]
-      <c r="B797" s="8" t="s">
+      <c r="C796" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D796" s="10">
+        <v>983</v>
+      </c>
+      <c r="E796" s="11"/>
+      <c r="F796" s="9"/>
+    </row>
+    <row r="797" spans="1:6">
+      <c r="A797" s="13" t="s">
         <v>785</v>
       </c>
-      <c r="C797" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B798" s="8" t="s">
+      <c r="B797" s="13"/>
+      <c r="C797" s="13"/>
+      <c r="D797" s="13"/>
+      <c r="E797" s="13"/>
+      <c r="F797" s="13"/>
+    </row>
+    <row r="798" spans="1:6">
+      <c r="A798" s="15" t="s">
         <v>786</v>
       </c>
-      <c r="C798" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F798" s="9"/>
+      <c r="B798" s="15"/>
+      <c r="C798" s="15"/>
+      <c r="D798" s="15"/>
+      <c r="E798" s="15"/>
+      <c r="F798" s="15"/>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" s="13" t="s">
         <v>787</v>
       </c>
       <c r="B799" s="13"/>
       <c r="C799" s="13"/>
       <c r="D799" s="13"/>
       <c r="E799" s="13"/>
       <c r="F799" s="13"/>
     </row>
     <row r="800" spans="1:6" customHeight="1" ht="41.25">
       <c r="A800" s="8"/>
       <c r="B800" s="8" t="s">
         <v>788</v>
       </c>
       <c r="C800" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D800" s="10">
-        <v>180</v>
+        <v>280</v>
       </c>
       <c r="E800" s="11"/>
       <c r="F800" s="9"/>
     </row>
     <row r="801" spans="1:6" customHeight="1" ht="41.25">
       <c r="A801" s="8"/>
       <c r="B801" s="8" t="s">
         <v>789</v>
       </c>
       <c r="C801" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D801" s="10">
-        <v>170</v>
+        <v>280</v>
       </c>
       <c r="E801" s="11"/>
       <c r="F801" s="9"/>
     </row>
-    <row r="802" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B802" s="8" t="s">
+    <row r="802" spans="1:6">
+      <c r="A802" s="13" t="s">
         <v>790</v>
       </c>
-      <c r="C802" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F802" s="9"/>
+      <c r="B802" s="13"/>
+      <c r="C802" s="13"/>
+      <c r="D802" s="13"/>
+      <c r="E802" s="13"/>
+      <c r="F802" s="13"/>
     </row>
     <row r="803" spans="1:6" customHeight="1" ht="41.25">
       <c r="A803" s="8"/>
       <c r="B803" s="8" t="s">
         <v>791</v>
       </c>
       <c r="C803" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D803" s="10">
-        <v>280</v>
+        <v>299</v>
       </c>
       <c r="E803" s="11"/>
       <c r="F803" s="9"/>
     </row>
     <row r="804" spans="1:6" customHeight="1" ht="41.25">
       <c r="A804" s="8"/>
       <c r="B804" s="8" t="s">
         <v>792</v>
       </c>
       <c r="C804" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D804" s="10">
-        <v>230</v>
+        <v>280</v>
       </c>
       <c r="E804" s="11"/>
       <c r="F804" s="9"/>
     </row>
     <row r="805" spans="1:6" customHeight="1" ht="41.25">
       <c r="A805" s="8"/>
       <c r="B805" s="8" t="s">
         <v>793</v>
       </c>
       <c r="C805" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D805" s="10">
-        <v>255</v>
+        <v>230</v>
       </c>
       <c r="E805" s="11"/>
       <c r="F805" s="9"/>
     </row>
-    <row r="806" spans="1:6">
-      <c r="A806" s="13" t="s">
+    <row r="806" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A806" s="8"/>
+      <c r="B806" s="8" t="s">
         <v>794</v>
       </c>
-      <c r="B806" s="13"/>
-[...6 lines deleted...]
-      <c r="A807" s="13" t="s">
+      <c r="C806" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D806" s="10">
+        <v>255</v>
+      </c>
+      <c r="E806" s="11"/>
+      <c r="F806" s="9"/>
+    </row>
+    <row r="807" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A807" s="8"/>
+      <c r="B807" s="8" t="s">
         <v>795</v>
       </c>
-      <c r="B807" s="13"/>
-[...3 lines deleted...]
-      <c r="F807" s="13"/>
+      <c r="C807" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D807" s="10">
+        <v>180</v>
+      </c>
+      <c r="E807" s="11"/>
+      <c r="F807" s="9"/>
     </row>
     <row r="808" spans="1:6" customHeight="1" ht="41.25">
       <c r="A808" s="8"/>
       <c r="B808" s="8" t="s">
         <v>796</v>
       </c>
       <c r="C808" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D808" s="10">
-        <v>255</v>
+        <v>170</v>
       </c>
       <c r="E808" s="11"/>
       <c r="F808" s="9"/>
     </row>
-    <row r="809" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B809" s="8" t="s">
+    <row r="809" spans="1:6">
+      <c r="A809" s="13" t="s">
         <v>797</v>
       </c>
-      <c r="C809" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B810" s="8" t="s">
+      <c r="B809" s="13"/>
+      <c r="C809" s="13"/>
+      <c r="D809" s="13"/>
+      <c r="E809" s="13"/>
+      <c r="F809" s="13"/>
+    </row>
+    <row r="810" spans="1:6">
+      <c r="A810" s="13" t="s">
         <v>798</v>
       </c>
-      <c r="C810" s="9" t="s">
-[...9 lines deleted...]
-      <c r="A811" s="13" t="s">
+      <c r="B810" s="13"/>
+      <c r="C810" s="13"/>
+      <c r="D810" s="13"/>
+      <c r="E810" s="13"/>
+      <c r="F810" s="13"/>
+    </row>
+    <row r="811" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A811" s="8"/>
+      <c r="B811" s="8" t="s">
         <v>799</v>
       </c>
-      <c r="B811" s="13"/>
-[...3 lines deleted...]
-      <c r="F811" s="13"/>
+      <c r="C811" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D811" s="10">
+        <v>255</v>
+      </c>
+      <c r="E811" s="11"/>
+      <c r="F811" s="9"/>
     </row>
     <row r="812" spans="1:6" customHeight="1" ht="41.25">
       <c r="A812" s="8"/>
       <c r="B812" s="8" t="s">
         <v>800</v>
       </c>
       <c r="C812" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D812" s="10">
-        <v>95</v>
+        <v>230</v>
       </c>
       <c r="E812" s="11"/>
       <c r="F812" s="9"/>
     </row>
     <row r="813" spans="1:6" customHeight="1" ht="41.25">
       <c r="A813" s="8"/>
       <c r="B813" s="8" t="s">
         <v>801</v>
       </c>
       <c r="C813" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D813" s="10">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E813" s="11"/>
       <c r="F813" s="9"/>
     </row>
-    <row r="814" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B814" s="8" t="s">
+    <row r="814" spans="1:6">
+      <c r="A814" s="13" t="s">
         <v>802</v>
       </c>
-      <c r="C814" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F814" s="9"/>
+      <c r="B814" s="13"/>
+      <c r="C814" s="13"/>
+      <c r="D814" s="13"/>
+      <c r="E814" s="13"/>
+      <c r="F814" s="13"/>
     </row>
     <row r="815" spans="1:6" customHeight="1" ht="41.25">
       <c r="A815" s="8"/>
       <c r="B815" s="8" t="s">
         <v>803</v>
       </c>
       <c r="C815" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D815" s="10">
         <v>95</v>
       </c>
       <c r="E815" s="11"/>
       <c r="F815" s="9"/>
     </row>
     <row r="816" spans="1:6" customHeight="1" ht="41.25">
       <c r="A816" s="8"/>
       <c r="B816" s="8" t="s">
         <v>804</v>
       </c>
       <c r="C816" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D816" s="10">
         <v>95</v>
       </c>
       <c r="E816" s="11"/>
       <c r="F816" s="9"/>
     </row>
     <row r="817" spans="1:6" customHeight="1" ht="41.25">
       <c r="A817" s="8"/>
       <c r="B817" s="8" t="s">
         <v>805</v>
       </c>
       <c r="C817" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D817" s="10">
         <v>95</v>
       </c>
       <c r="E817" s="11"/>
       <c r="F817" s="9"/>
     </row>
-    <row r="818" spans="1:6">
-      <c r="A818" s="15" t="s">
+    <row r="818" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A818" s="8"/>
+      <c r="B818" s="8" t="s">
         <v>806</v>
       </c>
-      <c r="B818" s="15"/>
-[...6 lines deleted...]
-      <c r="A819" s="13" t="s">
+      <c r="C818" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D818" s="10">
+        <v>95</v>
+      </c>
+      <c r="E818" s="11"/>
+      <c r="F818" s="9"/>
+    </row>
+    <row r="819" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A819" s="8"/>
+      <c r="B819" s="8" t="s">
         <v>807</v>
       </c>
-      <c r="B819" s="13"/>
-[...3 lines deleted...]
-      <c r="F819" s="13"/>
+      <c r="C819" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D819" s="10">
+        <v>95</v>
+      </c>
+      <c r="E819" s="11"/>
+      <c r="F819" s="9"/>
     </row>
     <row r="820" spans="1:6" customHeight="1" ht="41.25">
       <c r="A820" s="8"/>
       <c r="B820" s="8" t="s">
         <v>808</v>
       </c>
       <c r="C820" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D820" s="10">
-        <v>149</v>
+        <v>29</v>
       </c>
       <c r="E820" s="11"/>
       <c r="F820" s="9"/>
     </row>
-    <row r="821" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B821" s="8" t="s">
+    <row r="821" spans="1:6">
+      <c r="A821" s="15" t="s">
         <v>809</v>
       </c>
-      <c r="C821" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B822" s="8" t="s">
+      <c r="B821" s="15"/>
+      <c r="C821" s="15"/>
+      <c r="D821" s="15"/>
+      <c r="E821" s="15"/>
+      <c r="F821" s="15"/>
+    </row>
+    <row r="822" spans="1:6">
+      <c r="A822" s="13" t="s">
         <v>810</v>
       </c>
-      <c r="C822" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F822" s="9"/>
+      <c r="B822" s="13"/>
+      <c r="C822" s="13"/>
+      <c r="D822" s="13"/>
+      <c r="E822" s="13"/>
+      <c r="F822" s="13"/>
     </row>
     <row r="823" spans="1:6" customHeight="1" ht="41.25">
       <c r="A823" s="8"/>
       <c r="B823" s="8" t="s">
         <v>811</v>
       </c>
       <c r="C823" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D823" s="10">
-        <v>149</v>
+        <v>37</v>
       </c>
       <c r="E823" s="11"/>
       <c r="F823" s="9"/>
     </row>
     <row r="824" spans="1:6" customHeight="1" ht="41.25">
       <c r="A824" s="8"/>
       <c r="B824" s="8" t="s">
         <v>812</v>
       </c>
       <c r="C824" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D824" s="10">
         <v>149</v>
       </c>
       <c r="E824" s="11"/>
       <c r="F824" s="9"/>
     </row>
     <row r="825" spans="1:6" customHeight="1" ht="41.25">
       <c r="A825" s="8"/>
       <c r="B825" s="8" t="s">
         <v>813</v>
       </c>
       <c r="C825" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D825" s="10">
-        <v>13</v>
+        <v>149</v>
       </c>
       <c r="E825" s="11"/>
       <c r="F825" s="9"/>
     </row>
-    <row r="826" spans="1:6">
-      <c r="A826" s="13" t="s">
+    <row r="826" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A826" s="8"/>
+      <c r="B826" s="8" t="s">
         <v>814</v>
       </c>
-      <c r="B826" s="13"/>
-[...3 lines deleted...]
-      <c r="F826" s="13"/>
+      <c r="C826" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D826" s="10">
+        <v>13</v>
+      </c>
+      <c r="E826" s="11"/>
+      <c r="F826" s="9"/>
     </row>
     <row r="827" spans="1:6" customHeight="1" ht="41.25">
       <c r="A827" s="8"/>
       <c r="B827" s="8" t="s">
         <v>815</v>
       </c>
       <c r="C827" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D827" s="10">
-        <v>10</v>
+        <v>149</v>
       </c>
       <c r="E827" s="11"/>
       <c r="F827" s="9"/>
     </row>
     <row r="828" spans="1:6" customHeight="1" ht="41.25">
       <c r="A828" s="8"/>
       <c r="B828" s="8" t="s">
         <v>816</v>
       </c>
       <c r="C828" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D828" s="10">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="E828" s="11"/>
       <c r="F828" s="9"/>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" s="13" t="s">
         <v>817</v>
       </c>
       <c r="B829" s="13"/>
       <c r="C829" s="13"/>
       <c r="D829" s="13"/>
       <c r="E829" s="13"/>
       <c r="F829" s="13"/>
     </row>
-    <row r="830" spans="1:6">
-      <c r="A830" s="13" t="s">
+    <row r="830" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A830" s="8"/>
+      <c r="B830" s="8" t="s">
         <v>818</v>
       </c>
-      <c r="B830" s="13"/>
-[...6 lines deleted...]
-      <c r="A831" s="13" t="s">
+      <c r="C830" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D830" s="10">
+        <v>10</v>
+      </c>
+      <c r="E830" s="11"/>
+      <c r="F830" s="9"/>
+    </row>
+    <row r="831" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A831" s="8"/>
+      <c r="B831" s="8" t="s">
         <v>819</v>
       </c>
-      <c r="B831" s="13"/>
-[...7 lines deleted...]
-      <c r="B832" s="8" t="s">
+      <c r="C831" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D831" s="10">
+        <v>97</v>
+      </c>
+      <c r="E831" s="11"/>
+      <c r="F831" s="9"/>
+    </row>
+    <row r="832" spans="1:6">
+      <c r="A832" s="13" t="s">
         <v>820</v>
       </c>
-      <c r="C832" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B833" s="8" t="s">
+      <c r="B832" s="13"/>
+      <c r="C832" s="13"/>
+      <c r="D832" s="13"/>
+      <c r="E832" s="13"/>
+      <c r="F832" s="13"/>
+    </row>
+    <row r="833" spans="1:6">
+      <c r="A833" s="13" t="s">
         <v>821</v>
       </c>
-      <c r="C833" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B834" s="8" t="s">
+      <c r="B833" s="13"/>
+      <c r="C833" s="13"/>
+      <c r="D833" s="13"/>
+      <c r="E833" s="13"/>
+      <c r="F833" s="13"/>
+    </row>
+    <row r="834" spans="1:6">
+      <c r="A834" s="13" t="s">
         <v>822</v>
       </c>
-      <c r="C834" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F834" s="9"/>
+      <c r="B834" s="13"/>
+      <c r="C834" s="13"/>
+      <c r="D834" s="13"/>
+      <c r="E834" s="13"/>
+      <c r="F834" s="13"/>
     </row>
     <row r="835" spans="1:6" customHeight="1" ht="41.25">
       <c r="A835" s="8"/>
       <c r="B835" s="8" t="s">
         <v>823</v>
       </c>
       <c r="C835" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D835" s="10">
-        <v>105</v>
+        <v>38</v>
       </c>
       <c r="E835" s="11"/>
       <c r="F835" s="9"/>
     </row>
     <row r="836" spans="1:6" customHeight="1" ht="41.25">
       <c r="A836" s="8"/>
       <c r="B836" s="8" t="s">
         <v>824</v>
       </c>
       <c r="C836" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D836" s="10">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E836" s="11"/>
       <c r="F836" s="9"/>
     </row>
     <row r="837" spans="1:6" customHeight="1" ht="41.25">
       <c r="A837" s="8"/>
       <c r="B837" s="8" t="s">
         <v>825</v>
       </c>
       <c r="C837" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D837" s="10">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E837" s="11"/>
       <c r="F837" s="9"/>
     </row>
     <row r="838" spans="1:6" customHeight="1" ht="41.25">
       <c r="A838" s="8"/>
       <c r="B838" s="8" t="s">
         <v>826</v>
       </c>
       <c r="C838" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D838" s="10">
         <v>46</v>
       </c>
       <c r="E838" s="11"/>
       <c r="F838" s="9"/>
     </row>
     <row r="839" spans="1:6" customHeight="1" ht="41.25">
       <c r="A839" s="8"/>
       <c r="B839" s="8" t="s">
         <v>827</v>
       </c>
       <c r="C839" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D839" s="10">
         <v>46</v>
       </c>
       <c r="E839" s="11"/>
       <c r="F839" s="9"/>
     </row>
-    <row r="840" spans="1:6">
-      <c r="A840" s="13" t="s">
+    <row r="840" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A840" s="8"/>
+      <c r="B840" s="8" t="s">
         <v>828</v>
       </c>
-      <c r="B840" s="13"/>
-[...3 lines deleted...]
-      <c r="F840" s="13"/>
+      <c r="C840" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D840" s="10">
+        <v>46</v>
+      </c>
+      <c r="E840" s="11"/>
+      <c r="F840" s="9"/>
     </row>
     <row r="841" spans="1:6" customHeight="1" ht="41.25">
       <c r="A841" s="8"/>
       <c r="B841" s="8" t="s">
         <v>829</v>
       </c>
       <c r="C841" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D841" s="10">
-        <v>265</v>
+        <v>105</v>
       </c>
       <c r="E841" s="11"/>
       <c r="F841" s="9"/>
     </row>
     <row r="842" spans="1:6" customHeight="1" ht="41.25">
       <c r="A842" s="8"/>
       <c r="B842" s="8" t="s">
         <v>830</v>
       </c>
       <c r="C842" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D842" s="10">
-        <v>265</v>
+        <v>105</v>
       </c>
       <c r="E842" s="11"/>
       <c r="F842" s="9"/>
     </row>
-    <row r="843" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B843" s="8" t="s">
+    <row r="843" spans="1:6">
+      <c r="A843" s="13" t="s">
         <v>831</v>
       </c>
-      <c r="C843" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F843" s="9"/>
+      <c r="B843" s="13"/>
+      <c r="C843" s="13"/>
+      <c r="D843" s="13"/>
+      <c r="E843" s="13"/>
+      <c r="F843" s="13"/>
     </row>
     <row r="844" spans="1:6" customHeight="1" ht="41.25">
       <c r="A844" s="8"/>
       <c r="B844" s="8" t="s">
         <v>832</v>
       </c>
       <c r="C844" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D844" s="10">
-        <v>95</v>
+        <v>57</v>
       </c>
       <c r="E844" s="11"/>
       <c r="F844" s="9"/>
     </row>
     <row r="845" spans="1:6" customHeight="1" ht="41.25">
       <c r="A845" s="8"/>
       <c r="B845" s="8" t="s">
         <v>833</v>
       </c>
       <c r="C845" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D845" s="10">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E845" s="11"/>
       <c r="F845" s="9"/>
     </row>
     <row r="846" spans="1:6" customHeight="1" ht="41.25">
       <c r="A846" s="8"/>
       <c r="B846" s="8" t="s">
         <v>834</v>
       </c>
       <c r="C846" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D846" s="10">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E846" s="11"/>
       <c r="F846" s="9"/>
     </row>
     <row r="847" spans="1:6" customHeight="1" ht="41.25">
       <c r="A847" s="8"/>
       <c r="B847" s="8" t="s">
         <v>835</v>
       </c>
       <c r="C847" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D847" s="10">
-        <v>543</v>
+        <v>97</v>
       </c>
       <c r="E847" s="11"/>
       <c r="F847" s="9"/>
     </row>
     <row r="848" spans="1:6" customHeight="1" ht="41.25">
       <c r="A848" s="8"/>
       <c r="B848" s="8" t="s">
         <v>836</v>
       </c>
       <c r="C848" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D848" s="10">
-        <v>57</v>
+        <v>265</v>
       </c>
       <c r="E848" s="11"/>
       <c r="F848" s="9"/>
     </row>
     <row r="849" spans="1:6" customHeight="1" ht="41.25">
       <c r="A849" s="8"/>
       <c r="B849" s="8" t="s">
         <v>837</v>
       </c>
       <c r="C849" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D849" s="10">
-        <v>39</v>
+        <v>265</v>
       </c>
       <c r="E849" s="11"/>
       <c r="F849" s="9"/>
     </row>
     <row r="850" spans="1:6" customHeight="1" ht="41.25">
       <c r="A850" s="8"/>
       <c r="B850" s="8" t="s">
         <v>838</v>
       </c>
       <c r="C850" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D850" s="10">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="E850" s="11"/>
       <c r="F850" s="9"/>
     </row>
     <row r="851" spans="1:6" customHeight="1" ht="41.25">
       <c r="A851" s="8"/>
       <c r="B851" s="8" t="s">
         <v>839</v>
       </c>
       <c r="C851" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D851" s="10">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E851" s="11"/>
       <c r="F851" s="9"/>
     </row>
-    <row r="852" spans="1:6">
-      <c r="A852" s="13" t="s">
+    <row r="852" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A852" s="8"/>
+      <c r="B852" s="8" t="s">
         <v>840</v>
       </c>
-      <c r="B852" s="13"/>
-[...3 lines deleted...]
-      <c r="F852" s="13"/>
+      <c r="C852" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D852" s="10">
+        <v>22</v>
+      </c>
+      <c r="E852" s="11"/>
+      <c r="F852" s="9"/>
     </row>
     <row r="853" spans="1:6" customHeight="1" ht="41.25">
       <c r="A853" s="8"/>
       <c r="B853" s="8" t="s">
         <v>841</v>
       </c>
       <c r="C853" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D853" s="10">
-        <v>658</v>
+        <v>32</v>
       </c>
       <c r="E853" s="11"/>
       <c r="F853" s="9"/>
     </row>
     <row r="854" spans="1:6" customHeight="1" ht="41.25">
       <c r="A854" s="8"/>
       <c r="B854" s="8" t="s">
         <v>842</v>
       </c>
       <c r="C854" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D854" s="10">
-        <v>398</v>
+        <v>543</v>
       </c>
       <c r="E854" s="11"/>
       <c r="F854" s="9"/>
     </row>
-    <row r="855" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B855" s="8" t="s">
+    <row r="855" spans="1:6">
+      <c r="A855" s="13" t="s">
         <v>843</v>
       </c>
-      <c r="C855" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F855" s="9"/>
+      <c r="B855" s="13"/>
+      <c r="C855" s="13"/>
+      <c r="D855" s="13"/>
+      <c r="E855" s="13"/>
+      <c r="F855" s="13"/>
     </row>
     <row r="856" spans="1:6" customHeight="1" ht="41.25">
       <c r="A856" s="8"/>
       <c r="B856" s="8" t="s">
         <v>844</v>
       </c>
       <c r="C856" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D856" s="10">
-        <v>387</v>
+        <v>257</v>
       </c>
       <c r="E856" s="11"/>
       <c r="F856" s="9"/>
     </row>
     <row r="857" spans="1:6" customHeight="1" ht="41.25">
       <c r="A857" s="8"/>
       <c r="B857" s="8" t="s">
         <v>845</v>
       </c>
       <c r="C857" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D857" s="10">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="E857" s="11"/>
       <c r="F857" s="9"/>
     </row>
     <row r="858" spans="1:6" customHeight="1" ht="41.25">
       <c r="A858" s="8"/>
       <c r="B858" s="8" t="s">
         <v>846</v>
       </c>
       <c r="C858" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D858" s="10">
-        <v>257</v>
+        <v>370</v>
       </c>
       <c r="E858" s="11"/>
       <c r="F858" s="9"/>
     </row>
     <row r="859" spans="1:6" customHeight="1" ht="41.25">
       <c r="A859" s="8"/>
       <c r="B859" s="8" t="s">
         <v>847</v>
       </c>
       <c r="C859" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D859" s="10">
-        <v>257</v>
+        <v>425</v>
       </c>
       <c r="E859" s="11"/>
       <c r="F859" s="9"/>
     </row>
     <row r="860" spans="1:6" customHeight="1" ht="41.25">
       <c r="A860" s="8"/>
       <c r="B860" s="8" t="s">
         <v>848</v>
       </c>
       <c r="C860" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D860" s="10">
-        <v>370</v>
+        <v>658</v>
       </c>
       <c r="E860" s="11"/>
       <c r="F860" s="9"/>
     </row>
     <row r="861" spans="1:6" customHeight="1" ht="41.25">
       <c r="A861" s="8"/>
       <c r="B861" s="8" t="s">
         <v>849</v>
       </c>
       <c r="C861" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D861" s="10">
-        <v>425</v>
+        <v>398</v>
       </c>
       <c r="E861" s="11"/>
       <c r="F861" s="9"/>
     </row>
-    <row r="862" spans="1:6">
-      <c r="A862" s="13" t="s">
+    <row r="862" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A862" s="8"/>
+      <c r="B862" s="8" t="s">
         <v>850</v>
       </c>
-      <c r="B862" s="13"/>
-[...3 lines deleted...]
-      <c r="F862" s="13"/>
+      <c r="C862" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D862" s="10">
+        <v>568</v>
+      </c>
+      <c r="E862" s="11"/>
+      <c r="F862" s="9"/>
     </row>
     <row r="863" spans="1:6" customHeight="1" ht="41.25">
       <c r="A863" s="8"/>
       <c r="B863" s="8" t="s">
         <v>851</v>
       </c>
       <c r="C863" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D863" s="10">
-        <v>150</v>
+        <v>387</v>
       </c>
       <c r="E863" s="11"/>
       <c r="F863" s="9"/>
     </row>
     <row r="864" spans="1:6" customHeight="1" ht="41.25">
       <c r="A864" s="8"/>
       <c r="B864" s="8" t="s">
         <v>852</v>
       </c>
       <c r="C864" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D864" s="10">
-        <v>139</v>
+        <v>235</v>
       </c>
       <c r="E864" s="11"/>
       <c r="F864" s="9"/>
     </row>
-    <row r="865" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B865" s="8" t="s">
+    <row r="865" spans="1:6">
+      <c r="A865" s="13" t="s">
         <v>853</v>
       </c>
-      <c r="C865" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F865" s="9"/>
+      <c r="B865" s="13"/>
+      <c r="C865" s="13"/>
+      <c r="D865" s="13"/>
+      <c r="E865" s="13"/>
+      <c r="F865" s="13"/>
     </row>
     <row r="866" spans="1:6" customHeight="1" ht="41.25">
       <c r="A866" s="8"/>
       <c r="B866" s="8" t="s">
         <v>854</v>
       </c>
       <c r="C866" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D866" s="10">
-        <v>139</v>
+        <v>269</v>
       </c>
       <c r="E866" s="11"/>
       <c r="F866" s="9"/>
     </row>
     <row r="867" spans="1:6" customHeight="1" ht="41.25">
       <c r="A867" s="8"/>
       <c r="B867" s="8" t="s">
         <v>855</v>
       </c>
       <c r="C867" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D867" s="10">
-        <v>173</v>
+        <v>217</v>
       </c>
       <c r="E867" s="11"/>
       <c r="F867" s="9"/>
     </row>
     <row r="868" spans="1:6" customHeight="1" ht="41.25">
       <c r="A868" s="8"/>
       <c r="B868" s="8" t="s">
         <v>856</v>
       </c>
       <c r="C868" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D868" s="10">
-        <v>290</v>
+        <v>179</v>
       </c>
       <c r="E868" s="11"/>
       <c r="F868" s="9"/>
     </row>
     <row r="869" spans="1:6" customHeight="1" ht="41.25">
       <c r="A869" s="8"/>
       <c r="B869" s="8" t="s">
         <v>857</v>
       </c>
       <c r="C869" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D869" s="10">
-        <v>279</v>
+        <v>175</v>
       </c>
       <c r="E869" s="11"/>
       <c r="F869" s="9"/>
     </row>
     <row r="870" spans="1:6" customHeight="1" ht="41.25">
       <c r="A870" s="8"/>
       <c r="B870" s="8" t="s">
         <v>858</v>
       </c>
       <c r="C870" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D870" s="10">
-        <v>269</v>
+        <v>150</v>
       </c>
       <c r="E870" s="11"/>
       <c r="F870" s="9"/>
     </row>
     <row r="871" spans="1:6" customHeight="1" ht="41.25">
       <c r="A871" s="8"/>
       <c r="B871" s="8" t="s">
         <v>859</v>
       </c>
       <c r="C871" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D871" s="10">
-        <v>217</v>
+        <v>139</v>
       </c>
       <c r="E871" s="11"/>
       <c r="F871" s="9"/>
     </row>
     <row r="872" spans="1:6" customHeight="1" ht="41.25">
       <c r="A872" s="8"/>
       <c r="B872" s="8" t="s">
         <v>860</v>
       </c>
       <c r="C872" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D872" s="10">
-        <v>179</v>
+        <v>219</v>
       </c>
       <c r="E872" s="11"/>
       <c r="F872" s="9"/>
     </row>
     <row r="873" spans="1:6" customHeight="1" ht="41.25">
       <c r="A873" s="8"/>
       <c r="B873" s="8" t="s">
         <v>861</v>
       </c>
       <c r="C873" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D873" s="10">
-        <v>175</v>
+        <v>139</v>
       </c>
       <c r="E873" s="11"/>
       <c r="F873" s="9"/>
     </row>
-    <row r="874" spans="1:6">
-      <c r="A874" s="13" t="s">
+    <row r="874" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A874" s="8"/>
+      <c r="B874" s="8" t="s">
         <v>862</v>
       </c>
-      <c r="B874" s="13"/>
-[...3 lines deleted...]
-      <c r="F874" s="13"/>
+      <c r="C874" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D874" s="10">
+        <v>173</v>
+      </c>
+      <c r="E874" s="11"/>
+      <c r="F874" s="9"/>
     </row>
     <row r="875" spans="1:6" customHeight="1" ht="41.25">
       <c r="A875" s="8"/>
       <c r="B875" s="8" t="s">
         <v>863</v>
       </c>
       <c r="C875" s="9" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="D875" s="10">
-        <v>379</v>
+        <v>290</v>
       </c>
       <c r="E875" s="11"/>
       <c r="F875" s="9"/>
     </row>
     <row r="876" spans="1:6" customHeight="1" ht="41.25">
       <c r="A876" s="8"/>
       <c r="B876" s="8" t="s">
         <v>864</v>
       </c>
       <c r="C876" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D876" s="10">
-        <v>427</v>
+        <v>279</v>
       </c>
       <c r="E876" s="11"/>
       <c r="F876" s="9"/>
     </row>
-    <row r="877" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B877" s="8" t="s">
+    <row r="877" spans="1:6">
+      <c r="A877" s="13" t="s">
         <v>865</v>
       </c>
-      <c r="C877" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F877" s="9"/>
+      <c r="B877" s="13"/>
+      <c r="C877" s="13"/>
+      <c r="D877" s="13"/>
+      <c r="E877" s="13"/>
+      <c r="F877" s="13"/>
     </row>
     <row r="878" spans="1:6" customHeight="1" ht="41.25">
       <c r="A878" s="8"/>
       <c r="B878" s="8" t="s">
         <v>866</v>
       </c>
       <c r="C878" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D878" s="10">
-        <v>489</v>
+        <v>1750</v>
       </c>
       <c r="E878" s="11"/>
       <c r="F878" s="9"/>
     </row>
     <row r="879" spans="1:6" customHeight="1" ht="41.25">
       <c r="A879" s="8"/>
       <c r="B879" s="8" t="s">
         <v>867</v>
       </c>
       <c r="C879" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D879" s="10">
-        <v>729</v>
+        <v>53</v>
       </c>
       <c r="E879" s="11"/>
       <c r="F879" s="9"/>
     </row>
     <row r="880" spans="1:6" customHeight="1" ht="41.25">
       <c r="A880" s="8"/>
       <c r="B880" s="8" t="s">
         <v>868</v>
       </c>
       <c r="C880" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D880" s="10">
-        <v>828</v>
+        <v>57</v>
       </c>
       <c r="E880" s="11"/>
       <c r="F880" s="9"/>
     </row>
     <row r="881" spans="1:6" customHeight="1" ht="41.25">
       <c r="A881" s="8"/>
       <c r="B881" s="8" t="s">
         <v>869</v>
       </c>
       <c r="C881" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D881" s="10">
-        <v>436</v>
+        <v>43</v>
       </c>
       <c r="E881" s="11"/>
       <c r="F881" s="9"/>
     </row>
     <row r="882" spans="1:6" customHeight="1" ht="41.25">
       <c r="A882" s="8"/>
       <c r="B882" s="8" t="s">
         <v>870</v>
       </c>
       <c r="C882" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D882" s="10">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="E882" s="11"/>
       <c r="F882" s="9"/>
     </row>
     <row r="883" spans="1:6" customHeight="1" ht="41.25">
       <c r="A883" s="8"/>
       <c r="B883" s="8" t="s">
         <v>871</v>
       </c>
       <c r="C883" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D883" s="10">
-        <v>1750</v>
+        <v>427</v>
       </c>
       <c r="E883" s="11"/>
       <c r="F883" s="9"/>
     </row>
     <row r="884" spans="1:6" customHeight="1" ht="41.25">
       <c r="A884" s="8"/>
       <c r="B884" s="8" t="s">
         <v>872</v>
       </c>
       <c r="C884" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D884" s="10">
-        <v>53</v>
+        <v>620</v>
       </c>
       <c r="E884" s="11"/>
       <c r="F884" s="9"/>
     </row>
     <row r="885" spans="1:6" customHeight="1" ht="41.25">
       <c r="A885" s="8"/>
       <c r="B885" s="8" t="s">
         <v>873</v>
       </c>
       <c r="C885" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D885" s="10">
-        <v>57</v>
+        <v>489</v>
       </c>
       <c r="E885" s="11"/>
       <c r="F885" s="9"/>
     </row>
     <row r="886" spans="1:6" customHeight="1" ht="41.25">
       <c r="A886" s="8"/>
       <c r="B886" s="8" t="s">
         <v>874</v>
       </c>
       <c r="C886" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D886" s="10">
-        <v>43</v>
+        <v>729</v>
       </c>
       <c r="E886" s="11"/>
       <c r="F886" s="9"/>
     </row>
-    <row r="887" spans="1:6">
-      <c r="A887" s="13" t="s">
+    <row r="887" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A887" s="8"/>
+      <c r="B887" s="8" t="s">
         <v>875</v>
       </c>
-      <c r="B887" s="13"/>
-[...6 lines deleted...]
-      <c r="A888" s="13" t="s">
+      <c r="C887" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D887" s="10">
+        <v>828</v>
+      </c>
+      <c r="E887" s="11"/>
+      <c r="F887" s="9"/>
+    </row>
+    <row r="888" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A888" s="8"/>
+      <c r="B888" s="8" t="s">
         <v>876</v>
       </c>
-      <c r="B888" s="13"/>
-[...3 lines deleted...]
-      <c r="F888" s="13"/>
+      <c r="C888" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D888" s="10">
+        <v>436</v>
+      </c>
+      <c r="E888" s="11"/>
+      <c r="F888" s="9"/>
     </row>
     <row r="889" spans="1:6" customHeight="1" ht="41.25">
       <c r="A889" s="8"/>
       <c r="B889" s="8" t="s">
         <v>877</v>
       </c>
       <c r="C889" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D889" s="10">
-        <v>133</v>
+        <v>373</v>
       </c>
       <c r="E889" s="11"/>
       <c r="F889" s="9"/>
     </row>
-    <row r="890" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B890" s="8" t="s">
+    <row r="890" spans="1:6">
+      <c r="A890" s="13" t="s">
         <v>878</v>
       </c>
-      <c r="C890" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B891" s="8" t="s">
+      <c r="B890" s="13"/>
+      <c r="C890" s="13"/>
+      <c r="D890" s="13"/>
+      <c r="E890" s="13"/>
+      <c r="F890" s="13"/>
+    </row>
+    <row r="891" spans="1:6">
+      <c r="A891" s="13" t="s">
         <v>879</v>
       </c>
-      <c r="C891" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F891" s="9"/>
+      <c r="B891" s="13"/>
+      <c r="C891" s="13"/>
+      <c r="D891" s="13"/>
+      <c r="E891" s="13"/>
+      <c r="F891" s="13"/>
     </row>
     <row r="892" spans="1:6" customHeight="1" ht="41.25">
       <c r="A892" s="8"/>
       <c r="B892" s="8" t="s">
         <v>880</v>
       </c>
       <c r="C892" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D892" s="10">
-        <v>163</v>
+        <v>99</v>
       </c>
       <c r="E892" s="11"/>
       <c r="F892" s="9"/>
     </row>
     <row r="893" spans="1:6" customHeight="1" ht="41.25">
       <c r="A893" s="8"/>
       <c r="B893" s="8" t="s">
         <v>881</v>
       </c>
       <c r="C893" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D893" s="10">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="E893" s="11"/>
       <c r="F893" s="9"/>
     </row>
-    <row r="894" spans="1:6">
-      <c r="A894" s="13" t="s">
+    <row r="894" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A894" s="8"/>
+      <c r="B894" s="8" t="s">
         <v>882</v>
       </c>
-      <c r="B894" s="13"/>
-[...6 lines deleted...]
-      <c r="A895" s="13" t="s">
+      <c r="C894" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D894" s="10">
+        <v>163</v>
+      </c>
+      <c r="E894" s="11"/>
+      <c r="F894" s="9"/>
+    </row>
+    <row r="895" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A895" s="8"/>
+      <c r="B895" s="8" t="s">
         <v>883</v>
       </c>
-      <c r="B895" s="13"/>
-[...6 lines deleted...]
-      <c r="A896" s="13" t="s">
+      <c r="C895" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D895" s="10">
+        <v>79</v>
+      </c>
+      <c r="E895" s="11"/>
+      <c r="F895" s="9"/>
+    </row>
+    <row r="896" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A896" s="8"/>
+      <c r="B896" s="8" t="s">
         <v>884</v>
       </c>
-      <c r="B896" s="13"/>
-[...3 lines deleted...]
-      <c r="F896" s="13"/>
+      <c r="C896" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D896" s="10">
+        <v>133</v>
+      </c>
+      <c r="E896" s="11"/>
+      <c r="F896" s="9"/>
     </row>
     <row r="897" spans="1:6">
-      <c r="A897" s="15" t="s">
+      <c r="A897" s="13" t="s">
         <v>885</v>
       </c>
-      <c r="B897" s="15"/>
-[...3 lines deleted...]
-      <c r="F897" s="15"/>
+      <c r="B897" s="13"/>
+      <c r="C897" s="13"/>
+      <c r="D897" s="13"/>
+      <c r="E897" s="13"/>
+      <c r="F897" s="13"/>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" s="13" t="s">
         <v>886</v>
       </c>
       <c r="B898" s="13"/>
       <c r="C898" s="13"/>
       <c r="D898" s="13"/>
       <c r="E898" s="13"/>
       <c r="F898" s="13"/>
     </row>
-    <row r="899" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B899" s="8" t="s">
+    <row r="899" spans="1:6">
+      <c r="A899" s="13" t="s">
         <v>887</v>
       </c>
-      <c r="C899" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D899" s="10">
+      <c r="B899" s="13"/>
+      <c r="C899" s="13"/>
+      <c r="D899" s="13"/>
+      <c r="E899" s="13"/>
+      <c r="F899" s="13"/>
+    </row>
+    <row r="900" spans="1:6">
+      <c r="A900" s="15" t="s">
+        <v>888</v>
+      </c>
+      <c r="B900" s="15"/>
+      <c r="C900" s="15"/>
+      <c r="D900" s="15"/>
+      <c r="E900" s="15"/>
+      <c r="F900" s="15"/>
+    </row>
+    <row r="901" spans="1:6">
+      <c r="A901" s="13" t="s">
+        <v>889</v>
+      </c>
+      <c r="B901" s="13"/>
+      <c r="C901" s="13"/>
+      <c r="D901" s="13"/>
+      <c r="E901" s="13"/>
+      <c r="F901" s="13"/>
+    </row>
+    <row r="902" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A902" s="8"/>
+      <c r="B902" s="8" t="s">
+        <v>890</v>
+      </c>
+      <c r="C902" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D902" s="10">
         <v>269</v>
       </c>
-      <c r="E899" s="11"/>
-[...38 lines deleted...]
-      <c r="F902" s="13"/>
+      <c r="E902" s="11"/>
+      <c r="F902" s="9"/>
     </row>
     <row r="903" spans="1:6" customHeight="1" ht="41.25">
       <c r="A903" s="8"/>
       <c r="B903" s="8" t="s">
         <v>891</v>
       </c>
       <c r="C903" s="9" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="D903" s="10">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="E903" s="11"/>
       <c r="F903" s="9"/>
     </row>
     <row r="904" spans="1:6" customHeight="1" ht="41.25">
       <c r="A904" s="8"/>
       <c r="B904" s="8" t="s">
         <v>892</v>
       </c>
       <c r="C904" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D904" s="10">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="E904" s="11"/>
       <c r="F904" s="9"/>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" s="13" t="s">
         <v>893</v>
       </c>
       <c r="B905" s="13"/>
       <c r="C905" s="13"/>
       <c r="D905" s="13"/>
       <c r="E905" s="13"/>
       <c r="F905" s="13"/>
     </row>
     <row r="906" spans="1:6" customHeight="1" ht="41.25">
       <c r="A906" s="8"/>
       <c r="B906" s="8" t="s">
         <v>894</v>
       </c>
       <c r="C906" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D906" s="10">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="E906" s="11"/>
       <c r="F906" s="9"/>
     </row>
     <row r="907" spans="1:6" customHeight="1" ht="41.25">
       <c r="A907" s="8"/>
       <c r="B907" s="8" t="s">
         <v>895</v>
       </c>
       <c r="C907" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D907" s="10">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="E907" s="11"/>
       <c r="F907" s="9"/>
     </row>
-    <row r="908" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B908" s="8" t="s">
+    <row r="908" spans="1:6">
+      <c r="A908" s="13" t="s">
         <v>896</v>
       </c>
-      <c r="C908" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F908" s="9"/>
+      <c r="B908" s="13"/>
+      <c r="C908" s="13"/>
+      <c r="D908" s="13"/>
+      <c r="E908" s="13"/>
+      <c r="F908" s="13"/>
     </row>
     <row r="909" spans="1:6" customHeight="1" ht="41.25">
       <c r="A909" s="8"/>
       <c r="B909" s="8" t="s">
         <v>897</v>
       </c>
       <c r="C909" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D909" s="10">
         <v>87</v>
       </c>
       <c r="E909" s="11"/>
       <c r="F909" s="9"/>
     </row>
     <row r="910" spans="1:6" customHeight="1" ht="41.25">
       <c r="A910" s="8"/>
       <c r="B910" s="8" t="s">
         <v>898</v>
       </c>
       <c r="C910" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D910" s="10">
-        <v>363</v>
+        <v>87</v>
       </c>
       <c r="E910" s="11"/>
       <c r="F910" s="9"/>
     </row>
-    <row r="911" spans="1:6">
-      <c r="A911" s="13" t="s">
+    <row r="911" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A911" s="8"/>
+      <c r="B911" s="8" t="s">
         <v>899</v>
       </c>
-      <c r="B911" s="13"/>
-[...6 lines deleted...]
-      <c r="A912" s="15" t="s">
+      <c r="C911" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D911" s="10">
+        <v>87</v>
+      </c>
+      <c r="E911" s="11"/>
+      <c r="F911" s="9"/>
+    </row>
+    <row r="912" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A912" s="8"/>
+      <c r="B912" s="8" t="s">
         <v>900</v>
       </c>
-      <c r="B912" s="15"/>
-[...3 lines deleted...]
-      <c r="F912" s="15"/>
+      <c r="C912" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D912" s="10">
+        <v>363</v>
+      </c>
+      <c r="E912" s="11"/>
+      <c r="F912" s="9"/>
     </row>
     <row r="913" spans="1:6" customHeight="1" ht="41.25">
       <c r="A913" s="8"/>
       <c r="B913" s="8" t="s">
         <v>901</v>
       </c>
       <c r="C913" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D913" s="10">
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="E913" s="11"/>
       <c r="F913" s="9"/>
     </row>
-    <row r="914" spans="1:6" customHeight="1" ht="41.25">
-[...1 lines deleted...]
-      <c r="B914" s="8" t="s">
+    <row r="914" spans="1:6">
+      <c r="A914" s="13" t="s">
         <v>902</v>
       </c>
-      <c r="C914" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B915" s="8" t="s">
+      <c r="B914" s="13"/>
+      <c r="C914" s="13"/>
+      <c r="D914" s="13"/>
+      <c r="E914" s="13"/>
+      <c r="F914" s="13"/>
+    </row>
+    <row r="915" spans="1:6">
+      <c r="A915" s="15" t="s">
         <v>903</v>
       </c>
-      <c r="C915" s="9" t="s">
-[...6 lines deleted...]
-      <c r="F915" s="9"/>
+      <c r="B915" s="15"/>
+      <c r="C915" s="15"/>
+      <c r="D915" s="15"/>
+      <c r="E915" s="15"/>
+      <c r="F915" s="15"/>
     </row>
     <row r="916" spans="1:6" customHeight="1" ht="41.25">
       <c r="A916" s="8"/>
       <c r="B916" s="8" t="s">
         <v>904</v>
       </c>
       <c r="C916" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D916" s="10">
         <v>112</v>
       </c>
       <c r="E916" s="11"/>
       <c r="F916" s="9"/>
     </row>
     <row r="917" spans="1:6" customHeight="1" ht="41.25">
       <c r="A917" s="8"/>
       <c r="B917" s="8" t="s">
         <v>905</v>
       </c>
       <c r="C917" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D917" s="10">
         <v>60</v>
@@ -40501,145 +40600,187 @@
       <c r="B918" s="8" t="s">
         <v>906</v>
       </c>
       <c r="C918" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D918" s="10">
         <v>67</v>
       </c>
       <c r="E918" s="11"/>
       <c r="F918" s="9"/>
     </row>
     <row r="919" spans="1:6" customHeight="1" ht="41.25">
       <c r="A919" s="8"/>
       <c r="B919" s="8" t="s">
         <v>907</v>
       </c>
       <c r="C919" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D919" s="10">
         <v>85</v>
       </c>
       <c r="E919" s="11"/>
       <c r="F919" s="9"/>
+    </row>
+    <row r="920" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A920" s="8"/>
+      <c r="B920" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="C920" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D920" s="10">
+        <v>13</v>
+      </c>
+      <c r="E920" s="11"/>
+      <c r="F920" s="9"/>
+    </row>
+    <row r="921" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A921" s="8"/>
+      <c r="B921" s="8" t="s">
+        <v>909</v>
+      </c>
+      <c r="C921" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D921" s="10">
+        <v>187</v>
+      </c>
+      <c r="E921" s="11"/>
+      <c r="F921" s="9"/>
+    </row>
+    <row r="922" spans="1:6" customHeight="1" ht="41.25">
+      <c r="A922" s="8"/>
+      <c r="B922" s="8" t="s">
+        <v>910</v>
+      </c>
+      <c r="C922" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D922" s="10">
+        <v>13</v>
+      </c>
+      <c r="E922" s="11"/>
+      <c r="F922" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A49:F49"/>
     <mergeCell ref="A78:F78"/>
     <mergeCell ref="A116:F116"/>
     <mergeCell ref="A117:F117"/>
     <mergeCell ref="A125:F125"/>
     <mergeCell ref="A142:F142"/>
     <mergeCell ref="A158:F158"/>
     <mergeCell ref="A161:F161"/>
     <mergeCell ref="A169:F169"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A230:F230"/>
     <mergeCell ref="A243:F243"/>
     <mergeCell ref="A255:F255"/>
     <mergeCell ref="A262:F262"/>
     <mergeCell ref="A277:F277"/>
     <mergeCell ref="A306:F306"/>
     <mergeCell ref="A326:F326"/>
     <mergeCell ref="A338:F338"/>
     <mergeCell ref="A351:F351"/>
     <mergeCell ref="A361:F361"/>
     <mergeCell ref="A383:F383"/>
     <mergeCell ref="A400:F400"/>
     <mergeCell ref="A406:F406"/>
     <mergeCell ref="A407:F407"/>
     <mergeCell ref="A411:F411"/>
     <mergeCell ref="A412:F412"/>
     <mergeCell ref="A460:F460"/>
-    <mergeCell ref="A486:F486"/>
-[...25 lines deleted...]
-    <mergeCell ref="A770:F770"/>
+    <mergeCell ref="A489:F489"/>
+    <mergeCell ref="A501:F501"/>
+    <mergeCell ref="A529:F529"/>
+    <mergeCell ref="A536:F536"/>
+    <mergeCell ref="A547:F547"/>
+    <mergeCell ref="A565:F565"/>
+    <mergeCell ref="A582:F582"/>
+    <mergeCell ref="A586:F586"/>
+    <mergeCell ref="A612:F612"/>
+    <mergeCell ref="A613:F613"/>
+    <mergeCell ref="A622:F622"/>
+    <mergeCell ref="A627:F627"/>
+    <mergeCell ref="A628:F628"/>
+    <mergeCell ref="A636:F636"/>
+    <mergeCell ref="A638:F638"/>
+    <mergeCell ref="A640:F640"/>
+    <mergeCell ref="A651:F651"/>
+    <mergeCell ref="A653:F653"/>
+    <mergeCell ref="A671:F671"/>
+    <mergeCell ref="A686:F686"/>
+    <mergeCell ref="A701:F701"/>
+    <mergeCell ref="A715:F715"/>
+    <mergeCell ref="A732:F732"/>
+    <mergeCell ref="A743:F743"/>
+    <mergeCell ref="A753:F753"/>
+    <mergeCell ref="A765:F765"/>
     <mergeCell ref="A773:F773"/>
-    <mergeCell ref="A784:F784"/>
-[...2 lines deleted...]
-    <mergeCell ref="A796:F796"/>
+    <mergeCell ref="A776:F776"/>
+    <mergeCell ref="A787:F787"/>
+    <mergeCell ref="A797:F797"/>
+    <mergeCell ref="A798:F798"/>
     <mergeCell ref="A799:F799"/>
-    <mergeCell ref="A806:F806"/>
-[...4 lines deleted...]
-    <mergeCell ref="A826:F826"/>
+    <mergeCell ref="A802:F802"/>
+    <mergeCell ref="A809:F809"/>
+    <mergeCell ref="A810:F810"/>
+    <mergeCell ref="A814:F814"/>
+    <mergeCell ref="A821:F821"/>
+    <mergeCell ref="A822:F822"/>
     <mergeCell ref="A829:F829"/>
-    <mergeCell ref="A830:F830"/>
-[...9 lines deleted...]
-    <mergeCell ref="A896:F896"/>
+    <mergeCell ref="A832:F832"/>
+    <mergeCell ref="A833:F833"/>
+    <mergeCell ref="A834:F834"/>
+    <mergeCell ref="A843:F843"/>
+    <mergeCell ref="A855:F855"/>
+    <mergeCell ref="A865:F865"/>
+    <mergeCell ref="A877:F877"/>
+    <mergeCell ref="A890:F890"/>
+    <mergeCell ref="A891:F891"/>
     <mergeCell ref="A897:F897"/>
     <mergeCell ref="A898:F898"/>
-    <mergeCell ref="A902:F902"/>
+    <mergeCell ref="A899:F899"/>
+    <mergeCell ref="A900:F900"/>
+    <mergeCell ref="A901:F901"/>
     <mergeCell ref="A905:F905"/>
-    <mergeCell ref="A911:F911"/>
-    <mergeCell ref="A912:F912"/>
+    <mergeCell ref="A908:F908"/>
+    <mergeCell ref="A914:F914"/>
+    <mergeCell ref="A915:F915"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_23"/>
@@ -41047,427 +41188,430 @@
     <hyperlink ref="B461" r:id="rId_hyperlink_425"/>
     <hyperlink ref="B462" r:id="rId_hyperlink_426"/>
     <hyperlink ref="B463" r:id="rId_hyperlink_427"/>
     <hyperlink ref="B464" r:id="rId_hyperlink_428"/>
     <hyperlink ref="B465" r:id="rId_hyperlink_429"/>
     <hyperlink ref="B466" r:id="rId_hyperlink_430"/>
     <hyperlink ref="B467" r:id="rId_hyperlink_431"/>
     <hyperlink ref="B468" r:id="rId_hyperlink_432"/>
     <hyperlink ref="B469" r:id="rId_hyperlink_433"/>
     <hyperlink ref="B470" r:id="rId_hyperlink_434"/>
     <hyperlink ref="B471" r:id="rId_hyperlink_435"/>
     <hyperlink ref="B472" r:id="rId_hyperlink_436"/>
     <hyperlink ref="B473" r:id="rId_hyperlink_437"/>
     <hyperlink ref="B474" r:id="rId_hyperlink_438"/>
     <hyperlink ref="B475" r:id="rId_hyperlink_439"/>
     <hyperlink ref="B476" r:id="rId_hyperlink_440"/>
     <hyperlink ref="B477" r:id="rId_hyperlink_441"/>
     <hyperlink ref="B478" r:id="rId_hyperlink_442"/>
     <hyperlink ref="B479" r:id="rId_hyperlink_443"/>
     <hyperlink ref="B480" r:id="rId_hyperlink_444"/>
     <hyperlink ref="B481" r:id="rId_hyperlink_445"/>
     <hyperlink ref="B482" r:id="rId_hyperlink_446"/>
     <hyperlink ref="B483" r:id="rId_hyperlink_447"/>
     <hyperlink ref="B484" r:id="rId_hyperlink_448"/>
     <hyperlink ref="B485" r:id="rId_hyperlink_449"/>
-    <hyperlink ref="B487" r:id="rId_hyperlink_450"/>
-[...1 lines deleted...]
-    <hyperlink ref="B489" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="B486" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="B487" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="B488" r:id="rId_hyperlink_452"/>
     <hyperlink ref="B490" r:id="rId_hyperlink_453"/>
     <hyperlink ref="B491" r:id="rId_hyperlink_454"/>
     <hyperlink ref="B492" r:id="rId_hyperlink_455"/>
     <hyperlink ref="B493" r:id="rId_hyperlink_456"/>
     <hyperlink ref="B494" r:id="rId_hyperlink_457"/>
     <hyperlink ref="B495" r:id="rId_hyperlink_458"/>
     <hyperlink ref="B496" r:id="rId_hyperlink_459"/>
     <hyperlink ref="B497" r:id="rId_hyperlink_460"/>
-    <hyperlink ref="B499" r:id="rId_hyperlink_461"/>
-[...1 lines deleted...]
-    <hyperlink ref="B501" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="B498" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="B499" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="B500" r:id="rId_hyperlink_463"/>
     <hyperlink ref="B502" r:id="rId_hyperlink_464"/>
     <hyperlink ref="B503" r:id="rId_hyperlink_465"/>
     <hyperlink ref="B504" r:id="rId_hyperlink_466"/>
     <hyperlink ref="B505" r:id="rId_hyperlink_467"/>
     <hyperlink ref="B506" r:id="rId_hyperlink_468"/>
     <hyperlink ref="B507" r:id="rId_hyperlink_469"/>
     <hyperlink ref="B508" r:id="rId_hyperlink_470"/>
     <hyperlink ref="B509" r:id="rId_hyperlink_471"/>
     <hyperlink ref="B510" r:id="rId_hyperlink_472"/>
     <hyperlink ref="B511" r:id="rId_hyperlink_473"/>
     <hyperlink ref="B512" r:id="rId_hyperlink_474"/>
     <hyperlink ref="B513" r:id="rId_hyperlink_475"/>
     <hyperlink ref="B514" r:id="rId_hyperlink_476"/>
     <hyperlink ref="B515" r:id="rId_hyperlink_477"/>
     <hyperlink ref="B516" r:id="rId_hyperlink_478"/>
     <hyperlink ref="B517" r:id="rId_hyperlink_479"/>
     <hyperlink ref="B518" r:id="rId_hyperlink_480"/>
     <hyperlink ref="B519" r:id="rId_hyperlink_481"/>
     <hyperlink ref="B520" r:id="rId_hyperlink_482"/>
     <hyperlink ref="B521" r:id="rId_hyperlink_483"/>
     <hyperlink ref="B522" r:id="rId_hyperlink_484"/>
     <hyperlink ref="B523" r:id="rId_hyperlink_485"/>
     <hyperlink ref="B524" r:id="rId_hyperlink_486"/>
     <hyperlink ref="B525" r:id="rId_hyperlink_487"/>
-    <hyperlink ref="B527" r:id="rId_hyperlink_488"/>
-[...1 lines deleted...]
-    <hyperlink ref="B529" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="B526" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="B527" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="B528" r:id="rId_hyperlink_490"/>
     <hyperlink ref="B530" r:id="rId_hyperlink_491"/>
     <hyperlink ref="B531" r:id="rId_hyperlink_492"/>
     <hyperlink ref="B532" r:id="rId_hyperlink_493"/>
-    <hyperlink ref="B534" r:id="rId_hyperlink_494"/>
-[...1 lines deleted...]
-    <hyperlink ref="B536" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="B533" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="B534" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="B535" r:id="rId_hyperlink_496"/>
     <hyperlink ref="B537" r:id="rId_hyperlink_497"/>
     <hyperlink ref="B538" r:id="rId_hyperlink_498"/>
     <hyperlink ref="B539" r:id="rId_hyperlink_499"/>
     <hyperlink ref="B540" r:id="rId_hyperlink_500"/>
     <hyperlink ref="B541" r:id="rId_hyperlink_501"/>
     <hyperlink ref="B542" r:id="rId_hyperlink_502"/>
     <hyperlink ref="B543" r:id="rId_hyperlink_503"/>
-    <hyperlink ref="B545" r:id="rId_hyperlink_504"/>
-[...1 lines deleted...]
-    <hyperlink ref="B547" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="B544" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="B545" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="B546" r:id="rId_hyperlink_506"/>
     <hyperlink ref="B548" r:id="rId_hyperlink_507"/>
     <hyperlink ref="B549" r:id="rId_hyperlink_508"/>
     <hyperlink ref="B550" r:id="rId_hyperlink_509"/>
     <hyperlink ref="B551" r:id="rId_hyperlink_510"/>
     <hyperlink ref="B552" r:id="rId_hyperlink_511"/>
     <hyperlink ref="B553" r:id="rId_hyperlink_512"/>
     <hyperlink ref="B554" r:id="rId_hyperlink_513"/>
     <hyperlink ref="B555" r:id="rId_hyperlink_514"/>
     <hyperlink ref="B556" r:id="rId_hyperlink_515"/>
     <hyperlink ref="B557" r:id="rId_hyperlink_516"/>
     <hyperlink ref="B558" r:id="rId_hyperlink_517"/>
     <hyperlink ref="B559" r:id="rId_hyperlink_518"/>
     <hyperlink ref="B560" r:id="rId_hyperlink_519"/>
     <hyperlink ref="B561" r:id="rId_hyperlink_520"/>
-    <hyperlink ref="B563" r:id="rId_hyperlink_521"/>
-[...1 lines deleted...]
-    <hyperlink ref="B565" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="B562" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="B563" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="B564" r:id="rId_hyperlink_523"/>
     <hyperlink ref="B566" r:id="rId_hyperlink_524"/>
     <hyperlink ref="B567" r:id="rId_hyperlink_525"/>
     <hyperlink ref="B568" r:id="rId_hyperlink_526"/>
     <hyperlink ref="B569" r:id="rId_hyperlink_527"/>
     <hyperlink ref="B570" r:id="rId_hyperlink_528"/>
     <hyperlink ref="B571" r:id="rId_hyperlink_529"/>
     <hyperlink ref="B572" r:id="rId_hyperlink_530"/>
     <hyperlink ref="B573" r:id="rId_hyperlink_531"/>
     <hyperlink ref="B574" r:id="rId_hyperlink_532"/>
     <hyperlink ref="B575" r:id="rId_hyperlink_533"/>
     <hyperlink ref="B576" r:id="rId_hyperlink_534"/>
     <hyperlink ref="B577" r:id="rId_hyperlink_535"/>
     <hyperlink ref="B578" r:id="rId_hyperlink_536"/>
-    <hyperlink ref="B580" r:id="rId_hyperlink_537"/>
-[...4 lines deleted...]
-    <hyperlink ref="B586" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="B579" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="B580" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="B581" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="B583" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="B584" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="B585" r:id="rId_hyperlink_542"/>
     <hyperlink ref="B587" r:id="rId_hyperlink_543"/>
     <hyperlink ref="B588" r:id="rId_hyperlink_544"/>
     <hyperlink ref="B589" r:id="rId_hyperlink_545"/>
     <hyperlink ref="B590" r:id="rId_hyperlink_546"/>
     <hyperlink ref="B591" r:id="rId_hyperlink_547"/>
     <hyperlink ref="B592" r:id="rId_hyperlink_548"/>
     <hyperlink ref="B593" r:id="rId_hyperlink_549"/>
     <hyperlink ref="B594" r:id="rId_hyperlink_550"/>
     <hyperlink ref="B595" r:id="rId_hyperlink_551"/>
     <hyperlink ref="B596" r:id="rId_hyperlink_552"/>
     <hyperlink ref="B597" r:id="rId_hyperlink_553"/>
     <hyperlink ref="B598" r:id="rId_hyperlink_554"/>
     <hyperlink ref="B599" r:id="rId_hyperlink_555"/>
     <hyperlink ref="B600" r:id="rId_hyperlink_556"/>
     <hyperlink ref="B601" r:id="rId_hyperlink_557"/>
     <hyperlink ref="B602" r:id="rId_hyperlink_558"/>
     <hyperlink ref="B603" r:id="rId_hyperlink_559"/>
     <hyperlink ref="B604" r:id="rId_hyperlink_560"/>
     <hyperlink ref="B605" r:id="rId_hyperlink_561"/>
     <hyperlink ref="B606" r:id="rId_hyperlink_562"/>
     <hyperlink ref="B607" r:id="rId_hyperlink_563"/>
     <hyperlink ref="B608" r:id="rId_hyperlink_564"/>
-    <hyperlink ref="B611" r:id="rId_hyperlink_565"/>
-[...1 lines deleted...]
-    <hyperlink ref="B613" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="B609" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="B610" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="B611" r:id="rId_hyperlink_567"/>
     <hyperlink ref="B614" r:id="rId_hyperlink_568"/>
     <hyperlink ref="B615" r:id="rId_hyperlink_569"/>
     <hyperlink ref="B616" r:id="rId_hyperlink_570"/>
     <hyperlink ref="B617" r:id="rId_hyperlink_571"/>
     <hyperlink ref="B618" r:id="rId_hyperlink_572"/>
-    <hyperlink ref="B620" r:id="rId_hyperlink_573"/>
-[...1 lines deleted...]
-    <hyperlink ref="B622" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="B619" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="B620" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="B621" r:id="rId_hyperlink_575"/>
     <hyperlink ref="B623" r:id="rId_hyperlink_576"/>
-    <hyperlink ref="B626" r:id="rId_hyperlink_577"/>
-[...1 lines deleted...]
-    <hyperlink ref="B628" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="B624" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="B625" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="B626" r:id="rId_hyperlink_579"/>
     <hyperlink ref="B629" r:id="rId_hyperlink_580"/>
     <hyperlink ref="B630" r:id="rId_hyperlink_581"/>
     <hyperlink ref="B631" r:id="rId_hyperlink_582"/>
     <hyperlink ref="B632" r:id="rId_hyperlink_583"/>
-    <hyperlink ref="B634" r:id="rId_hyperlink_584"/>
-[...3 lines deleted...]
-    <hyperlink ref="B640" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="B633" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="B634" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="B635" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="B637" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="B639" r:id="rId_hyperlink_588"/>
     <hyperlink ref="B641" r:id="rId_hyperlink_589"/>
     <hyperlink ref="B642" r:id="rId_hyperlink_590"/>
     <hyperlink ref="B643" r:id="rId_hyperlink_591"/>
     <hyperlink ref="B644" r:id="rId_hyperlink_592"/>
     <hyperlink ref="B645" r:id="rId_hyperlink_593"/>
     <hyperlink ref="B646" r:id="rId_hyperlink_594"/>
     <hyperlink ref="B647" r:id="rId_hyperlink_595"/>
-    <hyperlink ref="B649" r:id="rId_hyperlink_596"/>
-[...2 lines deleted...]
-    <hyperlink ref="B653" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="B648" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="B649" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="B650" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="B652" r:id="rId_hyperlink_599"/>
     <hyperlink ref="B654" r:id="rId_hyperlink_600"/>
     <hyperlink ref="B655" r:id="rId_hyperlink_601"/>
     <hyperlink ref="B656" r:id="rId_hyperlink_602"/>
     <hyperlink ref="B657" r:id="rId_hyperlink_603"/>
     <hyperlink ref="B658" r:id="rId_hyperlink_604"/>
     <hyperlink ref="B659" r:id="rId_hyperlink_605"/>
     <hyperlink ref="B660" r:id="rId_hyperlink_606"/>
     <hyperlink ref="B661" r:id="rId_hyperlink_607"/>
     <hyperlink ref="B662" r:id="rId_hyperlink_608"/>
     <hyperlink ref="B663" r:id="rId_hyperlink_609"/>
     <hyperlink ref="B664" r:id="rId_hyperlink_610"/>
     <hyperlink ref="B665" r:id="rId_hyperlink_611"/>
     <hyperlink ref="B666" r:id="rId_hyperlink_612"/>
     <hyperlink ref="B667" r:id="rId_hyperlink_613"/>
-    <hyperlink ref="B669" r:id="rId_hyperlink_614"/>
-[...1 lines deleted...]
-    <hyperlink ref="B671" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="B668" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="B669" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="B670" r:id="rId_hyperlink_616"/>
     <hyperlink ref="B672" r:id="rId_hyperlink_617"/>
     <hyperlink ref="B673" r:id="rId_hyperlink_618"/>
     <hyperlink ref="B674" r:id="rId_hyperlink_619"/>
     <hyperlink ref="B675" r:id="rId_hyperlink_620"/>
     <hyperlink ref="B676" r:id="rId_hyperlink_621"/>
     <hyperlink ref="B677" r:id="rId_hyperlink_622"/>
     <hyperlink ref="B678" r:id="rId_hyperlink_623"/>
     <hyperlink ref="B679" r:id="rId_hyperlink_624"/>
     <hyperlink ref="B680" r:id="rId_hyperlink_625"/>
     <hyperlink ref="B681" r:id="rId_hyperlink_626"/>
     <hyperlink ref="B682" r:id="rId_hyperlink_627"/>
-    <hyperlink ref="B684" r:id="rId_hyperlink_628"/>
-[...1 lines deleted...]
-    <hyperlink ref="B686" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="B683" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="B684" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="B685" r:id="rId_hyperlink_630"/>
     <hyperlink ref="B687" r:id="rId_hyperlink_631"/>
     <hyperlink ref="B688" r:id="rId_hyperlink_632"/>
     <hyperlink ref="B689" r:id="rId_hyperlink_633"/>
     <hyperlink ref="B690" r:id="rId_hyperlink_634"/>
     <hyperlink ref="B691" r:id="rId_hyperlink_635"/>
     <hyperlink ref="B692" r:id="rId_hyperlink_636"/>
     <hyperlink ref="B693" r:id="rId_hyperlink_637"/>
     <hyperlink ref="B694" r:id="rId_hyperlink_638"/>
     <hyperlink ref="B695" r:id="rId_hyperlink_639"/>
     <hyperlink ref="B696" r:id="rId_hyperlink_640"/>
     <hyperlink ref="B697" r:id="rId_hyperlink_641"/>
-    <hyperlink ref="B699" r:id="rId_hyperlink_642"/>
-[...1 lines deleted...]
-    <hyperlink ref="B701" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="B698" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="B699" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="B700" r:id="rId_hyperlink_644"/>
     <hyperlink ref="B702" r:id="rId_hyperlink_645"/>
     <hyperlink ref="B703" r:id="rId_hyperlink_646"/>
     <hyperlink ref="B704" r:id="rId_hyperlink_647"/>
     <hyperlink ref="B705" r:id="rId_hyperlink_648"/>
     <hyperlink ref="B706" r:id="rId_hyperlink_649"/>
     <hyperlink ref="B707" r:id="rId_hyperlink_650"/>
     <hyperlink ref="B708" r:id="rId_hyperlink_651"/>
     <hyperlink ref="B709" r:id="rId_hyperlink_652"/>
     <hyperlink ref="B710" r:id="rId_hyperlink_653"/>
     <hyperlink ref="B711" r:id="rId_hyperlink_654"/>
-    <hyperlink ref="B713" r:id="rId_hyperlink_655"/>
-[...1 lines deleted...]
-    <hyperlink ref="B715" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="B712" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="B713" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="B714" r:id="rId_hyperlink_657"/>
     <hyperlink ref="B716" r:id="rId_hyperlink_658"/>
     <hyperlink ref="B717" r:id="rId_hyperlink_659"/>
     <hyperlink ref="B718" r:id="rId_hyperlink_660"/>
     <hyperlink ref="B719" r:id="rId_hyperlink_661"/>
     <hyperlink ref="B720" r:id="rId_hyperlink_662"/>
     <hyperlink ref="B721" r:id="rId_hyperlink_663"/>
     <hyperlink ref="B722" r:id="rId_hyperlink_664"/>
     <hyperlink ref="B723" r:id="rId_hyperlink_665"/>
     <hyperlink ref="B724" r:id="rId_hyperlink_666"/>
     <hyperlink ref="B725" r:id="rId_hyperlink_667"/>
     <hyperlink ref="B726" r:id="rId_hyperlink_668"/>
     <hyperlink ref="B727" r:id="rId_hyperlink_669"/>
     <hyperlink ref="B728" r:id="rId_hyperlink_670"/>
-    <hyperlink ref="B730" r:id="rId_hyperlink_671"/>
-[...1 lines deleted...]
-    <hyperlink ref="B732" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="B729" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="B730" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="B731" r:id="rId_hyperlink_673"/>
     <hyperlink ref="B733" r:id="rId_hyperlink_674"/>
     <hyperlink ref="B734" r:id="rId_hyperlink_675"/>
     <hyperlink ref="B735" r:id="rId_hyperlink_676"/>
     <hyperlink ref="B736" r:id="rId_hyperlink_677"/>
     <hyperlink ref="B737" r:id="rId_hyperlink_678"/>
     <hyperlink ref="B738" r:id="rId_hyperlink_679"/>
     <hyperlink ref="B739" r:id="rId_hyperlink_680"/>
-    <hyperlink ref="B741" r:id="rId_hyperlink_681"/>
-[...1 lines deleted...]
-    <hyperlink ref="B743" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="B740" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="B741" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="B742" r:id="rId_hyperlink_683"/>
     <hyperlink ref="B744" r:id="rId_hyperlink_684"/>
     <hyperlink ref="B745" r:id="rId_hyperlink_685"/>
     <hyperlink ref="B746" r:id="rId_hyperlink_686"/>
     <hyperlink ref="B747" r:id="rId_hyperlink_687"/>
     <hyperlink ref="B748" r:id="rId_hyperlink_688"/>
     <hyperlink ref="B749" r:id="rId_hyperlink_689"/>
-    <hyperlink ref="B751" r:id="rId_hyperlink_690"/>
-[...1 lines deleted...]
-    <hyperlink ref="B753" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="B750" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="B751" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="B752" r:id="rId_hyperlink_692"/>
     <hyperlink ref="B754" r:id="rId_hyperlink_693"/>
     <hyperlink ref="B755" r:id="rId_hyperlink_694"/>
     <hyperlink ref="B756" r:id="rId_hyperlink_695"/>
     <hyperlink ref="B757" r:id="rId_hyperlink_696"/>
     <hyperlink ref="B758" r:id="rId_hyperlink_697"/>
     <hyperlink ref="B759" r:id="rId_hyperlink_698"/>
     <hyperlink ref="B760" r:id="rId_hyperlink_699"/>
     <hyperlink ref="B761" r:id="rId_hyperlink_700"/>
-    <hyperlink ref="B763" r:id="rId_hyperlink_701"/>
-[...1 lines deleted...]
-    <hyperlink ref="B765" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="B762" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="B763" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="B764" r:id="rId_hyperlink_703"/>
     <hyperlink ref="B766" r:id="rId_hyperlink_704"/>
     <hyperlink ref="B767" r:id="rId_hyperlink_705"/>
     <hyperlink ref="B768" r:id="rId_hyperlink_706"/>
     <hyperlink ref="B769" r:id="rId_hyperlink_707"/>
-    <hyperlink ref="B771" r:id="rId_hyperlink_708"/>
-[...3 lines deleted...]
-    <hyperlink ref="B776" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="B770" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="B771" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="B772" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="B774" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="B775" r:id="rId_hyperlink_712"/>
     <hyperlink ref="B777" r:id="rId_hyperlink_713"/>
     <hyperlink ref="B778" r:id="rId_hyperlink_714"/>
     <hyperlink ref="B779" r:id="rId_hyperlink_715"/>
     <hyperlink ref="B780" r:id="rId_hyperlink_716"/>
     <hyperlink ref="B781" r:id="rId_hyperlink_717"/>
     <hyperlink ref="B782" r:id="rId_hyperlink_718"/>
     <hyperlink ref="B783" r:id="rId_hyperlink_719"/>
-    <hyperlink ref="B785" r:id="rId_hyperlink_720"/>
-[...1 lines deleted...]
-    <hyperlink ref="B787" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="B784" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="B785" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="B786" r:id="rId_hyperlink_722"/>
     <hyperlink ref="B788" r:id="rId_hyperlink_723"/>
     <hyperlink ref="B789" r:id="rId_hyperlink_724"/>
     <hyperlink ref="B790" r:id="rId_hyperlink_725"/>
     <hyperlink ref="B791" r:id="rId_hyperlink_726"/>
     <hyperlink ref="B792" r:id="rId_hyperlink_727"/>
     <hyperlink ref="B793" r:id="rId_hyperlink_728"/>
-    <hyperlink ref="B797" r:id="rId_hyperlink_729"/>
-[...3 lines deleted...]
-    <hyperlink ref="B802" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="B794" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="B795" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="B796" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="B800" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="B801" r:id="rId_hyperlink_733"/>
     <hyperlink ref="B803" r:id="rId_hyperlink_734"/>
     <hyperlink ref="B804" r:id="rId_hyperlink_735"/>
     <hyperlink ref="B805" r:id="rId_hyperlink_736"/>
-    <hyperlink ref="B808" r:id="rId_hyperlink_737"/>
-[...4 lines deleted...]
-    <hyperlink ref="B814" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="B806" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="B807" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="B808" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="B811" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="B812" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="B813" r:id="rId_hyperlink_742"/>
     <hyperlink ref="B815" r:id="rId_hyperlink_743"/>
     <hyperlink ref="B816" r:id="rId_hyperlink_744"/>
     <hyperlink ref="B817" r:id="rId_hyperlink_745"/>
-    <hyperlink ref="B820" r:id="rId_hyperlink_746"/>
-[...1 lines deleted...]
-    <hyperlink ref="B822" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="B818" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="B819" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="B820" r:id="rId_hyperlink_748"/>
     <hyperlink ref="B823" r:id="rId_hyperlink_749"/>
     <hyperlink ref="B824" r:id="rId_hyperlink_750"/>
     <hyperlink ref="B825" r:id="rId_hyperlink_751"/>
-    <hyperlink ref="B827" r:id="rId_hyperlink_752"/>
-[...3 lines deleted...]
-    <hyperlink ref="B834" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="B826" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="B827" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="B828" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="B830" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="B831" r:id="rId_hyperlink_756"/>
     <hyperlink ref="B835" r:id="rId_hyperlink_757"/>
     <hyperlink ref="B836" r:id="rId_hyperlink_758"/>
     <hyperlink ref="B837" r:id="rId_hyperlink_759"/>
     <hyperlink ref="B838" r:id="rId_hyperlink_760"/>
     <hyperlink ref="B839" r:id="rId_hyperlink_761"/>
-    <hyperlink ref="B841" r:id="rId_hyperlink_762"/>
-[...1 lines deleted...]
-    <hyperlink ref="B843" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="B840" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="B841" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="B842" r:id="rId_hyperlink_764"/>
     <hyperlink ref="B844" r:id="rId_hyperlink_765"/>
     <hyperlink ref="B845" r:id="rId_hyperlink_766"/>
     <hyperlink ref="B846" r:id="rId_hyperlink_767"/>
     <hyperlink ref="B847" r:id="rId_hyperlink_768"/>
     <hyperlink ref="B848" r:id="rId_hyperlink_769"/>
     <hyperlink ref="B849" r:id="rId_hyperlink_770"/>
     <hyperlink ref="B850" r:id="rId_hyperlink_771"/>
     <hyperlink ref="B851" r:id="rId_hyperlink_772"/>
-    <hyperlink ref="B853" r:id="rId_hyperlink_773"/>
-[...1 lines deleted...]
-    <hyperlink ref="B855" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="B852" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="B853" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="B854" r:id="rId_hyperlink_775"/>
     <hyperlink ref="B856" r:id="rId_hyperlink_776"/>
     <hyperlink ref="B857" r:id="rId_hyperlink_777"/>
     <hyperlink ref="B858" r:id="rId_hyperlink_778"/>
     <hyperlink ref="B859" r:id="rId_hyperlink_779"/>
     <hyperlink ref="B860" r:id="rId_hyperlink_780"/>
     <hyperlink ref="B861" r:id="rId_hyperlink_781"/>
-    <hyperlink ref="B863" r:id="rId_hyperlink_782"/>
-[...1 lines deleted...]
-    <hyperlink ref="B865" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="B862" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="B863" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="B864" r:id="rId_hyperlink_784"/>
     <hyperlink ref="B866" r:id="rId_hyperlink_785"/>
     <hyperlink ref="B867" r:id="rId_hyperlink_786"/>
     <hyperlink ref="B868" r:id="rId_hyperlink_787"/>
     <hyperlink ref="B869" r:id="rId_hyperlink_788"/>
     <hyperlink ref="B870" r:id="rId_hyperlink_789"/>
     <hyperlink ref="B871" r:id="rId_hyperlink_790"/>
     <hyperlink ref="B872" r:id="rId_hyperlink_791"/>
     <hyperlink ref="B873" r:id="rId_hyperlink_792"/>
-    <hyperlink ref="B875" r:id="rId_hyperlink_793"/>
-[...1 lines deleted...]
-    <hyperlink ref="B877" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="B874" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="B875" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="B876" r:id="rId_hyperlink_795"/>
     <hyperlink ref="B878" r:id="rId_hyperlink_796"/>
     <hyperlink ref="B879" r:id="rId_hyperlink_797"/>
     <hyperlink ref="B880" r:id="rId_hyperlink_798"/>
     <hyperlink ref="B881" r:id="rId_hyperlink_799"/>
     <hyperlink ref="B882" r:id="rId_hyperlink_800"/>
     <hyperlink ref="B883" r:id="rId_hyperlink_801"/>
     <hyperlink ref="B884" r:id="rId_hyperlink_802"/>
     <hyperlink ref="B885" r:id="rId_hyperlink_803"/>
     <hyperlink ref="B886" r:id="rId_hyperlink_804"/>
-    <hyperlink ref="B889" r:id="rId_hyperlink_805"/>
-[...1 lines deleted...]
-    <hyperlink ref="B891" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="B887" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="B888" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="B889" r:id="rId_hyperlink_807"/>
     <hyperlink ref="B892" r:id="rId_hyperlink_808"/>
     <hyperlink ref="B893" r:id="rId_hyperlink_809"/>
-    <hyperlink ref="B899" r:id="rId_hyperlink_810"/>
-[...6 lines deleted...]
-    <hyperlink ref="B908" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="B894" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="B895" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="B896" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="B902" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="B903" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="B904" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="B906" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="B907" r:id="rId_hyperlink_817"/>
     <hyperlink ref="B909" r:id="rId_hyperlink_818"/>
     <hyperlink ref="B910" r:id="rId_hyperlink_819"/>
-    <hyperlink ref="B913" r:id="rId_hyperlink_820"/>
-[...1 lines deleted...]
-    <hyperlink ref="B915" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="B911" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="B912" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="B913" r:id="rId_hyperlink_822"/>
     <hyperlink ref="B916" r:id="rId_hyperlink_823"/>
     <hyperlink ref="B917" r:id="rId_hyperlink_824"/>
     <hyperlink ref="B918" r:id="rId_hyperlink_825"/>
     <hyperlink ref="B919" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="B920" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="B921" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="B922" r:id="rId_hyperlink_829"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>